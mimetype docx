--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -930,295 +930,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03821181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of X‐Ray Doses with Color‐Changing Hackmanites: Mechanism and Application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sami Vuori</w:t>
+                <w:t xml:space="preserve">Phosphine-based push-pull AIE fluorophores: Synthesis, photophysical properties, and TD-DFT studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabella Norrbo</w:t>
+                <w:t xml:space="preserve">Erwan Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralph Steininger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Timo Saarinen</w:t>
+                <w:t xml:space="preserve">Chantal Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adom.202100762⟩</w:t>
+              <w:t xml:space="preserve">Dyes and Pigments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 193 (1), pp.109485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2021.109485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03821209v1</w:t>
+                <w:t xml:space="preserve">hal-03821202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphine-based push-pull AIE fluorophores: Synthesis, photophysical properties, and TD-DFT studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Rémond</w:t>
+                <w:t xml:space="preserve">Detection of X‐Ray Doses with Color‐Changing Hackmanites: Mechanism and Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Vuori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Norrbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Jeanneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+                <w:t xml:space="preserve">Ralph Steininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Andraud</w:t>
+                <w:t xml:space="preserve">Timo Saarinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dyes and Pigments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 193 (1), pp.109485. </w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (20), pp.2100762. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2021.109485⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adom.202100762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03821202v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-sites are better than one: revisiting the OER mechanism on CoOOH by DFT with electrode polarization</w:t>
               </w:r>
@@ -1688,230 +1688,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the Photochromism Mechanism of Sulphur-Doped Sodalites using DFT, TD-DFT and SAC-CI methods.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Understanding of the Photochemic Mechanism of Sulfur‐Doped Sodalites from TD‐DFT and post‐HF Calculations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mika Lastusaari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Molecular Simulation 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Jeju, South Korea</w:t>
+              <w:t xml:space="preserve">5th International Workshops on Nano and Bio‐Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Saint Nectaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02357972v1</w:t>
+                <w:t xml:space="preserve">hal-04738088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Understanding of the Photochemic Mechanism of Sulfur‐Doped Sodalites from TD‐DFT and post‐HF Calculations.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revealing the Photochromism Mechanism of Sulphur-Doped Sodalites using DFT, TD-DFT and SAC-CI methods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Curutchet Antton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Norrbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mika Lastusaari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshops on Nano and Bio‐Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Saint Nectaire, France</w:t>
+              <w:t xml:space="preserve">International Conference on Molecular Simulation 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04738088v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2024,51 +2024,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research activities on solar fuels in the laboratoy of Chemistry of ENS Lyon – Group of Theoretical Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curutchet Antton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan N. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2222,51 +2222,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="40B8FEA4"/>
+    <w:nsid w:val="3F2CADC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2453,51 +2453,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-colinet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1753-4001" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137513v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Neese" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Colinet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Desouza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Helmich-Paris" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wennmohs" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.4c07415" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137522v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Helmich&#8208;paris" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.27532" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281951v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Byron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teppo Kreivil&#228;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Le Bahers" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Lastusaari" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC00116D" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281956v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Charlotte Byron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Swain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pyry Paturi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rullan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202303398" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795976v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulu Bu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;mond" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2022.110258" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821181v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Vuori" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha-Pekka Lehti&#246;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pekka Laukkanen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2202487119" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821209v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Norrbo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Steininger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Saarinen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202100762" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821202v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Jeanneau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2021.109485" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519600v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antton Curutchet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan N. Steinmann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP00281J" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738450v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738442v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737988v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738433v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357972v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curutchet Antton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738088v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738462v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073958v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rivalta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-colinet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1753-4001" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137513v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Neese" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Colinet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Desouza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Helmich-Paris" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wennmohs" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.4c07415" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137522v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Helmich&#8208;paris" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.27532" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281951v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Byron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teppo Kreivil&#228;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Le Bahers" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Lastusaari" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC00116D" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281956v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Charlotte Byron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Swain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pyry Paturi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rullan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202303398" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795976v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulu Bu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;mond" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2022.110258" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821181v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Vuori" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha-Pekka Lehti&#246;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pekka Laukkanen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2202487119" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821202v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Jeanneau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2021.109485" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821209v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Norrbo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Steininger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Saarinen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202100762" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519600v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antton Curutchet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan N. Steinmann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP00281J" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738450v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738442v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737988v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738433v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738088v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357972v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curutchet Antton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738462v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073958v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rivalta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>