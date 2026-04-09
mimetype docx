--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pauline Collon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic joint modeling of hydrothermal alteration halos and associated geological structures applied to mining studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of geological interpretations of a mineral deposit: Quantitative study and implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelsey Mckee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ore Geology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 187, pp.107010. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oregeorev.2025.107010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproduction of channel stacking patterns in geomodeling: Metrics and impact of the modeling strategy on reservoir flow behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Scarpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Panfilova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 173, pp.107235. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2024.107235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KarstNSim: A graph-based method for 3D geologically-driven simulation of karst networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Galin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 632, pp.130878. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.130878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468018v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic velocity modeling for assessment of imaging uncertainty during seismic migration: application to salt bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeste Irakarama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interpretation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (2), pp.T361-T378. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/int-2022-0071.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling biotic versus abiotic processes in the development of large sulfuric-acid karsts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Durlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.G50658. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G50658.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D hydromechanical simulation of intersecting faults: Influences on fluid circulation and formation of oriented-orebodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Eldursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Scholtes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Conin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 171, pp.104864. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsg.2023.104864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authoring and Simulating Meandering Rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Galin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 42 (6), pp.14. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3618350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenic vs. hypogenic speleogenesis governed by H2S/CO2 hydrothermal input and Quaternary icefield dynamics (NE French Pyrenees)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sorriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Audra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 387, pp.107769. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2021.107769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and stochastic simulation of geometrical properties of conduits in karstic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Frantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 377, pp.107480. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesizing Geologically Coherent Cave Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Peytavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Galin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.14420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331697v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Statistical metrics for the characterization of karst network geometry and topology” [Geomorphology (2017) 283: 122–142]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 389 (107848), pp.107848. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2021.107848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of various 3D pore space reconstruction methods and implications on transport properties of nanoporous rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julie Tinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Corlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassem Kalo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 141, pp.103615. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2020.103615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined inverse and forward numerical modelling for reconstruction of channel evolution and facies distributions in fluvial meander-belt deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Colombera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel P. Mountney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117, pp.104409. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2020.104409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02549886v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of column experiments to investigate in-situ bioleaching as an alternative mining technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Izart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lechenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrometallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 188, pp.272-290. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hydromet.2019.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OM-MADE: An open-source program to simulate one-dimensional solute transport in multiple exchanging conduits and storage zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julie Tinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Dewaide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 127, pp.23-35. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2019.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating variable shapes of salt geobodies from seismic images and prior geological knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interpretation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (4), pp.829 - 841. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/INT-2019-0032.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of channel meander abandonment age uncertainty into a stochastic channelized system reconstruction method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 345, pp.106824. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2019.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double-peaked breakthrough curves as a consequence of solute transport through underground lakes: a case study of the Furfooz karst system, Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Dewaide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Rochez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (2), pp.641-650. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-017-1671-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical metrics for the characterization of karst network geometry and topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 283, pp.122-142. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.01.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01468055v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geostatistical approach to the simulation of stacked channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 82, pp.318 - 335. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2017.01.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of Channelized Systems Through a Conditioned Reverse Migration Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (8), pp.965 - 994. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-017-9700-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speleogenesis, geometry, and topology of caves: A quantitative study of 3D karst conduits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Jouves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arfib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Baudement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 298, pp.86-106. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.09.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic simulation of channelized sedimentary bodies using a constrained L-system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105, pp.158 - 168. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2017.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D modelling from outcrop data in a salt tectonic context: Example from the Inceyol mini-basin, Sivas Basin, Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Kergaravat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interpretation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (3), pp.SM17-SM31. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/INT-2015-0178.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342928v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing connected structures in ensemble of random fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Straubhaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Sausse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 96, pp.145-169. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2016.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D geomodelling combining implicit surfaces and Voronoi-based remeshing: A case study in the Lorraine Coal Basin (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Steckiewicz-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77, pp.29-43. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2015.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of 3D karst conduits with an object-distance based method integrating geological knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Filipponi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 217, pp.152-164. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2014.04.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduits Karstiques en 3D: une méthode de simulation stochastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63 (1), pp.58-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karstification in dolomitized Waulsortian mudmounds (Belgium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Dewaide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Quinif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Rochez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geologica Belgica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (1), pp.43-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voronoi grids conforming to 3D structural features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Merland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18 (3-4, SI), pp.373-383. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10596-014-9408-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Three-Dimensional Structural Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (8), pp.905-908. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-014-9571-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An algorithm for 3D simulation of branchwork karst networks using Horton parameters and A*. Application to a synthetic case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Society Special Publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 370 (1), pp.295-306. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP370.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface-Based 3D Modeling of Geological Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Le Carlier de Veslud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sausse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (8), pp.927-945. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-009-9244-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00429910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two modelling approaches to water-quality simulation in a flooded iron-ore mine (Saizerais, Lorraine, France): A semi-distributed chemical reactor model and a physically based distributed reactive transport pipe network model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 94 (1-4), pp.97-112. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconhyd.2007.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the evolution of water quality in abandoned mines of the Lorraine Iron Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 328 (3-4), pp.620-634. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2006.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of water quality in the abandoned iron mines of Lorraine: towards a semi-distributed modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 337 (16), pp.1492-1499. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2005.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ennoyage des mines de fer lorraines : impact sur la qualité de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 336 (10), pp.889-899. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2004.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation stochastique des composants d'un système métallogénique : application au gisement d'uranium de Waterfound, Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, Oct 2025, Montpellier, France. pp.658933</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic joint modelling of hydrothermal alteration halos and associated geological structures applied to mining studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelsey Mckee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geostatistics Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Ponta Delgada Açores, Portugal. pp.545-558, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-92870-3_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ore Deposit Delineation: Variability between Interpreters and Modeling Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelsey Mckee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">86th EAGE Annual Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.2025101143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Physico-Chemical Profiling in a Flooded Mine Shaft: Understanding Water Dynamics in Gardanne Lignite Mine (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vaute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’exhaure à la gestion post-ennoyage : modélisation globale du réservoir minier de Gardanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vaute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e édition de la Réunion des Sciences de la Terre 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation des conduits karstiques des Calcaires du Barrois avec KarstNSim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Landrein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic simulation of karst network skeleton patterns with KarstNSim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Landrein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Conference on Geostatistics for Environmental Applications GeoENV2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speleogenetic reconstitution of a karst combining underground and surface geomorphology -implication for hydrology (Verneau, French Jura)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eglantine Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Eurokarst Conference (EUROKARST 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROKARST, Jun 2024, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the polyphasic karst system of the Barrois limestones with a discrete karst network simulation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Landrein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Eurokarst Conference (EUROKARST 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete karst network simulations: application to the Barrois limestones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Landrein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées SNO Karst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Gramat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authoring and Simulating Meandering Rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Galin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Montpellier, France. Article No.: 239, pp 1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of channelized facies-architecture on transport and thermal processes in low-temperature geothermal reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Scarpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Panfilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petroleum Geostatistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAGE, Nov 2023, Porto, Portugal. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of discrete karst networks with the use of a pseudo-genetic algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Landrein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Réunion des Sciences de la Terre - RST 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete karst network simulations: application to the Barrois limestones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Landrein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 21st annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic velocity modeling for structural uncertainty assessment during migration: application to salt body imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeste Irakarama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 21st annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing 3D geomorphology of a karst network using Karstnet : application to the Verneau system ( French Jura )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Congrès international de spéléologie﻿ UIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic connectivity measures on turbidite channel complex architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Scarpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Panfilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 21st annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisations structurales implicites ou explicites et leurs rôles pour la modélisation rapide de formations géologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions numériques en géologie de l’ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité Français de Géologie de l’Ingénieur et de l’Environnement, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesizing Geologically Coherent Cave Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Peytavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Galin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Françaises de l'Informatique Graphique JFIG 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Nice Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of morphological and effective properties of 3D reconstructed nanoporous medium from 2D FIB-SEM slices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julie Tinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Corlay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEMP - Journées d'Etude des Milieux Poreux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Reactivation Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Eldursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Scholtes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Conin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mercadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03489474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of fault intersection in fluid flow patterns and the formation of world- class unconformity-related uranium deposits , Athabasca Basin , North Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Eldursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Scholtes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Conin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mercadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Vienne (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty assessment in subsurface modeling: considering geobody shape and connectivity in complex systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-5641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis and simulation of conduit dimensions within karstic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Frantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Mathematical Geosciences, Aug 2019, State College, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined inverse and forward numerical models of fluvial meandering-channel evolution and facies distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Colombera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel P. Mountney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th IAS meeting of Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars Tharsis dome: A new approach to study its geometry and volume using impact craters central peaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Quantin-Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Michaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWASS - European Week of Astronomy and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux pédagogiques de la formation en géomodélisation: Comment transmettre les concepts fondamentaux à l'heure du &amp;quot;one-click&amp;quot;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique de la SGF: "Du modèle conceptuel de terrain au modèle numérique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D reconstruction of poral network at nanoscale from 2D slices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Corlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassem Kalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-J Tinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Dewatering Of Limestone Quarry And Drinking Water Production - Feasibility Assessment Using A Groundwater Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Cotton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Orban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Wildemeersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMWA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Perm, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of multiple-peaked skewed breakthrough curves with the new open-source program OM-MADE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julie Tinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Dewaide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associating subsurface data with geological rules: on some new methods to address structural, stratigraphic and sedimentological uncertainties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Applied Geomodeling for Hydrocarbon Reservoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lake Louise, Alberta, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sulfuric Acid Speleogenesis in the northern Pyrenees ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaucher Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Karst2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse-time modeling of channelized meandering systems from geological observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Sedimentological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating variable shapes of salt geobodies from seismic images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 19th Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Olomouc, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une spéléogenèse à acide sulfurique dans le piémont nord-pyrénéen ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric C. Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre RST2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock record reconstruction of channelized systems through reverse migration simulation conditioned to seismic stratal slices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Fluvial Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Calgary, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Chronological Ordering of Oxbow Lakes for Reverse Migration of Channels Conditioned to Subsurface Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79th EAGE Conference and Exhibition 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAGE / SPE, Jun 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.201700611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles métriques pour la caractérisation de la géométrie et de la topologie des karsts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vuilleumier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Karst 2017 - Workshop Karsts et Bassins Sédimentairess</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Alès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Geomodelling in Structurally Complex Areas - Implicit vs. Explicit representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79th EAGE Conference and Exhibition 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAGE / SPE, Jun 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.201701144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditioning channel backward migration modeling to seismic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78th EAGE Conference &amp; Exhibition 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry and topology of karstic networks: a statistical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geometry and topology of karstic networks: a statistical analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic simulation of channel migration conditioned to subsurface data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geostats2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karst simulation with Lindenmayer-systems and ODSIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Anquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Mourlanette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Neuchâtel, Sep 2016, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel simulation using L-system, potential field and NURBS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Ruiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAGE - Petroleum Geostatistics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality analysis of geostatistical simulations through their connected structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Straubhaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Sausse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAGE - Petroleum Geostatistics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D modelling in salt tectonic context : the Crocodile minibasin in Sivas (Turkey)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Kergaravat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation géométrique des systèmes karstiques : des réseaux aux conduits.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Le Mesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Dewaide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre 2014 (RST2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karst conduit generation: the Furfooz area case study (Belgium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Le Mesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Dewaide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Mejía-Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th gOcad meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RING team, Sep 2014, Nancy, France. pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of geomorphological information into the stochastic simulation of karst conduits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Filipponi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoEnv 2014, 10th conference on Geostatistics for Environmental Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les anciennes mines lorraines de charbon, réservoir géothermique du futur ? Modélisation 3D du bassin houiller lorrain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Steckiewicz-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vaute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Réunion des Sciences de la Terre 2014 (RST2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Modelling in salt tectonics : the ''Crocodile'' mini-basin in Sivas (Turkey)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Fuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Réunion des Sciences de la Terre 2014 (RST2014), Pau, France, Oct 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of multiple point simulation quality focusing on connected geobodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Straubhaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Sausse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoEnv 2014, 10th conference on Geostatistics for Environmental Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring multiple-point realization quality through connected geobodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Straubhaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Sausse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPG 2014 Annual Convention &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Houston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Modelling in salt tectonics : the &amp;quot;Crocodile&amp;quot; mini-basin in Sivas (Turkey)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Fuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Réunion des Sciences de la Terre 2014 (RST2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SICMED dans la chaine de l’innovation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Trolard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bailleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Bourrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international du programme SICMED.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Gammarth, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3&4D Geomodeling Applied to Mineral Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Mejia-Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th SGA Biennial Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karst network geometry and topology: automatic classification of network geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Borghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vuilleumier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IAMG Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karstification of waulsortian mudmounds of the Furfooz area (Dinant, Belgium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Dewaide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Quinif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Rochez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Vandycke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ghost-rock karst symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Han-sur-Lesse, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistic Analysis of Karst Geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoEnv 2012, 9th Conference on Geostatistics for Environmental Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling karstic networks: introduction of speleogenetic hypothesis in stochastic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2Karst, 9th Conference on Limestone Hydrogeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Besançon, France. pp.103-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling heat and salinity related convective processes in deep mining flooded wells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Reichart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMWA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Centroidal Voronoi Tesselations for Flow Simulation in Reservoirs Using Flow Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Merland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPE Reservoir Simulation Symposium - 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, The Woodlands, United States. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2118/141018-MS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained Stochastic Simulation of 3D Branchwork Karsts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference "Advances in Carbonate Exploration and Reservoir Analysis", Geological Society of London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the long-term evolution of groundwater's quality in a flooded iron-ore mine using a reactive transport pipe network model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mine Water Association Symposium (IMWA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Sydney (Nova Scotia), Canada. p. 317-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude et modélisation du drainage minier neutre dans le bassin ferrifère lorrain (BFL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre 2008 (RST 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the sulphate concentration of a flooded iron-ore mine with a network of chemical reactors (NCR) and a pipe network model (PNM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-Mining 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-distributed modelling of the evolution of groundwater quality in flooded mines in the Lorraine Iron Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-Mining 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité minéralogique des intercalaires marneux du bassin ferrifère lorrain. Conséquences sur la qualité de l'eau dans la mine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Après-Mine 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting sulphate concentrations changes in the reservoir of a flooded iron mine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution chimique de l'eau d'une mine ennoyée en contexte de drainage minier neutre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Le Fil de l'eau"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la qualité de l'eau dans les mines abandonnées du bassin ferrifère lorrain. De l'expérimentation en laboratoire à la modélisation in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Transferts Réactifs en Milieu Poreux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minéralisation de l'eau lors de l'ennoyage des mines de fer lorraines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Réseau Génie Civil et Urbain (RGCU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling changes in sulphate concentrations in discharge water from the abandoned iron mine of Saizerais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Environmental Issues and Waste Management in Energy and Mineral Production (SWEMP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Cagliari, Italy. pp.917-924</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical changes in groundwater due to flooding of an iron mine in a non-acid producing environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Environmental Issues and Waste Management in Energy and Mineral Production (SWEMP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Cagliari, Italy. pp.761-768</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sulfuric Acid Speleogenesis in the Northern Pyrenees (France)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D and 4D Geomodelling Applied to Mineral Resources Exploration—An Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mejia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Collon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pär Weihed. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D, 4D and Predictive Modelling of Major Mineral Belts in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.73-89, 2015, Mineral Resource Reviews, 978-3-319-17427-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: Double-peaked breakthrough curves as a consequence of solute transport through underground lakes: a case study of the Furfooz karst system, Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Dewaide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rochez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.3109-3111. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-019-02044-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03665949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of the quality of water in the abandoned mines of the lorrain iron basin : from laboratory experiments to in situ modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géologie appliquée. Institut National Polytechnique de Lorraine - INPL, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2003INPL066N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00004521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation géologique et hydrogéochimique de réservoirs souterrains à géométrie complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géologie appliquée. Université de Lorraine, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01409051v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId300"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pauline Collon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic joint modeling of hydrothermal alteration halos and associated geological structures applied to mining studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-92870-3_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short time and local spatial scale estimation of sedimentary volumes during the Little Ice Age from sparse data: Case of a Rhône delta palaeochannel (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kharlanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Hemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 501, pp.110230. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2026.110230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of geological interpretations of a mineral deposit: Quantitative study and implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelsey Mckee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ore Geology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 187, pp.107010. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oregeorev.2025.107010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproduction of channel stacking patterns in geomodeling: Metrics and impact of the modeling strategy on reservoir flow behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Scarpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Panfilova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 173, pp.107235. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2024.107235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KarstNSim: A graph-based method for 3D geologically-driven simulation of karst networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Galin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 632, pp.130878. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.130878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468018v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic velocity modeling for assessment of imaging uncertainty during seismic migration: application to salt bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeste Irakarama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interpretation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (2), pp.T361-T378. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/int-2022-0071.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling biotic versus abiotic processes in the development of large sulfuric-acid karsts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Durlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.G50658. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G50658.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authoring and Simulating Meandering Rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Galin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 42 (6), pp.14. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3618350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D hydromechanical simulation of intersecting faults: Influences on fluid circulation and formation of oriented-orebodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Eldursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Scholtes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Conin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 171, pp.104864. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsg.2023.104864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenic vs. hypogenic speleogenesis governed by H2S/CO2 hydrothermal input and Quaternary icefield dynamics (NE French Pyrenees)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sorriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Audra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 387, pp.107769. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2021.107769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and stochastic simulation of geometrical properties of conduits in karstic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Frantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 377, pp.107480. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Statistical metrics for the characterization of karst network geometry and topology” [Geomorphology (2017) 283: 122–142]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 389 (107848), pp.107848. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2021.107848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesizing Geologically Coherent Cave Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Peytavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Galin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.14420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331697v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of various 3D pore space reconstruction methods and implications on transport properties of nanoporous rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julie Tinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Corlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassem Kalo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 141, pp.103615. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2020.103615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined inverse and forward numerical modelling for reconstruction of channel evolution and facies distributions in fluvial meander-belt deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Colombera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel P. Mountney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117, pp.104409. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2020.104409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02549886v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of column experiments to investigate in-situ bioleaching as an alternative mining technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Izart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lechenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrometallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 188, pp.272-290. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hydromet.2019.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OM-MADE: An open-source program to simulate one-dimensional solute transport in multiple exchanging conduits and storage zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julie Tinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Dewaide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 127, pp.23-35. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2019.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating variable shapes of salt geobodies from seismic images and prior geological knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interpretation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (4), pp.829 - 841. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/INT-2019-0032.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of channel meander abandonment age uncertainty into a stochastic channelized system reconstruction method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 345, pp.106824. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2019.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double-peaked breakthrough curves as a consequence of solute transport through underground lakes: a case study of the Furfooz karst system, Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Dewaide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Rochez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (2), pp.641-650. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-017-1671-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical metrics for the characterization of karst network geometry and topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 283, pp.122-142. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.01.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01468055v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geostatistical approach to the simulation of stacked channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 82, pp.318 - 335. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2017.01.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speleogenesis, geometry, and topology of caves: A quantitative study of 3D karst conduits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Jouves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arfib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Baudement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 298, pp.86-106. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.09.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of Channelized Systems Through a Conditioned Reverse Migration Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (8), pp.965 - 994. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-017-9700-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic simulation of channelized sedimentary bodies using a constrained L-system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105, pp.158 - 168. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2017.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing connected structures in ensemble of random fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Straubhaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Sausse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 96, pp.145-169. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2016.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D modelling from outcrop data in a salt tectonic context: Example from the Inceyol mini-basin, Sivas Basin, Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Kergaravat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interpretation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (3), pp.SM17-SM31. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/INT-2015-0178.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342928v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D geomodelling combining implicit surfaces and Voronoi-based remeshing: A case study in the Lorraine Coal Basin (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Steckiewicz-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77, pp.29-43. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2015.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karstification in dolomitized Waulsortian mudmounds (Belgium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Dewaide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Quinif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Rochez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geologica Belgica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (1), pp.43-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of 3D karst conduits with an object-distance based method integrating geological knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Filipponi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 217, pp.152-164. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2014.04.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduits Karstiques en 3D: une méthode de simulation stochastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63 (1), pp.58-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voronoi grids conforming to 3D structural features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Merland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18 (3-4, SI), pp.373-383. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10596-014-9408-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Three-Dimensional Structural Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (8), pp.905-908. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-014-9571-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An algorithm for 3D simulation of branchwork karst networks using Horton parameters and A*. Application to a synthetic case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Society Special Publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 370 (1), pp.295-306. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP370.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface-Based 3D Modeling of Geological Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Le Carlier de Veslud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sausse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (8), pp.927-945. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-009-9244-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00429910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two modelling approaches to water-quality simulation in a flooded iron-ore mine (Saizerais, Lorraine, France): A semi-distributed chemical reactor model and a physically based distributed reactive transport pipe network model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 94 (1-4), pp.97-112. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconhyd.2007.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the evolution of water quality in abandoned mines of the Lorraine Iron Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 328 (3-4), pp.620-634. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2006.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of water quality in the abandoned iron mines of Lorraine: towards a semi-distributed modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 337 (16), pp.1492-1499. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2005.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ennoyage des mines de fer lorraines : impact sur la qualité de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 336 (10), pp.889-899. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2004.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation stochastique des composants d'un système métallogénique : application au gisement d'uranium de Waterfound, Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, Oct 2025, Montpellier, France. pp.658933</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’exhaure à la gestion post-ennoyage : modélisation globale du réservoir minier de Gardanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vaute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e édition de la Réunion des Sciences de la Terre 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic joint modelling of hydrothermal alteration halos and associated geological structures applied to mining studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelsey Mckee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geostatistics Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Ponta Delgada Açores, Portugal. pp.545-558, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-92870-3_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ore Deposit Delineation: Variability between Interpreters and Modeling Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelsey Mckee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">86th EAGE Annual Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.2025101143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Physico-Chemical Profiling in a Flooded Mine Shaft: Understanding Water Dynamics in Gardanne Lignite Mine (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vaute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation des conduits karstiques des Calcaires du Barrois avec KarstNSim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Landrein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speleogenetic reconstitution of a karst combining underground and surface geomorphology -implication for hydrology (Verneau, French Jura)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eglantine Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Eurokarst Conference (EUROKARST 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROKARST, Jun 2024, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the polyphasic karst system of the Barrois limestones with a discrete karst network simulation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Landrein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Eurokarst Conference (EUROKARST 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic simulation of karst network skeleton patterns with KarstNSim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Landrein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Conference on Geostatistics for Environmental Applications GeoENV2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authoring and Simulating Meandering Rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Galin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Montpellier, France. Article No.: 239, pp 1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete karst network simulations: application to the Barrois limestones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Landrein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées SNO Karst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Gramat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of channelized facies-architecture on transport and thermal processes in low-temperature geothermal reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Scarpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Panfilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petroleum Geostatistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAGE, Nov 2023, Porto, Portugal. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of discrete karst networks with the use of a pseudo-genetic algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Landrein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Réunion des Sciences de la Terre - RST 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete karst network simulations: application to the Barrois limestones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Landrein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 21st annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic velocity modeling for structural uncertainty assessment during migration: application to salt body imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeste Irakarama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 21st annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing 3D geomorphology of a karst network using Karstnet : application to the Verneau system ( French Jura )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Congrès international de spéléologie﻿ UIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic connectivity measures on turbidite channel complex architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Scarpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Panfilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 21st annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisations structurales implicites ou explicites et leurs rôles pour la modélisation rapide de formations géologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions numériques en géologie de l’ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité Français de Géologie de l’Ingénieur et de l’Environnement, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of morphological and effective properties of 3D reconstructed nanoporous medium from 2D FIB-SEM slices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julie Tinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Corlay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEMP - Journées d'Etude des Milieux Poreux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesizing Geologically Coherent Cave Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Peytavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Galin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Françaises de l'Informatique Graphique JFIG 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Nice Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Reactivation Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Eldursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Scholtes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Conin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mercadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03489474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of fault intersection in fluid flow patterns and the formation of world- class unconformity-related uranium deposits , Athabasca Basin , North Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Eldursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Scholtes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Conin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mercadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Vienne (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty assessment in subsurface modeling: considering geobody shape and connectivity in complex systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-5641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis and simulation of conduit dimensions within karstic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Frantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Mathematical Geosciences, Aug 2019, State College, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux pédagogiques de la formation en géomodélisation: Comment transmettre les concepts fondamentaux à l'heure du &amp;quot;one-click&amp;quot;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique de la SGF: "Du modèle conceptuel de terrain au modèle numérique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined inverse and forward numerical models of fluvial meandering-channel evolution and facies distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Colombera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel P. Mountney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th IAS meeting of Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars Tharsis dome: A new approach to study its geometry and volume using impact craters central peaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Quantin-Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Michaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWASS - European Week of Astronomy and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D reconstruction of poral network at nanoscale from 2D slices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Corlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassem Kalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-J Tinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Dewatering Of Limestone Quarry And Drinking Water Production - Feasibility Assessment Using A Groundwater Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Cotton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Orban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Wildemeersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMWA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Perm, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of multiple-peaked skewed breakthrough curves with the new open-source program OM-MADE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julie Tinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Dewaide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associating subsurface data with geological rules: on some new methods to address structural, stratigraphic and sedimentological uncertainties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Applied Geomodeling for Hydrocarbon Reservoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lake Louise, Alberta, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sulfuric Acid Speleogenesis in the northern Pyrenees ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaucher Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Karst2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating variable shapes of salt geobodies from seismic images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 19th Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Olomouc, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse-time modeling of channelized meandering systems from geological observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Sedimentological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une spéléogenèse à acide sulfurique dans le piémont nord-pyrénéen ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric C. Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre RST2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock record reconstruction of channelized systems through reverse migration simulation conditioned to seismic stratal slices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Fluvial Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Calgary, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles métriques pour la caractérisation de la géométrie et de la topologie des karsts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vuilleumier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Karst 2017 - Workshop Karsts et Bassins Sédimentairess</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Alès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Chronological Ordering of Oxbow Lakes for Reverse Migration of Channels Conditioned to Subsurface Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79th EAGE Conference and Exhibition 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAGE / SPE, Jun 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.201700611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Geomodelling in Structurally Complex Areas - Implicit vs. Explicit representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79th EAGE Conference and Exhibition 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAGE / SPE, Jun 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.201701144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditioning channel backward migration modeling to seismic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78th EAGE Conference &amp; Exhibition 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry and topology of karstic networks: a statistical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geometry and topology of karstic networks: a statistical analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karst simulation with Lindenmayer-systems and ODSIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Anquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Mourlanette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Neuchâtel, Sep 2016, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic simulation of channel migration conditioned to subsurface data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geostats2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel simulation using L-system, potential field and NURBS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Ruiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAGE - Petroleum Geostatistics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D modelling in salt tectonic context : the Crocodile minibasin in Sivas (Turkey)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Kergaravat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality analysis of geostatistical simulations through their connected structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Straubhaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Sausse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAGE - Petroleum Geostatistics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of geomorphological information into the stochastic simulation of karst conduits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Filipponi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoEnv 2014, 10th conference on Geostatistics for Environmental Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Modelling in salt tectonics : the ''Crocodile'' mini-basin in Sivas (Turkey)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Fuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Réunion des Sciences de la Terre 2014 (RST2014), Pau, France, Oct 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation géométrique des systèmes karstiques : des réseaux aux conduits.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Le Mesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Dewaide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre 2014 (RST2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karst conduit generation: the Furfooz area case study (Belgium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Le Mesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Dewaide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Mejía-Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th gOcad meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RING team, Sep 2014, Nancy, France. pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les anciennes mines lorraines de charbon, réservoir géothermique du futur ? Modélisation 3D du bassin houiller lorrain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Steckiewicz-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vaute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Réunion des Sciences de la Terre 2014 (RST2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of multiple point simulation quality focusing on connected geobodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Straubhaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Sausse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoEnv 2014, 10th conference on Geostatistics for Environmental Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring multiple-point realization quality through connected geobodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Straubhaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Sausse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPG 2014 Annual Convention &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Houston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Modelling in salt tectonics : the &amp;quot;Crocodile&amp;quot; mini-basin in Sivas (Turkey)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Fuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Réunion des Sciences de la Terre 2014 (RST2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SICMED dans la chaine de l’innovation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Trolard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bailleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Bourrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international du programme SICMED.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Gammarth, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3&4D Geomodeling Applied to Mineral Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Mejia-Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th SGA Biennial Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karst network geometry and topology: automatic classification of network geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Borghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vuilleumier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IAMG Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karstification of waulsortian mudmounds of the Furfooz area (Dinant, Belgium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Dewaide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Quinif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Rochez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Vandycke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ghost-rock karst symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Han-sur-Lesse, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistic Analysis of Karst Geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoEnv 2012, 9th Conference on Geostatistics for Environmental Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling karstic networks: introduction of speleogenetic hypothesis in stochastic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2Karst, 9th Conference on Limestone Hydrogeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Besançon, France. pp.103-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling heat and salinity related convective processes in deep mining flooded wells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Reichart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMWA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Centroidal Voronoi Tesselations for Flow Simulation in Reservoirs Using Flow Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Merland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPE Reservoir Simulation Symposium - 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, The Woodlands, United States. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2118/141018-MS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained Stochastic Simulation of 3D Branchwork Karsts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference "Advances in Carbonate Exploration and Reservoir Analysis", Geological Society of London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the long-term evolution of groundwater's quality in a flooded iron-ore mine using a reactive transport pipe network model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mine Water Association Symposium (IMWA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Sydney (Nova Scotia), Canada. p. 317-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude et modélisation du drainage minier neutre dans le bassin ferrifère lorrain (BFL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre 2008 (RST 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the sulphate concentration of a flooded iron-ore mine with a network of chemical reactors (NCR) and a pipe network model (PNM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-Mining 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-distributed modelling of the evolution of groundwater quality in flooded mines in the Lorraine Iron Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-Mining 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting sulphate concentrations changes in the reservoir of a flooded iron mine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité minéralogique des intercalaires marneux du bassin ferrifère lorrain. Conséquences sur la qualité de l'eau dans la mine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Après-Mine 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la qualité de l'eau dans les mines abandonnées du bassin ferrifère lorrain. De l'expérimentation en laboratoire à la modélisation in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Transferts Réactifs en Milieu Poreux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution chimique de l'eau d'une mine ennoyée en contexte de drainage minier neutre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Le Fil de l'eau"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minéralisation de l'eau lors de l'ennoyage des mines de fer lorraines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Réseau Génie Civil et Urbain (RGCU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical changes in groundwater due to flooding of an iron mine in a non-acid producing environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Environmental Issues and Waste Management in Energy and Mineral Production (SWEMP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Cagliari, Italy. pp.761-768</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling changes in sulphate concentrations in discharge water from the abandoned iron mine of Saizerais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Environmental Issues and Waste Management in Energy and Mineral Production (SWEMP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Cagliari, Italy. pp.917-924</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sulfuric Acid Speleogenesis in the Northern Pyrenees (France)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D and 4D Geomodelling Applied to Mineral Resources Exploration—An Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mejia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Collon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pär Weihed. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D, 4D and Predictive Modelling of Major Mineral Belts in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.73-89, 2015, Mineral Resource Reviews, 978-3-319-17427-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: Double-peaked breakthrough curves as a consequence of solute transport through underground lakes: a case study of the Furfooz karst system, Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Dewaide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rochez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.3109-3111. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-019-02044-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03665949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of the quality of water in the abandoned mines of the lorrain iron basin : from laboratory experiments to in situ modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géologie appliquée. Institut National Polytechnique de Lorraine - INPL, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2003INPL066N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00004521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation géologique et hydrogéochimique de réservoirs souterrains à géométrie complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géologie appliquée. Université de Lorraine, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01409051v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId305"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05484538v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marchal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caumon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Collon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Antoine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ledru" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05484447v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Mckee" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2025.107010" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04873487v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Scarpa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Panfilova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2024.107235" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04468018v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Gouy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Galin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.130878" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04014770v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clausolles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modeste Irakarama" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/int-2022-0071.1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951725v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laurent" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barr&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durlet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cartigny" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carpentier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G50658.1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04118370v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Eldursi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Scholtes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Conin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Golfier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2023.104864" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227965v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Paris" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;rin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3618350" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03246189v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Laurent" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durlet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barr&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sorriaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audra" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107769" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03117327v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Frantz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107480" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331697v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Peytavie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14420" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04104900v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bernasconi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vuilleumier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107848" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02917323v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julie Tinet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Corlay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Kalo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2020.103615" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-02549886v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Parquer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Yan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Colombera" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel P. Mountney" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104409" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02191211v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Laurent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Izart" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lechenard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marion" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2019.07.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02070868v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Philippe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Dewaide" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hallet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2019.03.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02331647v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/INT-2019-0032.1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267612v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.07.011" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01598417v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Poulain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Rochez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-017-1671-4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01468055v3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.01.034" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475674v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rongier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2017.01.027" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575724v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-017-9700-3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615432v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jouves" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baudement" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Camus" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.09.019" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527896v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2017.05.006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01342928v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pichat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Kergaravat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Botella" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/INT-2015-0178.1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01351694v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Straubhaar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Sausse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2016.07.008" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01276842v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Steckiewicz-Laurent" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Pellerin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2015.01.009" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304938v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Collon-Drouaillet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Filipponi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.04.024" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01342842v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292774v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baele" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Quinif" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303811v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Merland" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;vy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-014-9408-0" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292214v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-014-9571-9" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01342843v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Henrion" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP370.3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00429910v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caumon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Collon-Drouaillet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sausse" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-009-9244-2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1HV4ZXVH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00643079v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hamm" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fabriol" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2007.10.004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5CQXQP54-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01342853v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bu&#232;s" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2006.01.005" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CK270CXZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01342852v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.09.004" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17NCX8SC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01342851v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2004.02.010" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6VHLJH7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485147v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157102v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92870-3_42" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05157053v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.2025101143" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05250679v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Morin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vaute" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05250643v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250387v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Landrein" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788762v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557246v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Vivier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Husson" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788691v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04395935v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360953v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P. Collon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04395925v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Panfilov" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04395912v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951773v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951755v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951805v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951789v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04190580v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03952188v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03952197v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03489474v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mercadier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951822v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mercadier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02930718v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5641" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02186230v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02336028v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02336016v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brustel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Quantin-Nataf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Flahaut" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Michaut" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02335943v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02335937v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-J Tinet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02335990v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Cotton" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Orban" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Wildemeersch" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859144v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859136v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Godefroy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Edwards" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01859166v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaucher Eric" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859140v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859138v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951932v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Gaucher" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615442v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01534292v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201700611" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615506v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01534251v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201701144" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615455v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951859v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615456v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01344261v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anquez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mourlanette" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615445v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Ruiu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615467v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615463v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615518v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Le Mesnil" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506845v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mej&#237;a-Herrera" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615482v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615520v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804422v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pichat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Favreau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Fuss" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615480v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615474v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615513v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336651v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Trolard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bailleux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourrie" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cognard-Plancq" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615488v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Royer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mejia-Herrera" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615490v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Borghi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615453v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Vandycke" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615492v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01343178v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bardy" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615498v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reichart" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763400v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/141018-MS" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01343164v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00546673v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pape" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615525v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01343163v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01343160v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615604v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01343158v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951901v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951891v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951879v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01343148v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pinault" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01343153v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bues" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02335918v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaucher" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01963926v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Royer" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mejia" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Collon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03665949v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Rochez" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-019-02044-6" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004521v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003INPL066N" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01409051v2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05484538v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marchal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caumon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Collon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Antoine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ledru" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92870-3_42" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05564480v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kharlanova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Hemery" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2026.110230" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05484447v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Mckee" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2025.107010" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04873487v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Scarpa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Panfilova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2024.107235" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04468018v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Gouy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Galin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.130878" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04014770v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clausolles" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modeste Irakarama" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/int-2022-0071.1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951725v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laurent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barr&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durlet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cartigny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carpentier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G50658.1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227965v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Paris" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;rin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3618350" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04118370v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Eldursi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Scholtes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Conin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Golfier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2023.104864" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03246189v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Laurent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durlet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barr&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sorriaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audra" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107769" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03117327v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Frantz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107480" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04104900v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bernasconi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vuilleumier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107848" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331697v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Peytavie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14420" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02917323v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julie Tinet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Corlay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Kalo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2020.103615" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-02549886v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Parquer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Yan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Colombera" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel P. Mountney" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104409" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02191211v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Laurent" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Izart" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lechenard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marion" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2019.07.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02070868v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Philippe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Dewaide" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hallet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2019.03.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02331647v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/INT-2019-0032.1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267612v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.07.011" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01598417v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Poulain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Rochez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-017-1671-4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01468055v3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.01.034" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475674v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rongier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2017.01.027" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615432v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jouves" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baudement" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Camus" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.09.019" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575724v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-017-9700-3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527896v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2017.05.006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01351694v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Straubhaar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Sausse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2016.07.008" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01342928v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pichat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Kergaravat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Botella" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/INT-2015-0178.1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01276842v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Steckiewicz-Laurent" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Pellerin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2015.01.009" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292774v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baele" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Collon-Drouaillet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Quinif" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304938v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Filipponi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.04.024" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01342842v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303811v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Merland" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;vy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-014-9408-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292214v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-014-9571-9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01342843v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Henrion" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP370.3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00429910v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caumon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Collon-Drouaillet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sausse" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-009-9244-2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1HV4ZXVH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00643079v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hamm" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fabriol" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2007.10.004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5CQXQP54-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01342853v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bu&#232;s" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2006.01.005" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CK270CXZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01342852v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.09.004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17NCX8SC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01342851v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2004.02.010" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6VHLJH7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485147v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05250643v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Morin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vaute" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157102v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05157053v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.2025101143" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05250679v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250387v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Landrein" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557246v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Vivier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Husson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788691v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788762v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360953v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P. Collon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04395935v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04395925v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Panfilov" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04395912v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951773v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951755v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951805v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951789v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04190580v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03952197v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03952188v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03489474v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mercadier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951822v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mercadier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02930718v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5641" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02186230v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02335943v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02336028v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02336016v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brustel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Quantin-Nataf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Flahaut" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Michaut" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02335937v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-J Tinet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02335990v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Cotton" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Orban" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Wildemeersch" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859144v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859136v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Godefroy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Edwards" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01859166v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaucher Eric" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859138v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859140v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951932v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Gaucher" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615442v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615506v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01534292v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201700611" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01534251v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201701144" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615455v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951859v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01344261v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anquez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mourlanette" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615456v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615445v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Ruiu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615463v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615467v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615482v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804422v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pichat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Favreau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Fuss" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615518v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Le Mesnil" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506845v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mej&#237;a-Herrera" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615520v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615480v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615474v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615513v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336651v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Trolard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bailleux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourrie" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cognard-Plancq" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615488v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Royer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mejia-Herrera" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615490v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Borghi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615453v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Vandycke" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615492v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01343178v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bardy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615498v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reichart" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763400v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/141018-MS" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01343164v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00546673v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pape" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615525v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01343163v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01343160v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01343158v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615604v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951891v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951901v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951879v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01343153v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bues" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01343148v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pinault" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02335918v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaucher" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01963926v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Royer" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mejia" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Collon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03665949v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Rochez" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-019-02044-6" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004521v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003INPL066N" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01409051v2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>