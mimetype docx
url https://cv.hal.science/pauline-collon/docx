--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pauline Collon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic joint modeling of hydrothermal alteration halos and associated geological structures applied to mining studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-92870-3_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short time and local spatial scale estimation of sedimentary volumes during the Little Ice Age from sparse data: Case of a Rhône delta palaeochannel (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kharlanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Hemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 501, pp.110230. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2026.110230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of geological interpretations of a mineral deposit: Quantitative study and implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelsey Mckee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ore Geology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 187, pp.107010. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oregeorev.2025.107010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproduction of channel stacking patterns in geomodeling: Metrics and impact of the modeling strategy on reservoir flow behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Scarpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Panfilova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 173, pp.107235. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2024.107235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KarstNSim: A graph-based method for 3D geologically-driven simulation of karst networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Galin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 632, pp.130878. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.130878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468018v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic velocity modeling for assessment of imaging uncertainty during seismic migration: application to salt bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeste Irakarama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interpretation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (2), pp.T361-T378. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/int-2022-0071.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling biotic versus abiotic processes in the development of large sulfuric-acid karsts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Durlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.G50658. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G50658.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authoring and Simulating Meandering Rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Galin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 42 (6), pp.14. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3618350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D hydromechanical simulation of intersecting faults: Influences on fluid circulation and formation of oriented-orebodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Eldursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Scholtes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Conin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 171, pp.104864. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsg.2023.104864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenic vs. hypogenic speleogenesis governed by H2S/CO2 hydrothermal input and Quaternary icefield dynamics (NE French Pyrenees)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sorriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Audra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 387, pp.107769. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2021.107769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and stochastic simulation of geometrical properties of conduits in karstic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Frantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 377, pp.107480. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Statistical metrics for the characterization of karst network geometry and topology” [Geomorphology (2017) 283: 122–142]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 389 (107848), pp.107848. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2021.107848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesizing Geologically Coherent Cave Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Peytavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Galin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.14420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331697v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of various 3D pore space reconstruction methods and implications on transport properties of nanoporous rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julie Tinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Corlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassem Kalo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 141, pp.103615. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2020.103615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined inverse and forward numerical modelling for reconstruction of channel evolution and facies distributions in fluvial meander-belt deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Colombera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel P. Mountney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117, pp.104409. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2020.104409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02549886v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of column experiments to investigate in-situ bioleaching as an alternative mining technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Izart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lechenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrometallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 188, pp.272-290. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hydromet.2019.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OM-MADE: An open-source program to simulate one-dimensional solute transport in multiple exchanging conduits and storage zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julie Tinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Dewaide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 127, pp.23-35. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2019.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating variable shapes of salt geobodies from seismic images and prior geological knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interpretation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (4), pp.829 - 841. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/INT-2019-0032.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of channel meander abandonment age uncertainty into a stochastic channelized system reconstruction method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 345, pp.106824. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2019.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double-peaked breakthrough curves as a consequence of solute transport through underground lakes: a case study of the Furfooz karst system, Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Dewaide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Rochez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (2), pp.641-650. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-017-1671-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical metrics for the characterization of karst network geometry and topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 283, pp.122-142. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.01.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01468055v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geostatistical approach to the simulation of stacked channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 82, pp.318 - 335. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2017.01.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speleogenesis, geometry, and topology of caves: A quantitative study of 3D karst conduits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Jouves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arfib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Baudement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 298, pp.86-106. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.09.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of Channelized Systems Through a Conditioned Reverse Migration Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (8), pp.965 - 994. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-017-9700-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic simulation of channelized sedimentary bodies using a constrained L-system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105, pp.158 - 168. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2017.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing connected structures in ensemble of random fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Straubhaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Sausse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 96, pp.145-169. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2016.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D modelling from outcrop data in a salt tectonic context: Example from the Inceyol mini-basin, Sivas Basin, Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Kergaravat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interpretation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (3), pp.SM17-SM31. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/INT-2015-0178.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342928v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D geomodelling combining implicit surfaces and Voronoi-based remeshing: A case study in the Lorraine Coal Basin (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Steckiewicz-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77, pp.29-43. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2015.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karstification in dolomitized Waulsortian mudmounds (Belgium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Dewaide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Quinif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Rochez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geologica Belgica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (1), pp.43-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of 3D karst conduits with an object-distance based method integrating geological knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Filipponi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 217, pp.152-164. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2014.04.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduits Karstiques en 3D: une méthode de simulation stochastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63 (1), pp.58-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voronoi grids conforming to 3D structural features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Merland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18 (3-4, SI), pp.373-383. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10596-014-9408-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Three-Dimensional Structural Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (8), pp.905-908. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-014-9571-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An algorithm for 3D simulation of branchwork karst networks using Horton parameters and A*. Application to a synthetic case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Society Special Publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 370 (1), pp.295-306. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP370.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface-Based 3D Modeling of Geological Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Le Carlier de Veslud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sausse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (8), pp.927-945. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-009-9244-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00429910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two modelling approaches to water-quality simulation in a flooded iron-ore mine (Saizerais, Lorraine, France): A semi-distributed chemical reactor model and a physically based distributed reactive transport pipe network model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 94 (1-4), pp.97-112. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconhyd.2007.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the evolution of water quality in abandoned mines of the Lorraine Iron Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 328 (3-4), pp.620-634. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2006.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of water quality in the abandoned iron mines of Lorraine: towards a semi-distributed modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 337 (16), pp.1492-1499. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2005.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ennoyage des mines de fer lorraines : impact sur la qualité de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 336 (10), pp.889-899. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2004.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation stochastique des composants d'un système métallogénique : application au gisement d'uranium de Waterfound, Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, Oct 2025, Montpellier, France. pp.658933</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’exhaure à la gestion post-ennoyage : modélisation globale du réservoir minier de Gardanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vaute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e édition de la Réunion des Sciences de la Terre 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic joint modelling of hydrothermal alteration halos and associated geological structures applied to mining studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelsey Mckee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geostatistics Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Ponta Delgada Açores, Portugal. pp.545-558, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-92870-3_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ore Deposit Delineation: Variability between Interpreters and Modeling Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelsey Mckee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">86th EAGE Annual Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.2025101143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Physico-Chemical Profiling in a Flooded Mine Shaft: Understanding Water Dynamics in Gardanne Lignite Mine (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vaute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation des conduits karstiques des Calcaires du Barrois avec KarstNSim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Landrein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speleogenetic reconstitution of a karst combining underground and surface geomorphology -implication for hydrology (Verneau, French Jura)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eglantine Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Eurokarst Conference (EUROKARST 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROKARST, Jun 2024, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the polyphasic karst system of the Barrois limestones with a discrete karst network simulation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Landrein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Eurokarst Conference (EUROKARST 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic simulation of karst network skeleton patterns with KarstNSim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Landrein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Conference on Geostatistics for Environmental Applications GeoENV2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authoring and Simulating Meandering Rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Galin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Montpellier, France. Article No.: 239, pp 1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete karst network simulations: application to the Barrois limestones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Landrein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées SNO Karst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Gramat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of channelized facies-architecture on transport and thermal processes in low-temperature geothermal reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Scarpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Panfilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petroleum Geostatistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAGE, Nov 2023, Porto, Portugal. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of discrete karst networks with the use of a pseudo-genetic algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Landrein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Réunion des Sciences de la Terre - RST 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete karst network simulations: application to the Barrois limestones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Landrein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 21st annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic velocity modeling for structural uncertainty assessment during migration: application to salt body imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeste Irakarama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 21st annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing 3D geomorphology of a karst network using Karstnet : application to the Verneau system ( French Jura )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Congrès international de spéléologie﻿ UIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic connectivity measures on turbidite channel complex architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Scarpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Panfilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 21st annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisations structurales implicites ou explicites et leurs rôles pour la modélisation rapide de formations géologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions numériques en géologie de l’ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité Français de Géologie de l’Ingénieur et de l’Environnement, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of morphological and effective properties of 3D reconstructed nanoporous medium from 2D FIB-SEM slices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julie Tinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Corlay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEMP - Journées d'Etude des Milieux Poreux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesizing Geologically Coherent Cave Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Peytavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Galin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Françaises de l'Informatique Graphique JFIG 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Nice Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Reactivation Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Eldursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Scholtes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Conin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mercadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03489474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of fault intersection in fluid flow patterns and the formation of world- class unconformity-related uranium deposits , Athabasca Basin , North Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Eldursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Scholtes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Conin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mercadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Vienne (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty assessment in subsurface modeling: considering geobody shape and connectivity in complex systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-5641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis and simulation of conduit dimensions within karstic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Frantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Mathematical Geosciences, Aug 2019, State College, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux pédagogiques de la formation en géomodélisation: Comment transmettre les concepts fondamentaux à l'heure du &amp;quot;one-click&amp;quot;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique de la SGF: "Du modèle conceptuel de terrain au modèle numérique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined inverse and forward numerical models of fluvial meandering-channel evolution and facies distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Colombera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel P. Mountney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th IAS meeting of Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars Tharsis dome: A new approach to study its geometry and volume using impact craters central peaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Quantin-Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Michaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWASS - European Week of Astronomy and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D reconstruction of poral network at nanoscale from 2D slices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Corlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassem Kalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-J Tinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Dewatering Of Limestone Quarry And Drinking Water Production - Feasibility Assessment Using A Groundwater Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Cotton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Orban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Wildemeersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMWA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Perm, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of multiple-peaked skewed breakthrough curves with the new open-source program OM-MADE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julie Tinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Dewaide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associating subsurface data with geological rules: on some new methods to address structural, stratigraphic and sedimentological uncertainties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Applied Geomodeling for Hydrocarbon Reservoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lake Louise, Alberta, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sulfuric Acid Speleogenesis in the northern Pyrenees ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaucher Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Karst2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating variable shapes of salt geobodies from seismic images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 19th Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Olomouc, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse-time modeling of channelized meandering systems from geological observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Sedimentological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une spéléogenèse à acide sulfurique dans le piémont nord-pyrénéen ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric C. Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre RST2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock record reconstruction of channelized systems through reverse migration simulation conditioned to seismic stratal slices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Fluvial Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Calgary, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles métriques pour la caractérisation de la géométrie et de la topologie des karsts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vuilleumier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Karst 2017 - Workshop Karsts et Bassins Sédimentairess</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Alès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Chronological Ordering of Oxbow Lakes for Reverse Migration of Channels Conditioned to Subsurface Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79th EAGE Conference and Exhibition 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAGE / SPE, Jun 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.201700611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Geomodelling in Structurally Complex Areas - Implicit vs. Explicit representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79th EAGE Conference and Exhibition 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAGE / SPE, Jun 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.201701144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditioning channel backward migration modeling to seismic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78th EAGE Conference &amp; Exhibition 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry and topology of karstic networks: a statistical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geometry and topology of karstic networks: a statistical analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karst simulation with Lindenmayer-systems and ODSIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Anquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Mourlanette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Neuchâtel, Sep 2016, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic simulation of channel migration conditioned to subsurface data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geostats2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel simulation using L-system, potential field and NURBS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Ruiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAGE - Petroleum Geostatistics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D modelling in salt tectonic context : the Crocodile minibasin in Sivas (Turkey)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Kergaravat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality analysis of geostatistical simulations through their connected structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Straubhaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Sausse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAGE - Petroleum Geostatistics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of geomorphological information into the stochastic simulation of karst conduits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Filipponi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoEnv 2014, 10th conference on Geostatistics for Environmental Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Modelling in salt tectonics : the ''Crocodile'' mini-basin in Sivas (Turkey)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Fuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Réunion des Sciences de la Terre 2014 (RST2014), Pau, France, Oct 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation géométrique des systèmes karstiques : des réseaux aux conduits.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Le Mesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Dewaide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre 2014 (RST2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karst conduit generation: the Furfooz area case study (Belgium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Le Mesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Dewaide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Mejía-Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th gOcad meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RING team, Sep 2014, Nancy, France. pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les anciennes mines lorraines de charbon, réservoir géothermique du futur ? Modélisation 3D du bassin houiller lorrain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Steckiewicz-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vaute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Réunion des Sciences de la Terre 2014 (RST2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of multiple point simulation quality focusing on connected geobodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Straubhaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Sausse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoEnv 2014, 10th conference on Geostatistics for Environmental Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring multiple-point realization quality through connected geobodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Straubhaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Sausse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPG 2014 Annual Convention &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Houston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Modelling in salt tectonics : the &amp;quot;Crocodile&amp;quot; mini-basin in Sivas (Turkey)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Fuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Réunion des Sciences de la Terre 2014 (RST2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SICMED dans la chaine de l’innovation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Trolard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bailleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Bourrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international du programme SICMED.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Gammarth, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3&4D Geomodeling Applied to Mineral Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Mejia-Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th SGA Biennial Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karst network geometry and topology: automatic classification of network geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Borghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vuilleumier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IAMG Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karstification of waulsortian mudmounds of the Furfooz area (Dinant, Belgium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Dewaide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Quinif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Rochez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Vandycke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ghost-rock karst symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Han-sur-Lesse, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistic Analysis of Karst Geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoEnv 2012, 9th Conference on Geostatistics for Environmental Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling karstic networks: introduction of speleogenetic hypothesis in stochastic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2Karst, 9th Conference on Limestone Hydrogeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Besançon, France. pp.103-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling heat and salinity related convective processes in deep mining flooded wells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Reichart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMWA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Centroidal Voronoi Tesselations for Flow Simulation in Reservoirs Using Flow Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Merland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPE Reservoir Simulation Symposium - 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, The Woodlands, United States. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2118/141018-MS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained Stochastic Simulation of 3D Branchwork Karsts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference "Advances in Carbonate Exploration and Reservoir Analysis", Geological Society of London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the long-term evolution of groundwater's quality in a flooded iron-ore mine using a reactive transport pipe network model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mine Water Association Symposium (IMWA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Sydney (Nova Scotia), Canada. p. 317-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude et modélisation du drainage minier neutre dans le bassin ferrifère lorrain (BFL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre 2008 (RST 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the sulphate concentration of a flooded iron-ore mine with a network of chemical reactors (NCR) and a pipe network model (PNM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-Mining 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-distributed modelling of the evolution of groundwater quality in flooded mines in the Lorraine Iron Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-Mining 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting sulphate concentrations changes in the reservoir of a flooded iron mine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité minéralogique des intercalaires marneux du bassin ferrifère lorrain. Conséquences sur la qualité de l'eau dans la mine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Après-Mine 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la qualité de l'eau dans les mines abandonnées du bassin ferrifère lorrain. De l'expérimentation en laboratoire à la modélisation in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Transferts Réactifs en Milieu Poreux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution chimique de l'eau d'une mine ennoyée en contexte de drainage minier neutre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Le Fil de l'eau"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minéralisation de l'eau lors de l'ennoyage des mines de fer lorraines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Réseau Génie Civil et Urbain (RGCU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical changes in groundwater due to flooding of an iron mine in a non-acid producing environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Environmental Issues and Waste Management in Energy and Mineral Production (SWEMP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Cagliari, Italy. pp.761-768</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling changes in sulphate concentrations in discharge water from the abandoned iron mine of Saizerais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Environmental Issues and Waste Management in Energy and Mineral Production (SWEMP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Cagliari, Italy. pp.917-924</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sulfuric Acid Speleogenesis in the Northern Pyrenees (France)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D and 4D Geomodelling Applied to Mineral Resources Exploration—An Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mejia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Collon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pär Weihed. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D, 4D and Predictive Modelling of Major Mineral Belts in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.73-89, 2015, Mineral Resource Reviews, 978-3-319-17427-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: Double-peaked breakthrough curves as a consequence of solute transport through underground lakes: a case study of the Furfooz karst system, Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Dewaide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rochez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.3109-3111. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-019-02044-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03665949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of the quality of water in the abandoned mines of the lorrain iron basin : from laboratory experiments to in situ modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géologie appliquée. Institut National Polytechnique de Lorraine - INPL, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2003INPL066N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00004521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation géologique et hydrogéochimique de réservoirs souterrains à géométrie complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géologie appliquée. Université de Lorraine, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01409051v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId305"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pauline Collon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic joint modeling of hydrothermal alteration halos and associated geological structures applied to mining studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, https://doi.org/10.1007/s11004-026-10271-3. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-026-10271-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short time and local spatial scale estimation of sedimentary volumes during the Little Ice Age from sparse data: Case of a Rhône delta palaeochannel (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kharlanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Hemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 501, pp.110230. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2026.110230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of geological interpretations of a mineral deposit: Quantitative study and implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelsey Mckee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ore Geology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 187, pp.107010. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oregeorev.2025.107010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproduction of channel stacking patterns in geomodeling: Metrics and impact of the modeling strategy on reservoir flow behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Scarpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Panfilova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 173, pp.107235. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2024.107235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KarstNSim: A graph-based method for 3D geologically-driven simulation of karst networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Galin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 632, pp.130878. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.130878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468018v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic velocity modeling for assessment of imaging uncertainty during seismic migration: application to salt bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeste Irakarama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interpretation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (2), pp.T361-T378. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/int-2022-0071.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling biotic versus abiotic processes in the development of large sulfuric-acid karsts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Durlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.G50658. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G50658.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authoring and Simulating Meandering Rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Galin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 42 (6), pp.14. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3618350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D hydromechanical simulation of intersecting faults: Influences on fluid circulation and formation of oriented-orebodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Eldursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Scholtes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Conin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 171, pp.104864. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsg.2023.104864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenic vs. hypogenic speleogenesis governed by H2S/CO2 hydrothermal input and Quaternary icefield dynamics (NE French Pyrenees)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sorriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Audra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 387, pp.107769. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2021.107769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and stochastic simulation of geometrical properties of conduits in karstic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Frantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 377, pp.107480. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Statistical metrics for the characterization of karst network geometry and topology” [Geomorphology (2017) 283: 122–142]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 389 (107848), pp.107848. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2021.107848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesizing Geologically Coherent Cave Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Peytavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Galin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.14420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331697v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of various 3D pore space reconstruction methods and implications on transport properties of nanoporous rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julie Tinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Corlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassem Kalo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 141, pp.103615. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2020.103615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined inverse and forward numerical modelling for reconstruction of channel evolution and facies distributions in fluvial meander-belt deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Colombera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel P. Mountney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117, pp.104409. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2020.104409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02549886v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of column experiments to investigate in-situ bioleaching as an alternative mining technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Izart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lechenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrometallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 188, pp.272-290. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hydromet.2019.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OM-MADE: An open-source program to simulate one-dimensional solute transport in multiple exchanging conduits and storage zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julie Tinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Dewaide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 127, pp.23-35. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2019.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating variable shapes of salt geobodies from seismic images and prior geological knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interpretation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (4), pp.829 - 841. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/INT-2019-0032.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of channel meander abandonment age uncertainty into a stochastic channelized system reconstruction method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 345, pp.106824. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2019.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double-peaked breakthrough curves as a consequence of solute transport through underground lakes: a case study of the Furfooz karst system, Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Dewaide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Rochez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (2), pp.641-650. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-017-1671-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical metrics for the characterization of karst network geometry and topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 283, pp.122-142. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.01.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01468055v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geostatistical approach to the simulation of stacked channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 82, pp.318 - 335. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2017.01.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speleogenesis, geometry, and topology of caves: A quantitative study of 3D karst conduits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Jouves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arfib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Baudement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 298, pp.86-106. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.09.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of Channelized Systems Through a Conditioned Reverse Migration Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (8), pp.965 - 994. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-017-9700-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic simulation of channelized sedimentary bodies using a constrained L-system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105, pp.158 - 168. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2017.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing connected structures in ensemble of random fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Straubhaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Sausse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 96, pp.145-169. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2016.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D modelling from outcrop data in a salt tectonic context: Example from the Inceyol mini-basin, Sivas Basin, Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Kergaravat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interpretation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (3), pp.SM17-SM31. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/INT-2015-0178.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342928v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D geomodelling combining implicit surfaces and Voronoi-based remeshing: A case study in the Lorraine Coal Basin (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Steckiewicz-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77, pp.29-43. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2015.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karstification in dolomitized Waulsortian mudmounds (Belgium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Dewaide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Quinif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Rochez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geologica Belgica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (1), pp.43-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of 3D karst conduits with an object-distance based method integrating geological knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Filipponi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 217, pp.152-164. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2014.04.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduits Karstiques en 3D: une méthode de simulation stochastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63 (1), pp.58-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voronoi grids conforming to 3D structural features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Merland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18 (3-4, SI), pp.373-383. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10596-014-9408-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Three-Dimensional Structural Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (8), pp.905-908. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-014-9571-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An algorithm for 3D simulation of branchwork karst networks using Horton parameters and A*. Application to a synthetic case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Society Special Publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 370 (1), pp.295-306. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP370.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface-Based 3D Modeling of Geological Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Le Carlier de Veslud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sausse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (8), pp.927-945. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-009-9244-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00429910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two modelling approaches to water-quality simulation in a flooded iron-ore mine (Saizerais, Lorraine, France): A semi-distributed chemical reactor model and a physically based distributed reactive transport pipe network model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 94 (1-4), pp.97-112. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconhyd.2007.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the evolution of water quality in abandoned mines of the Lorraine Iron Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 328 (3-4), pp.620-634. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2006.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of water quality in the abandoned iron mines of Lorraine: towards a semi-distributed modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 337 (16), pp.1492-1499. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2005.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ennoyage des mines de fer lorraines : impact sur la qualité de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 336 (10), pp.889-899. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2004.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation stochastique des composants d'un système métallogénique : application au gisement d'uranium de Waterfound, Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, Oct 2025, Montpellier, France. pp.658933</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’exhaure à la gestion post-ennoyage : modélisation globale du réservoir minier de Gardanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vaute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e édition de la Réunion des Sciences de la Terre 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic joint modelling of hydrothermal alteration halos and associated geological structures applied to mining studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelsey Mckee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geostatistics Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Ponta Delgada Açores, Portugal. pp.545-558, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-92870-3_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ore Deposit Delineation: Variability between Interpreters and Modeling Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelsey Mckee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">86th EAGE Annual Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.2025101143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Physico-Chemical Profiling in a Flooded Mine Shaft: Understanding Water Dynamics in Gardanne Lignite Mine (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vaute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation des conduits karstiques des Calcaires du Barrois avec KarstNSim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Landrein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speleogenetic reconstitution of a karst combining underground and surface geomorphology -implication for hydrology (Verneau, French Jura)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eglantine Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Eurokarst Conference (EUROKARST 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROKARST, Jun 2024, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the polyphasic karst system of the Barrois limestones with a discrete karst network simulation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Landrein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Eurokarst Conference (EUROKARST 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic simulation of karst network skeleton patterns with KarstNSim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Landrein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Conference on Geostatistics for Environmental Applications GeoENV2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authoring and Simulating Meandering Rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Galin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Montpellier, France. Article No.: 239, pp 1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete karst network simulations: application to the Barrois limestones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Landrein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées SNO Karst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Gramat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of channelized facies-architecture on transport and thermal processes in low-temperature geothermal reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Scarpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Panfilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petroleum Geostatistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAGE, Nov 2023, Porto, Portugal. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of discrete karst networks with the use of a pseudo-genetic algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Landrein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Réunion des Sciences de la Terre - RST 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete karst network simulations: application to the Barrois limestones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Landrein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 21st annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic velocity modeling for structural uncertainty assessment during migration: application to salt body imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeste Irakarama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 21st annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing 3D geomorphology of a karst network using Karstnet : application to the Verneau system ( French Jura )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Congrès international de spéléologie﻿ UIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic connectivity measures on turbidite channel complex architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Scarpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Panfilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 21st annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisations structurales implicites ou explicites et leurs rôles pour la modélisation rapide de formations géologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions numériques en géologie de l’ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité Français de Géologie de l’Ingénieur et de l’Environnement, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of morphological and effective properties of 3D reconstructed nanoporous medium from 2D FIB-SEM slices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julie Tinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Corlay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEMP - Journées d'Etude des Milieux Poreux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesizing Geologically Coherent Cave Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Peytavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Galin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Françaises de l'Informatique Graphique JFIG 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Nice Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Reactivation Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Eldursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Scholtes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Conin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mercadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03489474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of fault intersection in fluid flow patterns and the formation of world- class unconformity-related uranium deposits , Athabasca Basin , North Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Eldursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Scholtes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Conin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mercadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Vienne (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty assessment in subsurface modeling: considering geobody shape and connectivity in complex systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-5641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis and simulation of conduit dimensions within karstic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Frantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Mathematical Geosciences, Aug 2019, State College, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux pédagogiques de la formation en géomodélisation: Comment transmettre les concepts fondamentaux à l'heure du &amp;quot;one-click&amp;quot;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique de la SGF: "Du modèle conceptuel de terrain au modèle numérique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined inverse and forward numerical models of fluvial meandering-channel evolution and facies distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Colombera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel P. Mountney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th IAS meeting of Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars Tharsis dome: A new approach to study its geometry and volume using impact craters central peaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Quantin-Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Michaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWASS - European Week of Astronomy and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D reconstruction of poral network at nanoscale from 2D slices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Corlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassem Kalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-J Tinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Dewatering Of Limestone Quarry And Drinking Water Production - Feasibility Assessment Using A Groundwater Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Cotton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Orban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Wildemeersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMWA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Perm, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of multiple-peaked skewed breakthrough curves with the new open-source program OM-MADE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julie Tinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Dewaide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associating subsurface data with geological rules: on some new methods to address structural, stratigraphic and sedimentological uncertainties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Applied Geomodeling for Hydrocarbon Reservoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lake Louise, Alberta, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sulfuric Acid Speleogenesis in the northern Pyrenees ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaucher Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Karst2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse-time modeling of channelized meandering systems from geological observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Sedimentological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating variable shapes of salt geobodies from seismic images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 19th Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Olomouc, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une spéléogenèse à acide sulfurique dans le piémont nord-pyrénéen ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric C. Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre RST2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock record reconstruction of channelized systems through reverse migration simulation conditioned to seismic stratal slices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Fluvial Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Calgary, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles métriques pour la caractérisation de la géométrie et de la topologie des karsts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vuilleumier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Karst 2017 - Workshop Karsts et Bassins Sédimentairess</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Alès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Chronological Ordering of Oxbow Lakes for Reverse Migration of Channels Conditioned to Subsurface Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79th EAGE Conference and Exhibition 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAGE / SPE, Jun 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.201700611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Geomodelling in Structurally Complex Areas - Implicit vs. Explicit representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79th EAGE Conference and Exhibition 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAGE / SPE, Jun 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.201701144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditioning channel backward migration modeling to seismic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78th EAGE Conference &amp; Exhibition 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry and topology of karstic networks: a statistical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geometry and topology of karstic networks: a statistical analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karst simulation with Lindenmayer-systems and ODSIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Anquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Mourlanette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Neuchâtel, Sep 2016, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic simulation of channel migration conditioned to subsurface data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geostats2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel simulation using L-system, potential field and NURBS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Ruiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAGE - Petroleum Geostatistics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality analysis of geostatistical simulations through their connected structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Straubhaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Sausse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAGE - Petroleum Geostatistics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D modelling in salt tectonic context : the Crocodile minibasin in Sivas (Turkey)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Kergaravat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of geomorphological information into the stochastic simulation of karst conduits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Filipponi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoEnv 2014, 10th conference on Geostatistics for Environmental Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Modelling in salt tectonics : the ''Crocodile'' mini-basin in Sivas (Turkey)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Fuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Réunion des Sciences de la Terre 2014 (RST2014), Pau, France, Oct 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karst conduit generation: the Furfooz area case study (Belgium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Le Mesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Dewaide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Mejía-Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th gOcad meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RING team, Sep 2014, Nancy, France. pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation géométrique des systèmes karstiques : des réseaux aux conduits.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Le Mesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Dewaide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre 2014 (RST2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les anciennes mines lorraines de charbon, réservoir géothermique du futur ? Modélisation 3D du bassin houiller lorrain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Steckiewicz-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vaute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Réunion des Sciences de la Terre 2014 (RST2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of multiple point simulation quality focusing on connected geobodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Straubhaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Sausse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoEnv 2014, 10th conference on Geostatistics for Environmental Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring multiple-point realization quality through connected geobodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Straubhaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Sausse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPG 2014 Annual Convention &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Houston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Modelling in salt tectonics : the &amp;quot;Crocodile&amp;quot; mini-basin in Sivas (Turkey)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Fuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Réunion des Sciences de la Terre 2014 (RST2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SICMED dans la chaine de l’innovation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Trolard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bailleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Bourrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international du programme SICMED.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Gammarth, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3&4D Geomodeling Applied to Mineral Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Mejia-Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th SGA Biennial Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karst network geometry and topology: automatic classification of network geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Borghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vuilleumier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IAMG Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karstification of waulsortian mudmounds of the Furfooz area (Dinant, Belgium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Dewaide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Quinif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Rochez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Vandycke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ghost-rock karst symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Han-sur-Lesse, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistic Analysis of Karst Geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoEnv 2012, 9th Conference on Geostatistics for Environmental Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling karstic networks: introduction of speleogenetic hypothesis in stochastic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2Karst, 9th Conference on Limestone Hydrogeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Besançon, France. pp.103-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling heat and salinity related convective processes in deep mining flooded wells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Reichart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMWA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Centroidal Voronoi Tesselations for Flow Simulation in Reservoirs Using Flow Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Merland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPE Reservoir Simulation Symposium - 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, The Woodlands, United States. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2118/141018-MS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained Stochastic Simulation of 3D Branchwork Karsts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference "Advances in Carbonate Exploration and Reservoir Analysis", Geological Society of London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the long-term evolution of groundwater's quality in a flooded iron-ore mine using a reactive transport pipe network model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mine Water Association Symposium (IMWA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Sydney (Nova Scotia), Canada. p. 317-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude et modélisation du drainage minier neutre dans le bassin ferrifère lorrain (BFL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre 2008 (RST 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the sulphate concentration of a flooded iron-ore mine with a network of chemical reactors (NCR) and a pipe network model (PNM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-Mining 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-distributed modelling of the evolution of groundwater quality in flooded mines in the Lorraine Iron Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-Mining 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting sulphate concentrations changes in the reservoir of a flooded iron mine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité minéralogique des intercalaires marneux du bassin ferrifère lorrain. Conséquences sur la qualité de l'eau dans la mine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Après-Mine 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution chimique de l'eau d'une mine ennoyée en contexte de drainage minier neutre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Le Fil de l'eau"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la qualité de l'eau dans les mines abandonnées du bassin ferrifère lorrain. De l'expérimentation en laboratoire à la modélisation in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Transferts Réactifs en Milieu Poreux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minéralisation de l'eau lors de l'ennoyage des mines de fer lorraines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Réseau Génie Civil et Urbain (RGCU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical changes in groundwater due to flooding of an iron mine in a non-acid producing environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Environmental Issues and Waste Management in Energy and Mineral Production (SWEMP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Cagliari, Italy. pp.761-768</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling changes in sulphate concentrations in discharge water from the abandoned iron mine of Saizerais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Environmental Issues and Waste Management in Energy and Mineral Production (SWEMP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Cagliari, Italy. pp.917-924</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sulfuric Acid Speleogenesis in the Northern Pyrenees (France)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D and 4D Geomodelling Applied to Mineral Resources Exploration—An Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mejia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Collon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pär Weihed. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D, 4D and Predictive Modelling of Major Mineral Belts in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.73-89, 2015, Mineral Resource Reviews, 978-3-319-17427-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: Double-peaked breakthrough curves as a consequence of solute transport through underground lakes: a case study of the Furfooz karst system, Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Dewaide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rochez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.3109-3111. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-019-02044-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03665949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of the quality of water in the abandoned mines of the lorrain iron basin : from laboratory experiments to in situ modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géologie appliquée. Institut National Polytechnique de Lorraine - INPL, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2003INPL066N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00004521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation géologique et hydrogéochimique de réservoirs souterrains à géométrie complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géologie appliquée. Université de Lorraine, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01409051v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId306"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05484538v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marchal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caumon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Collon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Antoine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ledru" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92870-3_42" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05564480v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kharlanova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Hemery" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2026.110230" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05484447v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Mckee" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2025.107010" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04873487v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Scarpa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Panfilova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2024.107235" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04468018v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Gouy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Galin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.130878" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04014770v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clausolles" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modeste Irakarama" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/int-2022-0071.1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951725v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laurent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barr&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durlet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cartigny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carpentier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G50658.1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227965v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Paris" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;rin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3618350" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04118370v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Eldursi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Scholtes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Conin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Golfier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2023.104864" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03246189v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Laurent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durlet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barr&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sorriaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audra" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107769" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03117327v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Frantz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107480" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04104900v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bernasconi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vuilleumier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107848" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331697v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Peytavie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14420" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02917323v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julie Tinet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Corlay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Kalo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2020.103615" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-02549886v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Parquer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Yan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Colombera" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel P. Mountney" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104409" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02191211v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Laurent" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Izart" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lechenard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marion" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2019.07.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02070868v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Philippe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Dewaide" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hallet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2019.03.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02331647v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/INT-2019-0032.1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267612v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.07.011" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01598417v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Poulain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Rochez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-017-1671-4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01468055v3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.01.034" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475674v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rongier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2017.01.027" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615432v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jouves" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baudement" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Camus" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.09.019" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575724v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-017-9700-3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527896v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2017.05.006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01351694v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Straubhaar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Sausse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2016.07.008" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01342928v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pichat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Kergaravat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Botella" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/INT-2015-0178.1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01276842v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Steckiewicz-Laurent" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Pellerin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2015.01.009" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292774v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baele" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Collon-Drouaillet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Quinif" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304938v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Filipponi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.04.024" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01342842v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303811v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Merland" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;vy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-014-9408-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292214v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-014-9571-9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01342843v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Henrion" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP370.3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00429910v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caumon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Collon-Drouaillet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sausse" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-009-9244-2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1HV4ZXVH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00643079v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hamm" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fabriol" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2007.10.004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5CQXQP54-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01342853v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bu&#232;s" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2006.01.005" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CK270CXZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01342852v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.09.004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17NCX8SC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01342851v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2004.02.010" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6VHLJH7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485147v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05250643v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Morin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vaute" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157102v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05157053v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.2025101143" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05250679v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250387v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Landrein" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557246v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Vivier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Husson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788691v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788762v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360953v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P. Collon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04395935v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04395925v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Panfilov" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04395912v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951773v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951755v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951805v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951789v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04190580v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03952197v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03952188v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03489474v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mercadier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951822v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mercadier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02930718v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5641" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02186230v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02335943v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02336028v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02336016v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brustel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Quantin-Nataf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Flahaut" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Michaut" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02335937v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-J Tinet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02335990v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Cotton" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Orban" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Wildemeersch" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859144v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859136v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Godefroy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Edwards" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01859166v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaucher Eric" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859138v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859140v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951932v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Gaucher" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615442v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615506v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01534292v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201700611" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01534251v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201701144" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615455v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951859v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01344261v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anquez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mourlanette" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615456v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615445v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Ruiu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615463v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615467v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615482v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804422v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pichat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Favreau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Fuss" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615518v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Le Mesnil" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506845v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mej&#237;a-Herrera" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615520v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615480v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615474v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615513v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336651v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Trolard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bailleux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourrie" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cognard-Plancq" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615488v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Royer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mejia-Herrera" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615490v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Borghi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615453v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Vandycke" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615492v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01343178v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bardy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615498v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reichart" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763400v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/141018-MS" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01343164v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00546673v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pape" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615525v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01343163v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01343160v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01343158v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615604v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951891v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951901v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951879v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01343153v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bues" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01343148v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pinault" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02335918v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaucher" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01963926v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Royer" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mejia" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Collon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03665949v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Rochez" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-019-02044-6" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004521v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003INPL066N" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01409051v2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05484538v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marchal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caumon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Collon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Antoine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ledru" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-026-10271-3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05564480v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kharlanova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Hemery" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2026.110230" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05484447v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Mckee" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2025.107010" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04873487v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Scarpa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Panfilova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2024.107235" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04468018v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Gouy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Galin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.130878" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04014770v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clausolles" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modeste Irakarama" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/int-2022-0071.1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951725v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laurent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barr&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durlet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cartigny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carpentier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G50658.1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227965v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Paris" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;rin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3618350" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04118370v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Eldursi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Scholtes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Conin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Golfier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2023.104864" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03246189v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Laurent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durlet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barr&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sorriaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audra" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107769" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03117327v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Frantz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107480" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04104900v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bernasconi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vuilleumier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107848" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331697v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Peytavie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14420" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02917323v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julie Tinet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Corlay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Kalo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2020.103615" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-02549886v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Parquer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Yan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Colombera" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel P. Mountney" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104409" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02191211v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Laurent" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Izart" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lechenard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marion" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2019.07.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02070868v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Philippe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Dewaide" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hallet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2019.03.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02331647v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/INT-2019-0032.1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267612v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.07.011" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01598417v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Poulain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Rochez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-017-1671-4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01468055v3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.01.034" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475674v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rongier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2017.01.027" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615432v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jouves" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baudement" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Camus" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.09.019" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575724v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-017-9700-3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527896v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2017.05.006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01351694v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Straubhaar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Sausse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2016.07.008" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01342928v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pichat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Kergaravat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Botella" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/INT-2015-0178.1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01276842v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Steckiewicz-Laurent" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Pellerin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2015.01.009" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292774v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baele" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Collon-Drouaillet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Quinif" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304938v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Filipponi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.04.024" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01342842v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303811v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Merland" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;vy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-014-9408-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292214v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-014-9571-9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01342843v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Henrion" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP370.3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00429910v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caumon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Collon-Drouaillet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sausse" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-009-9244-2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1HV4ZXVH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00643079v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hamm" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fabriol" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2007.10.004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5CQXQP54-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01342853v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bu&#232;s" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2006.01.005" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CK270CXZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01342852v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.09.004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17NCX8SC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01342851v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2004.02.010" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6VHLJH7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485147v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05250643v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Morin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vaute" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157102v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92870-3_42" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05157053v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.2025101143" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05250679v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250387v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Landrein" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557246v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Vivier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Husson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788691v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788762v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360953v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P. Collon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04395935v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04395925v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Panfilov" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04395912v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951773v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951755v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951805v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951789v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04190580v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03952197v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03952188v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03489474v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mercadier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951822v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mercadier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02930718v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5641" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02186230v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02335943v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02336028v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02336016v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brustel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Quantin-Nataf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Flahaut" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Michaut" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02335937v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-J Tinet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02335990v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Cotton" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Orban" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Wildemeersch" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859144v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859136v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Godefroy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Edwards" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01859166v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaucher Eric" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859140v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859138v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951932v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Gaucher" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615442v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615506v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01534292v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201700611" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01534251v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201701144" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615455v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951859v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01344261v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anquez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mourlanette" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615456v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615445v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Ruiu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615467v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615463v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615482v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804422v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pichat" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Favreau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Fuss" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506845v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Le Mesnil" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mej&#237;a-Herrera" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615518v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615520v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615480v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615474v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615513v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336651v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Trolard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bailleux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourrie" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cognard-Plancq" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615488v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Royer" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mejia-Herrera" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615490v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Borghi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615453v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Vandycke" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615492v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01343178v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bardy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615498v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reichart" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763400v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/141018-MS" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01343164v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00546673v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pape" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615525v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01343163v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01343160v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01343158v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615604v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951901v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951891v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951879v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01343153v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bues" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01343148v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pinault" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02335918v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaucher" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01963926v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Royer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mejia" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Collon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03665949v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Rochez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-019-02044-6" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004521v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003INPL066N" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01409051v2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>