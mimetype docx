--- v2 (2026-04-30)
+++ v3 (2026-05-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pauline Collon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic joint modeling of hydrothermal alteration halos and associated geological structures applied to mining studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, https://doi.org/10.1007/s11004-026-10271-3. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-026-10271-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short time and local spatial scale estimation of sedimentary volumes during the Little Ice Age from sparse data: Case of a Rhône delta palaeochannel (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kharlanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Hemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 501, pp.110230. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2026.110230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of geological interpretations of a mineral deposit: Quantitative study and implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelsey Mckee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ore Geology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 187, pp.107010. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oregeorev.2025.107010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproduction of channel stacking patterns in geomodeling: Metrics and impact of the modeling strategy on reservoir flow behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Scarpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Panfilova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 173, pp.107235. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2024.107235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KarstNSim: A graph-based method for 3D geologically-driven simulation of karst networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Galin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 632, pp.130878. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.130878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468018v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic velocity modeling for assessment of imaging uncertainty during seismic migration: application to salt bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeste Irakarama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interpretation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (2), pp.T361-T378. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/int-2022-0071.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling biotic versus abiotic processes in the development of large sulfuric-acid karsts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Durlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.G50658. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G50658.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authoring and Simulating Meandering Rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Galin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 42 (6), pp.14. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3618350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D hydromechanical simulation of intersecting faults: Influences on fluid circulation and formation of oriented-orebodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Eldursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Scholtes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Conin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 171, pp.104864. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsg.2023.104864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenic vs. hypogenic speleogenesis governed by H2S/CO2 hydrothermal input and Quaternary icefield dynamics (NE French Pyrenees)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sorriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Audra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 387, pp.107769. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2021.107769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and stochastic simulation of geometrical properties of conduits in karstic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Frantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 377, pp.107480. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Statistical metrics for the characterization of karst network geometry and topology” [Geomorphology (2017) 283: 122–142]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 389 (107848), pp.107848. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2021.107848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesizing Geologically Coherent Cave Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Peytavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Galin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.14420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331697v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of various 3D pore space reconstruction methods and implications on transport properties of nanoporous rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julie Tinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Corlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassem Kalo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 141, pp.103615. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2020.103615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined inverse and forward numerical modelling for reconstruction of channel evolution and facies distributions in fluvial meander-belt deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Colombera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel P. Mountney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117, pp.104409. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2020.104409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02549886v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of column experiments to investigate in-situ bioleaching as an alternative mining technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Izart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lechenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrometallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 188, pp.272-290. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hydromet.2019.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OM-MADE: An open-source program to simulate one-dimensional solute transport in multiple exchanging conduits and storage zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julie Tinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Dewaide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 127, pp.23-35. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2019.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating variable shapes of salt geobodies from seismic images and prior geological knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interpretation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (4), pp.829 - 841. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/INT-2019-0032.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of channel meander abandonment age uncertainty into a stochastic channelized system reconstruction method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 345, pp.106824. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2019.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double-peaked breakthrough curves as a consequence of solute transport through underground lakes: a case study of the Furfooz karst system, Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Dewaide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Rochez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (2), pp.641-650. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-017-1671-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical metrics for the characterization of karst network geometry and topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 283, pp.122-142. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.01.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01468055v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geostatistical approach to the simulation of stacked channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 82, pp.318 - 335. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2017.01.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speleogenesis, geometry, and topology of caves: A quantitative study of 3D karst conduits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Jouves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arfib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Baudement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 298, pp.86-106. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.09.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of Channelized Systems Through a Conditioned Reverse Migration Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (8), pp.965 - 994. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-017-9700-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic simulation of channelized sedimentary bodies using a constrained L-system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105, pp.158 - 168. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2017.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing connected structures in ensemble of random fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Straubhaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Sausse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 96, pp.145-169. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2016.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D modelling from outcrop data in a salt tectonic context: Example from the Inceyol mini-basin, Sivas Basin, Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Kergaravat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interpretation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (3), pp.SM17-SM31. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/INT-2015-0178.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342928v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D geomodelling combining implicit surfaces and Voronoi-based remeshing: A case study in the Lorraine Coal Basin (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Steckiewicz-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77, pp.29-43. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2015.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karstification in dolomitized Waulsortian mudmounds (Belgium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Dewaide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Quinif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Rochez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geologica Belgica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (1), pp.43-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of 3D karst conduits with an object-distance based method integrating geological knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Filipponi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 217, pp.152-164. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2014.04.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduits Karstiques en 3D: une méthode de simulation stochastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63 (1), pp.58-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voronoi grids conforming to 3D structural features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Merland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18 (3-4, SI), pp.373-383. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10596-014-9408-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Three-Dimensional Structural Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (8), pp.905-908. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-014-9571-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An algorithm for 3D simulation of branchwork karst networks using Horton parameters and A*. Application to a synthetic case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Society Special Publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 370 (1), pp.295-306. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP370.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface-Based 3D Modeling of Geological Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Le Carlier de Veslud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sausse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (8), pp.927-945. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-009-9244-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00429910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two modelling approaches to water-quality simulation in a flooded iron-ore mine (Saizerais, Lorraine, France): A semi-distributed chemical reactor model and a physically based distributed reactive transport pipe network model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 94 (1-4), pp.97-112. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconhyd.2007.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the evolution of water quality in abandoned mines of the Lorraine Iron Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 328 (3-4), pp.620-634. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2006.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of water quality in the abandoned iron mines of Lorraine: towards a semi-distributed modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 337 (16), pp.1492-1499. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2005.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ennoyage des mines de fer lorraines : impact sur la qualité de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 336 (10), pp.889-899. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2004.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation stochastique des composants d'un système métallogénique : application au gisement d'uranium de Waterfound, Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, Oct 2025, Montpellier, France. pp.658933</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’exhaure à la gestion post-ennoyage : modélisation globale du réservoir minier de Gardanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vaute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e édition de la Réunion des Sciences de la Terre 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic joint modelling of hydrothermal alteration halos and associated geological structures applied to mining studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelsey Mckee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geostatistics Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Ponta Delgada Açores, Portugal. pp.545-558, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-92870-3_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ore Deposit Delineation: Variability between Interpreters and Modeling Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelsey Mckee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">86th EAGE Annual Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.2025101143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Physico-Chemical Profiling in a Flooded Mine Shaft: Understanding Water Dynamics in Gardanne Lignite Mine (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vaute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation des conduits karstiques des Calcaires du Barrois avec KarstNSim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Landrein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speleogenetic reconstitution of a karst combining underground and surface geomorphology -implication for hydrology (Verneau, French Jura)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eglantine Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Eurokarst Conference (EUROKARST 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROKARST, Jun 2024, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the polyphasic karst system of the Barrois limestones with a discrete karst network simulation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Landrein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Eurokarst Conference (EUROKARST 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic simulation of karst network skeleton patterns with KarstNSim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Landrein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Conference on Geostatistics for Environmental Applications GeoENV2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authoring and Simulating Meandering Rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Galin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Montpellier, France. Article No.: 239, pp 1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete karst network simulations: application to the Barrois limestones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Landrein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées SNO Karst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Gramat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of channelized facies-architecture on transport and thermal processes in low-temperature geothermal reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Scarpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Panfilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petroleum Geostatistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAGE, Nov 2023, Porto, Portugal. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of discrete karst networks with the use of a pseudo-genetic algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Landrein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Réunion des Sciences de la Terre - RST 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete karst network simulations: application to the Barrois limestones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Landrein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 21st annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic velocity modeling for structural uncertainty assessment during migration: application to salt body imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeste Irakarama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 21st annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing 3D geomorphology of a karst network using Karstnet : application to the Verneau system ( French Jura )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Congrès international de spéléologie﻿ UIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic connectivity measures on turbidite channel complex architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Scarpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Panfilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 21st annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisations structurales implicites ou explicites et leurs rôles pour la modélisation rapide de formations géologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions numériques en géologie de l’ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité Français de Géologie de l’Ingénieur et de l’Environnement, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of morphological and effective properties of 3D reconstructed nanoporous medium from 2D FIB-SEM slices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julie Tinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Corlay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEMP - Journées d'Etude des Milieux Poreux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesizing Geologically Coherent Cave Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Peytavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Galin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Françaises de l'Informatique Graphique JFIG 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Nice Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Reactivation Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Eldursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Scholtes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Conin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mercadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03489474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of fault intersection in fluid flow patterns and the formation of world- class unconformity-related uranium deposits , Athabasca Basin , North Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Eldursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Scholtes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Conin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mercadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Vienne (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty assessment in subsurface modeling: considering geobody shape and connectivity in complex systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-5641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis and simulation of conduit dimensions within karstic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Frantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Mathematical Geosciences, Aug 2019, State College, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux pédagogiques de la formation en géomodélisation: Comment transmettre les concepts fondamentaux à l'heure du &amp;quot;one-click&amp;quot;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique de la SGF: "Du modèle conceptuel de terrain au modèle numérique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined inverse and forward numerical models of fluvial meandering-channel evolution and facies distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Colombera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel P. Mountney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th IAS meeting of Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars Tharsis dome: A new approach to study its geometry and volume using impact craters central peaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Quantin-Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Michaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWASS - European Week of Astronomy and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D reconstruction of poral network at nanoscale from 2D slices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Corlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassem Kalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-J Tinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Dewatering Of Limestone Quarry And Drinking Water Production - Feasibility Assessment Using A Groundwater Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Cotton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Orban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Wildemeersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMWA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Perm, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of multiple-peaked skewed breakthrough curves with the new open-source program OM-MADE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julie Tinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Dewaide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associating subsurface data with geological rules: on some new methods to address structural, stratigraphic and sedimentological uncertainties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Applied Geomodeling for Hydrocarbon Reservoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lake Louise, Alberta, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sulfuric Acid Speleogenesis in the northern Pyrenees ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaucher Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Karst2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse-time modeling of channelized meandering systems from geological observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Sedimentological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating variable shapes of salt geobodies from seismic images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 19th Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Olomouc, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une spéléogenèse à acide sulfurique dans le piémont nord-pyrénéen ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric C. Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre RST2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock record reconstruction of channelized systems through reverse migration simulation conditioned to seismic stratal slices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Fluvial Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Calgary, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles métriques pour la caractérisation de la géométrie et de la topologie des karsts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vuilleumier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Karst 2017 - Workshop Karsts et Bassins Sédimentairess</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Alès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Chronological Ordering of Oxbow Lakes for Reverse Migration of Channels Conditioned to Subsurface Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79th EAGE Conference and Exhibition 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAGE / SPE, Jun 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.201700611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Geomodelling in Structurally Complex Areas - Implicit vs. Explicit representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79th EAGE Conference and Exhibition 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAGE / SPE, Jun 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.201701144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditioning channel backward migration modeling to seismic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78th EAGE Conference &amp; Exhibition 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry and topology of karstic networks: a statistical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geometry and topology of karstic networks: a statistical analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karst simulation with Lindenmayer-systems and ODSIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Anquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Mourlanette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Neuchâtel, Sep 2016, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic simulation of channel migration conditioned to subsurface data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geostats2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel simulation using L-system, potential field and NURBS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Ruiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAGE - Petroleum Geostatistics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality analysis of geostatistical simulations through their connected structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Straubhaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Sausse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAGE - Petroleum Geostatistics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D modelling in salt tectonic context : the Crocodile minibasin in Sivas (Turkey)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Kergaravat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of geomorphological information into the stochastic simulation of karst conduits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Filipponi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoEnv 2014, 10th conference on Geostatistics for Environmental Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Modelling in salt tectonics : the ''Crocodile'' mini-basin in Sivas (Turkey)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Fuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Réunion des Sciences de la Terre 2014 (RST2014), Pau, France, Oct 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karst conduit generation: the Furfooz area case study (Belgium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Le Mesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Dewaide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Mejía-Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th gOcad meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RING team, Sep 2014, Nancy, France. pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation géométrique des systèmes karstiques : des réseaux aux conduits.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Le Mesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Dewaide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre 2014 (RST2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les anciennes mines lorraines de charbon, réservoir géothermique du futur ? Modélisation 3D du bassin houiller lorrain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Steckiewicz-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vaute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Réunion des Sciences de la Terre 2014 (RST2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of multiple point simulation quality focusing on connected geobodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Straubhaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Sausse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoEnv 2014, 10th conference on Geostatistics for Environmental Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring multiple-point realization quality through connected geobodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Straubhaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Sausse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPG 2014 Annual Convention &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Houston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Modelling in salt tectonics : the &amp;quot;Crocodile&amp;quot; mini-basin in Sivas (Turkey)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Fuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Réunion des Sciences de la Terre 2014 (RST2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SICMED dans la chaine de l’innovation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Trolard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bailleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Bourrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international du programme SICMED.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Gammarth, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3&4D Geomodeling Applied to Mineral Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Mejia-Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th SGA Biennial Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karst network geometry and topology: automatic classification of network geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Borghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vuilleumier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IAMG Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karstification of waulsortian mudmounds of the Furfooz area (Dinant, Belgium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Dewaide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Quinif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Rochez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Vandycke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ghost-rock karst symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Han-sur-Lesse, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistic Analysis of Karst Geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoEnv 2012, 9th Conference on Geostatistics for Environmental Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling karstic networks: introduction of speleogenetic hypothesis in stochastic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2Karst, 9th Conference on Limestone Hydrogeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Besançon, France. pp.103-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling heat and salinity related convective processes in deep mining flooded wells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Reichart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMWA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Centroidal Voronoi Tesselations for Flow Simulation in Reservoirs Using Flow Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Merland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPE Reservoir Simulation Symposium - 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, The Woodlands, United States. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2118/141018-MS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained Stochastic Simulation of 3D Branchwork Karsts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference "Advances in Carbonate Exploration and Reservoir Analysis", Geological Society of London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the long-term evolution of groundwater's quality in a flooded iron-ore mine using a reactive transport pipe network model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mine Water Association Symposium (IMWA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Sydney (Nova Scotia), Canada. p. 317-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude et modélisation du drainage minier neutre dans le bassin ferrifère lorrain (BFL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre 2008 (RST 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the sulphate concentration of a flooded iron-ore mine with a network of chemical reactors (NCR) and a pipe network model (PNM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-Mining 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-distributed modelling of the evolution of groundwater quality in flooded mines in the Lorraine Iron Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-Mining 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting sulphate concentrations changes in the reservoir of a flooded iron mine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité minéralogique des intercalaires marneux du bassin ferrifère lorrain. Conséquences sur la qualité de l'eau dans la mine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Après-Mine 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution chimique de l'eau d'une mine ennoyée en contexte de drainage minier neutre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Le Fil de l'eau"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la qualité de l'eau dans les mines abandonnées du bassin ferrifère lorrain. De l'expérimentation en laboratoire à la modélisation in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Transferts Réactifs en Milieu Poreux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minéralisation de l'eau lors de l'ennoyage des mines de fer lorraines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Réseau Génie Civil et Urbain (RGCU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical changes in groundwater due to flooding of an iron mine in a non-acid producing environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Environmental Issues and Waste Management in Energy and Mineral Production (SWEMP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Cagliari, Italy. pp.761-768</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling changes in sulphate concentrations in discharge water from the abandoned iron mine of Saizerais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Environmental Issues and Waste Management in Energy and Mineral Production (SWEMP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Cagliari, Italy. pp.917-924</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sulfuric Acid Speleogenesis in the Northern Pyrenees (France)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D and 4D Geomodelling Applied to Mineral Resources Exploration—An Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mejia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Collon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pär Weihed. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D, 4D and Predictive Modelling of Major Mineral Belts in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.73-89, 2015, Mineral Resource Reviews, 978-3-319-17427-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: Double-peaked breakthrough curves as a consequence of solute transport through underground lakes: a case study of the Furfooz karst system, Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Dewaide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rochez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.3109-3111. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-019-02044-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03665949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of the quality of water in the abandoned mines of the lorrain iron basin : from laboratory experiments to in situ modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géologie appliquée. Institut National Polytechnique de Lorraine - INPL, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2003INPL066N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00004521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation géologique et hydrogéochimique de réservoirs souterrains à géométrie complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géologie appliquée. Université de Lorraine, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01409051v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId306"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pauline Collon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic joint modeling of hydrothermal alteration halos and associated geological structures applied to mining studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, https://doi.org/10.1007/s11004-026-10271-3. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-026-10271-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short time and local spatial scale estimation of sedimentary volumes during the Little Ice Age from sparse data: Case of a Rhône delta palaeochannel (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kharlanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Hemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 501, pp.110230. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2026.110230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproduction of channel stacking patterns in geomodeling: Metrics and impact of the modeling strategy on reservoir flow behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Scarpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Panfilova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 173, pp.107235. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2024.107235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of geological interpretations of a mineral deposit: Quantitative study and implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelsey Mckee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ore Geology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 187, pp.107010. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oregeorev.2025.107010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KarstNSim: A graph-based method for 3D geologically-driven simulation of karst networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Galin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 632, pp.130878. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.130878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468018v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling biotic versus abiotic processes in the development of large sulfuric-acid karsts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Durlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.G50658. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G50658.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D hydromechanical simulation of intersecting faults: Influences on fluid circulation and formation of oriented-orebodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Eldursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Scholtes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Conin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 171, pp.104864. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsg.2023.104864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authoring and Simulating Meandering Rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Galin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 42 (6), pp.14. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3618350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic velocity modeling for assessment of imaging uncertainty during seismic migration: application to salt bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeste Irakarama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interpretation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (2), pp.T361-T378. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/int-2022-0071.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenic vs. hypogenic speleogenesis governed by H2S/CO2 hydrothermal input and Quaternary icefield dynamics (NE French Pyrenees)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sorriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Audra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 387, pp.107769. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2021.107769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and stochastic simulation of geometrical properties of conduits in karstic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Frantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 377, pp.107480. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesizing Geologically Coherent Cave Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Peytavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Galin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.14420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331697v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Statistical metrics for the characterization of karst network geometry and topology” [Geomorphology (2017) 283: 122–142]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 389 (107848), pp.107848. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2021.107848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of various 3D pore space reconstruction methods and implications on transport properties of nanoporous rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julie Tinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Corlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassem Kalo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 141, pp.103615. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2020.103615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined inverse and forward numerical modelling for reconstruction of channel evolution and facies distributions in fluvial meander-belt deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Colombera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel P. Mountney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117, pp.104409. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2020.104409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02549886v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating variable shapes of salt geobodies from seismic images and prior geological knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interpretation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (4), pp.829 - 841. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/INT-2019-0032.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of channel meander abandonment age uncertainty into a stochastic channelized system reconstruction method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 345, pp.106824. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2019.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of column experiments to investigate in-situ bioleaching as an alternative mining technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Izart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lechenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrometallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 188, pp.272-290. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hydromet.2019.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OM-MADE: An open-source program to simulate one-dimensional solute transport in multiple exchanging conduits and storage zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julie Tinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Dewaide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 127, pp.23-35. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2019.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double-peaked breakthrough curves as a consequence of solute transport through underground lakes: a case study of the Furfooz karst system, Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Dewaide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Rochez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (2), pp.641-650. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-017-1671-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical metrics for the characterization of karst network geometry and topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 283, pp.122-142. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.01.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01468055v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geostatistical approach to the simulation of stacked channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 82, pp.318 - 335. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2017.01.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of Channelized Systems Through a Conditioned Reverse Migration Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (8), pp.965 - 994. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-017-9700-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speleogenesis, geometry, and topology of caves: A quantitative study of 3D karst conduits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Jouves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arfib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Baudement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 298, pp.86-106. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.09.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic simulation of channelized sedimentary bodies using a constrained L-system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105, pp.158 - 168. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2017.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D modelling from outcrop data in a salt tectonic context: Example from the Inceyol mini-basin, Sivas Basin, Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Kergaravat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interpretation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (3), pp.SM17-SM31. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/INT-2015-0178.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342928v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing connected structures in ensemble of random fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Straubhaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Sausse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 96, pp.145-169. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2016.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D geomodelling combining implicit surfaces and Voronoi-based remeshing: A case study in the Lorraine Coal Basin (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Steckiewicz-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77, pp.29-43. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2015.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of 3D karst conduits with an object-distance based method integrating geological knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Filipponi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 217, pp.152-164. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2014.04.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduits Karstiques en 3D: une méthode de simulation stochastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63 (1), pp.58-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karstification in dolomitized Waulsortian mudmounds (Belgium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Dewaide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Quinif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Rochez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geologica Belgica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (1), pp.43-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voronoi grids conforming to 3D structural features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Merland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18 (3-4, SI), pp.373-383. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10596-014-9408-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Three-Dimensional Structural Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (8), pp.905-908. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-014-9571-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An algorithm for 3D simulation of branchwork karst networks using Horton parameters and A*. Application to a synthetic case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Society Special Publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 370 (1), pp.295-306. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP370.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface-Based 3D Modeling of Geological Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Le Carlier de Veslud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sausse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (8), pp.927-945. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-009-9244-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00429910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two modelling approaches to water-quality simulation in a flooded iron-ore mine (Saizerais, Lorraine, France): A semi-distributed chemical reactor model and a physically based distributed reactive transport pipe network model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 94 (1-4), pp.97-112. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconhyd.2007.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the evolution of water quality in abandoned mines of the Lorraine Iron Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 328 (3-4), pp.620-634. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2006.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of water quality in the abandoned iron mines of Lorraine: towards a semi-distributed modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 337 (16), pp.1492-1499. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2005.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ennoyage des mines de fer lorraines : impact sur la qualité de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 336 (10), pp.889-899. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2004.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Barrois Karst in 3D: From Skeleton Simulation to Conduit Sizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Landrein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2026, Neuchâtel (Suisse), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05611957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation stochastique des composants d'un système métallogénique : application au gisement d'uranium de Waterfound, Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, Oct 2025, Montpellier, France. pp.658933</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic joint modelling of hydrothermal alteration halos and associated geological structures applied to mining studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelsey Mckee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geostatistics Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Ponta Delgada Açores, Portugal. pp.545-558, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-92870-3_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ore Deposit Delineation: Variability between Interpreters and Modeling Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelsey Mckee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">86th EAGE Annual Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.2025101143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Physico-Chemical Profiling in a Flooded Mine Shaft: Understanding Water Dynamics in Gardanne Lignite Mine (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vaute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’exhaure à la gestion post-ennoyage : modélisation globale du réservoir minier de Gardanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vaute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e édition de la Réunion des Sciences de la Terre 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation des conduits karstiques des Calcaires du Barrois avec KarstNSim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Landrein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speleogenetic reconstitution of a karst combining underground and surface geomorphology -implication for hydrology (Verneau, French Jura)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eglantine Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Eurokarst Conference (EUROKARST 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROKARST, Jun 2024, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic simulation of karst network skeleton patterns with KarstNSim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Landrein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Conference on Geostatistics for Environmental Applications GeoENV2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the polyphasic karst system of the Barrois limestones with a discrete karst network simulation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Landrein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Eurokarst Conference (EUROKARST 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authoring and Simulating Meandering Rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Galin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Montpellier, France. Article No.: 239, pp 1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete karst network simulations: application to the Barrois limestones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Landrein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées SNO Karst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Gramat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of channelized facies-architecture on transport and thermal processes in low-temperature geothermal reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Scarpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Panfilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petroleum Geostatistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAGE, Nov 2023, Porto, Portugal. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of discrete karst networks with the use of a pseudo-genetic algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Landrein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Réunion des Sciences de la Terre - RST 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic velocity modeling for structural uncertainty assessment during migration: application to salt body imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeste Irakarama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 21st annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing 3D geomorphology of a karst network using Karstnet : application to the Verneau system ( French Jura )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Congrès international de spéléologie﻿ UIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic connectivity measures on turbidite channel complex architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Scarpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Panfilov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 21st annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisations structurales implicites ou explicites et leurs rôles pour la modélisation rapide de formations géologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions numériques en géologie de l’ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité Français de Géologie de l’Ingénieur et de l’Environnement, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete karst network simulations: application to the Barrois limestones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Landrein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 21st annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of morphological and effective properties of 3D reconstructed nanoporous medium from 2D FIB-SEM slices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julie Tinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Corlay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEMP - Journées d'Etude des Milieux Poreux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesizing Geologically Coherent Cave Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Peytavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Galin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Françaises de l'Informatique Graphique JFIG 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Nice Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Reactivation Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Eldursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Scholtes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Conin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mercadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03489474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of fault intersection in fluid flow patterns and the formation of world- class unconformity-related uranium deposits , Athabasca Basin , North Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Eldursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Scholtes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Conin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mercadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Vienne (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty assessment in subsurface modeling: considering geobody shape and connectivity in complex systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-5641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined inverse and forward numerical models of fluvial meandering-channel evolution and facies distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Colombera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel P. Mountney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th IAS meeting of Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars Tharsis dome: A new approach to study its geometry and volume using impact craters central peaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Quantin-Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Michaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWASS - European Week of Astronomy and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux pédagogiques de la formation en géomodélisation: Comment transmettre les concepts fondamentaux à l'heure du &amp;quot;one-click&amp;quot;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique de la SGF: "Du modèle conceptuel de terrain au modèle numérique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D reconstruction of poral network at nanoscale from 2D slices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Corlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassem Kalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-J Tinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Dewatering Of Limestone Quarry And Drinking Water Production - Feasibility Assessment Using A Groundwater Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Cotton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Orban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Wildemeersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMWA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Perm, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis and simulation of conduit dimensions within karstic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Frantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Mathematical Geosciences, Aug 2019, State College, PA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associating subsurface data with geological rules: on some new methods to address structural, stratigraphic and sedimentological uncertainties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Applied Geomodeling for Hydrocarbon Reservoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lake Louise, Alberta, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sulfuric Acid Speleogenesis in the northern Pyrenees ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaucher Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Karst2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse-time modeling of channelized meandering systems from geological observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Sedimentological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating variable shapes of salt geobodies from seismic images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clausolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMG 19th Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Olomouc, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une spéléogenèse à acide sulfurique dans le piémont nord-pyrénéen ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric C. Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre RST2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of multiple-peaked skewed breakthrough curves with the new open-source program OM-MADE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Julie Tinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Dewaide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles métriques pour la caractérisation de la géométrie et de la topologie des karsts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vuilleumier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Karst 2017 - Workshop Karsts et Bassins Sédimentairess</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Alès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Chronological Ordering of Oxbow Lakes for Reverse Migration of Channels Conditioned to Subsurface Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79th EAGE Conference and Exhibition 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAGE / SPE, Jun 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.201700611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Geomodelling in Structurally Complex Areas - Implicit vs. Explicit representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79th EAGE Conference and Exhibition 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAGE / SPE, Jun 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.201701144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock record reconstruction of channelized systems through reverse migration simulation conditioned to seismic stratal slices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Fluvial Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Calgary, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditioning channel backward migration modeling to seismic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78th EAGE Conference &amp; Exhibition 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry and topology of karstic networks: a statistical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geometry and topology of karstic networks: a statistical analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic simulation of channel migration conditioned to subsurface data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Parquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geostats2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karst simulation with Lindenmayer-systems and ODSIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Anquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Mourlanette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Neuchâtel, Sep 2016, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality analysis of geostatistical simulations through their connected structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Straubhaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Sausse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAGE - Petroleum Geostatistics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D modelling in salt tectonic context : the Crocodile minibasin in Sivas (Turkey)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Kergaravat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channel simulation using L-system, potential field and NURBS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Ruiu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAGE - Petroleum Geostatistics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of geomorphological information into the stochastic simulation of karst conduits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Filipponi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoEnv 2014, 10th conference on Geostatistics for Environmental Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation géométrique des systèmes karstiques : des réseaux aux conduits.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Le Mesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Dewaide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre 2014 (RST2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karst conduit generation: the Furfooz area case study (Belgium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Le Mesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Dewaide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Mejía-Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th gOcad meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RING team, Sep 2014, Nancy, France. pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les anciennes mines lorraines de charbon, réservoir géothermique du futur ? Modélisation 3D du bassin houiller lorrain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Steckiewicz-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vaute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Réunion des Sciences de la Terre 2014 (RST2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Modelling in salt tectonics : the ''Crocodile'' mini-basin in Sivas (Turkey)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Fuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Réunion des Sciences de la Terre 2014 (RST2014), Pau, France, Oct 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of multiple point simulation quality focusing on connected geobodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Straubhaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Sausse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoEnv 2014, 10th conference on Geostatistics for Environmental Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring multiple-point realization quality through connected geobodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Straubhaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Sausse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPG 2014 Annual Convention &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Houston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Modelling in salt tectonics : the &amp;quot;Crocodile&amp;quot; mini-basin in Sivas (Turkey)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Fuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Réunion des Sciences de la Terre 2014 (RST2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SICMED dans la chaine de l’innovation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Trolard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bailleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Bourrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cognard-Plancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international du programme SICMED.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Gammarth, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3&4D Geomodeling Applied to Mineral Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Mejia-Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th SGA Biennial Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karst network geometry and topology: automatic classification of network geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bernasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Borghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vuilleumier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IAMG Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistic Analysis of Karst Geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vuilleumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoEnv 2012, 9th Conference on Geostatistics for Environmental Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karstification of waulsortian mudmounds of the Furfooz area (Dinant, Belgium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Dewaide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Quinif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Rochez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Vandycke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ghost-rock karst symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Han-sur-Lesse, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling karstic networks: introduction of speleogenetic hypothesis in stochastic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2Karst, 9th Conference on Limestone Hydrogeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Besançon, France. pp.103-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling heat and salinity related convective processes in deep mining flooded wells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Reichart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMWA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Centroidal Voronoi Tesselations for Flow Simulation in Reservoirs Using Flow Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Merland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPE Reservoir Simulation Symposium - 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, The Woodlands, United States. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2118/141018-MS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained Stochastic Simulation of 3D Branchwork Karsts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference "Advances in Carbonate Exploration and Reservoir Analysis", Geological Society of London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the long-term evolution of groundwater's quality in a flooded iron-ore mine using a reactive transport pipe network model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mine Water Association Symposium (IMWA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Sydney (Nova Scotia), Canada. p. 317-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude et modélisation du drainage minier neutre dans le bassin ferrifère lorrain (BFL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre 2008 (RST 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the sulphate concentration of a flooded iron-ore mine with a network of chemical reactors (NCR) and a pipe network model (PNM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Hamm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-Mining 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-distributed modelling of the evolution of groundwater quality in flooded mines in the Lorraine Iron Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-Mining 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting sulphate concentrations changes in the reservoir of a flooded iron mine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité minéralogique des intercalaires marneux du bassin ferrifère lorrain. Conséquences sur la qualité de l'eau dans la mine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Après-Mine 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution chimique de l'eau d'une mine ennoyée en contexte de drainage minier neutre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Le Fil de l'eau"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la qualité de l'eau dans les mines abandonnées du bassin ferrifère lorrain. De l'expérimentation en laboratoire à la modélisation in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "Transferts Réactifs en Milieu Poreux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minéralisation de l'eau lors de l'ennoyage des mines de fer lorraines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Réseau Génie Civil et Urbain (RGCU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical changes in groundwater due to flooding of an iron mine in a non-acid producing environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Environmental Issues and Waste Management in Energy and Mineral Production (SWEMP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Cagliari, Italy. pp.761-768</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling changes in sulphate concentrations in discharge water from the abandoned iron mine of Saizerais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Fabriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Environmental Issues and Waste Management in Energy and Mineral Production (SWEMP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Cagliari, Italy. pp.917-924</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sulfuric Acid Speleogenesis in the Northern Pyrenees (France)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Durlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D and 4D Geomodelling Applied to Mineral Resources Exploration—An Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mejia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Caumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Collon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pär Weihed. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D, 4D and Predictive Modelling of Major Mineral Belts in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.73-89, 2015, Mineral Resource Reviews, 978-3-319-17427-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: Double-peaked breakthrough curves as a consequence of solute transport through underground lakes: a case study of the Furfooz karst system, Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Dewaide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Rochez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.3109-3111. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-019-02044-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03665949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of the quality of water in the abandoned mines of the lorrain iron basin : from laboratory experiments to in situ modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géologie appliquée. Institut National Polytechnique de Lorraine - INPL, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2003INPL066N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00004521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation géologique et hydrogéochimique de réservoirs souterrains à géométrie complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Collon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géologie appliquée. Université de Lorraine, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01409051v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId307"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05484538v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marchal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caumon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Collon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Antoine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ledru" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-026-10271-3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05564480v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kharlanova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Hemery" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2026.110230" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05484447v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Mckee" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2025.107010" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04873487v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Scarpa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Panfilova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2024.107235" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04468018v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Gouy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Galin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.130878" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04014770v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clausolles" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modeste Irakarama" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/int-2022-0071.1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951725v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laurent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barr&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durlet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cartigny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carpentier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G50658.1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227965v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Paris" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;rin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3618350" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04118370v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Eldursi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Scholtes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Conin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Golfier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2023.104864" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03246189v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Laurent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durlet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barr&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sorriaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audra" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107769" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03117327v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Frantz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107480" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04104900v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bernasconi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vuilleumier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107848" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331697v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Peytavie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14420" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02917323v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julie Tinet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Corlay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Kalo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2020.103615" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-02549886v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Parquer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Yan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Colombera" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel P. Mountney" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104409" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02191211v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Laurent" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Izart" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lechenard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marion" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2019.07.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02070868v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Philippe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Dewaide" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hallet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2019.03.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02331647v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/INT-2019-0032.1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267612v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.07.011" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01598417v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Poulain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Rochez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-017-1671-4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01468055v3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.01.034" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475674v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rongier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2017.01.027" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615432v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jouves" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baudement" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Camus" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.09.019" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575724v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-017-9700-3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527896v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2017.05.006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01351694v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Straubhaar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Sausse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2016.07.008" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01342928v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pichat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Kergaravat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Botella" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/INT-2015-0178.1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01276842v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Steckiewicz-Laurent" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Pellerin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2015.01.009" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292774v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baele" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Collon-Drouaillet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Quinif" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304938v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Filipponi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.04.024" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01342842v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303811v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Merland" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;vy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-014-9408-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292214v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-014-9571-9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01342843v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Henrion" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP370.3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00429910v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caumon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Collon-Drouaillet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sausse" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-009-9244-2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1HV4ZXVH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00643079v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hamm" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fabriol" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2007.10.004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5CQXQP54-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01342853v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bu&#232;s" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2006.01.005" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CK270CXZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01342852v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.09.004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17NCX8SC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01342851v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2004.02.010" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6VHLJH7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485147v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05250643v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Morin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vaute" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157102v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92870-3_42" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05157053v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.2025101143" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05250679v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250387v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Landrein" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557246v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Vivier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Husson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788691v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788762v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360953v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P. Collon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04395935v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04395925v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Panfilov" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04395912v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951773v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951755v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951805v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951789v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04190580v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03952197v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03952188v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03489474v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mercadier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951822v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mercadier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02930718v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5641" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02186230v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02335943v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02336028v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02336016v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brustel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Quantin-Nataf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Flahaut" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Michaut" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02335937v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-J Tinet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02335990v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Cotton" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Orban" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Wildemeersch" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859144v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859136v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Godefroy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Edwards" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01859166v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaucher Eric" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859140v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859138v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951932v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Gaucher" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615442v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615506v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01534292v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201700611" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01534251v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201701144" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615455v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951859v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01344261v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anquez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mourlanette" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615456v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615445v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Ruiu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615467v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615463v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615482v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804422v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pichat" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Favreau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Fuss" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506845v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Le Mesnil" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mej&#237;a-Herrera" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615518v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615520v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615480v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615474v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615513v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336651v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Trolard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bailleux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourrie" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cognard-Plancq" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615488v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Royer" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mejia-Herrera" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615490v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Borghi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615453v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Vandycke" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615492v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01343178v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bardy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615498v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reichart" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763400v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/141018-MS" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01343164v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00546673v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pape" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615525v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01343163v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01343160v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01343158v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615604v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951901v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951891v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951879v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01343153v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bues" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01343148v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pinault" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02335918v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaucher" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01963926v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Royer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mejia" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Collon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03665949v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Rochez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-019-02044-6" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004521v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003INPL066N" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01409051v2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05484538v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marchal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caumon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Collon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Antoine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ledru" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-026-10271-3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05564480v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kharlanova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Hemery" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2026.110230" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04873487v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Scarpa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Panfilova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2024.107235" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05484447v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Mckee" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2025.107010" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04468018v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Gouy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Galin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.130878" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951725v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laurent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barr&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durlet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cartigny" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carpentier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G50658.1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04118370v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Eldursi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Scholtes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Conin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Golfier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2023.104864" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227965v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Paris" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;rin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3618350" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04014770v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clausolles" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modeste Irakarama" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/int-2022-0071.1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03246189v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Laurent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durlet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barr&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sorriaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audra" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107769" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03117327v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Frantz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107480" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331697v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Peytavie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14420" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04104900v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bernasconi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vuilleumier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107848" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02917323v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julie Tinet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Corlay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Kalo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2020.103615" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-02549886v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Parquer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Yan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Colombera" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel P. Mountney" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104409" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02331647v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/INT-2019-0032.1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267612v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.07.011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02191211v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Laurent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Izart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lechenard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marion" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2019.07.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02070868v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Philippe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Dewaide" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hallet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2019.03.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01598417v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Poulain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Rochez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-017-1671-4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01468055v3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.01.034" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475674v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rongier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2017.01.027" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575724v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-017-9700-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615432v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jouves" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baudement" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Camus" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.09.019" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527896v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2017.05.006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01342928v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pichat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Kergaravat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Botella" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/INT-2015-0178.1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01351694v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Straubhaar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Sausse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2016.07.008" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01276842v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Steckiewicz-Laurent" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Pellerin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2015.01.009" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304938v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Collon-Drouaillet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Filipponi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.04.024" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01342842v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292774v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baele" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Quinif" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303811v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Merland" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;vy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-014-9408-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292214v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-014-9571-9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01342843v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Henrion" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP370.3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00429910v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caumon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Collon-Drouaillet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sausse" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-009-9244-2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1HV4ZXVH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00643079v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hamm" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fabriol" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2007.10.004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5CQXQP54-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01342853v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bu&#232;s" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2006.01.005" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CK270CXZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01342852v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.09.004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17NCX8SC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01342851v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2004.02.010" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6VHLJH7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611957v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Landrein" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485147v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157102v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92870-3_42" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05157053v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.2025101143" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05250679v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Morin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vaute" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05250643v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250387v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557246v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Vivier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Husson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788762v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788691v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360953v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P. Collon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04395935v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04395925v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Panfilov" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04395912v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951755v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951805v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951789v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04190580v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951773v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03952197v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03952188v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03489474v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mercadier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951822v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mercadier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02930718v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5641" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02336028v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02336016v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brustel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Quantin-Nataf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Flahaut" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Michaut" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02335943v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02335937v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-J Tinet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02335990v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Cotton" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Orban" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Wildemeersch" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02186230v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859136v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Godefroy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Edwards" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01859166v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaucher Eric" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859140v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859138v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951932v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Gaucher" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859144v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615506v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01534292v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201700611" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01534251v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201701144" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615442v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615455v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951859v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615456v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01344261v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anquez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mourlanette" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615467v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615463v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615445v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Ruiu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615482v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615518v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Le Mesnil" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506845v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mej&#237;a-Herrera" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615520v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804422v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pichat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Favreau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Fuss" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615480v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615474v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615513v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336651v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Trolard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bailleux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourrie" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cognard-Plancq" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615488v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Royer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mejia-Herrera" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615490v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Borghi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615492v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615453v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Vandycke" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01343178v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bardy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615498v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reichart" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763400v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/141018-MS" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01343164v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00546673v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pape" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615525v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01343163v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01343160v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01343158v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615604v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951901v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951891v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03951879v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01343153v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bues" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01343148v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pinault" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02335918v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaucher" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01963926v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Royer" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mejia" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Collon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03665949v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Rochez" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-019-02044-6" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004521v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003INPL066N" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01409051v2" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>