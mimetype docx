--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pauline Cuzel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Wissenschaftliche Mitarbeiterin - Universität Bamberg (Allemagne)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pauline-cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4945-4698</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancienne boursière de la fondation Humboldt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancienne membre de l'Ecole française de Rome - section Antiquité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-responsable du programme de recherche franco-tunisien avec Samir Aounallah : &amp;quot;Corpus des inscriptions latines de Carthage&amp;quot; (INP-AOROC-EFR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre du programme &amp;quot;Identités et spécificités des cultures de l'Afrique antique&amp;quot; du laboratoire d'excellence TransferS (ENS-Collège de France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Docteure en Sciences de l'Antiquité (histoire, archéologie, langues et littérature) de l'Université PSL (Paris, Sciences et Lettres) - EPHE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheuse associée à l'UMR 8546-AOROC (CNRS/PSL)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualifiée aux fonctions de maîtresse de conférences en section 08 (Langues et littératures anciennes) et 21 (Histoire, civilisations, archéologie et art des mondes anciens et médiévaux) du CNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeure agrégée de Lettres classiques</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours professionnel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2025-2026] : Chargée de cours à l'Université de Bamberg - Chaire d'histoire ancienne et d'histoire de l'Antiquité tardive (150h + 2h hebdomadaires de mentorat pour les étudiants) - Introduction à l'épigraphie latine (QÜ Einführung in die lateinische Epigraphik), Méthodes et théories de l'histoire (Grundkurs: Methoden und Theorien der Geschichte), Histoire de la Rome républicaine et du début du Principat (PS Von Sulla bis Domitian: Die Res Publica in Wandel), Cours d'épigraphie latine avancé (QÜ Lateinische Epigraphik für fortgeschrittenen Studierende)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2023-2025] : Alexander von Humbolt Fellow - Universität Bamberg (Allemagne). Thème de recherche : &amp;quot;Understanding Roman administration through its agents : the necropolis of the </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">officiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> in Carthage (Tunisia)&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2023-2026] : Chargée de cours vacataire en histoire romaine (section 21) à l'université Caen-Normandie (184h EDT) : initiation au commentaire de document historique en histoire romaine &amp;quot;La république impériale de Sylla à Domitien&amp;quot; (L1), &amp;quot;Rome et la conquête du bassin méditerranéen (264-133 av. J.-C.)&amp;quot; (L2), &amp;quot;Introduction à l'Antiquité tardive&amp;quot; (L3) et &amp;quot;Les villes dans l'Occident romain&amp;quot; (L3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2020-2023] : Membre scientifique de l'Ecole française de Rome - section Antiquité. Programme de recherche : &amp;quot;Administrer la province d'Afrique proconsulaire de la fin de l'époque républicaine jusqu'au début du IVe siècle : le personnel administratif subordonné de la province&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2019-2020] : Professeure agrégée de lettres classiques au collège Dunoyer de Segonzac (Boussy-Saint-Antoine, Essonne), en charge de deux classes de français de 4e et des langues et cultures de l’Antiquité tous niveaux (5e, 4e, 3e)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2015-2019] : Chargée de recherches documentaires au musée d’Archéologie nationale (Saint-Germain-en-Laye-78) et à l’École pratique des hautes études (Paris)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">96h ETD par an d’enseignement à l’École pratique des hautes études : enseignement du latin non-spécialistes multi-niveaux</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">400h/an au musée d’Archéologie nationale : récolement, traitement et numérisation des fonds d’archives dits « épigraphiques » en lien avec les travaux de la Commission de Topographie des Gaules (1858-1879), constitution d’une base de données en ligne sur la plateforme AtoM pour une mise à disposition des sources pour la communauté scientifique et le grand public. (</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://archives.musee-archeologienationale.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Qualifications et auditions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2026] : Seal of Excellence Marie Skłodowska Curie Fellowship Programme - Projet LAPIS (Leveraging AI for Palaeographic Identification of Stonecutters: understanding the social identity of the Officiales of Roman Carthage)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2025] : Audition pour un poste d'Assistant professor en histoire romaine et latin - University of Nottingham - Royaume-Uni.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2025] : Auditionnée pour un poste de chargée de recherches de classe normale au CNRS (concours 32/02), non retenue.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2024] : Audition pour un poste de maîtresse de conférences en histoire romaine (rattachement scientifique : UMR 7041 - ARSCAN) à l'université Paris 1 Nanterre : classée 6e.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2024] : Auditionnée pour un poste de chargée de recherches de classe normale au CNRS (concours 32/02), non retenue.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2023] : Auditionnée pour un poste de chargée de recherches de classe normale au CNRS (concours 32/02), non retenue.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2021] : Audition pour un poste de maîtresse de conférences en langues latine et grecque (rattachement scientifique : UMR 8210 - ANHIMA) à l'université Paris 1 Panthéon-Sorbonne : classée 3e.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2021] : Qualifiée aux fonctions de maîtresse de conférences dans les sections 08 et 21 du CNU (qualifications n°22208335874 et 22221335874)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours universitaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2015-2021] : Doctorat en Sciences de l’Antiquité (histoire, archéologie, langues et littératures) de l’Université PSL (Paris, Sciences et Lettres) - École pratique des hautes études – Paris (75). Soutenu le 31 mars 2021. Thèse intitulée : « Ad instruendam provinciam. L’entourage civil des gouverneurs de provinces sous le Haut-Empire », sous la direction de François BERARD (EPHE-ENS) et soutenue à Paris devant un jury composé d’Isabelle COGITORE (Univ. Grenoble-Alpes), Pierre COSME (Univ. de Rouen), Anne DAGUET-GAGEY (Univ. d’Artois), Ségolène DEMOUGIN (CNRS), Rudolf HAENSCH (Kommission für Alte Geschichte und Epigraphik) et Frédéric HURLET (Univ. Paris-Nanterre).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2010-2015] : Elève fonctionnaire stagiaire à l'Ecole normale supérieure de Paris - Département des Sciences de l'Antiquité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2014] : Agrégation externe de Lettres classiques – rang : 10e sur 75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2013] : Master « Études européennes, méditerranéennes et asiatiques, Sciences historiques, philologiques et religieuses » Spécialité : Antiquité méditerranéenne et proche-orientale, mention Très Bien. Sujet de mémoire : « Les piliers hermaïques inscrits en Gaule et en Italie », sous la direction de François Bérard. École pratique des hautes études – Paris (75)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2011] : Licence de lettres classiques (option philologie et linguistique), mention Très Bien. Université Paris-IV- Sorbonne – Paris (75)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2010] : Admise au concours de l'Ecole normale supérieure de Paris (promotion A/L 2010 - Spécialité Lettres classiques) - rang 39e sur 75.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2008-2010] : Classes préparatoires littéraires A/L (spécialité Lettres classiques). Lycée Henri-IV – Paris (75)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Programmes de recherche</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Direction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2021-...] : Co-responsable du projet « Corpus des inscriptions latines païennes de Carthage », en collaboration avec S. Aounallah, directeur de recherche à l’INP (Tunisie). Programme associant l’École française de Rome, l’Institut national du Patrimoine tunisien et le laboratoire UMR 8546 - AOROC (CNRS-PSL). Premier volet : Les inscriptions provenant des deux cimetières des officiales de Carthage</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2018-...] : Membre du programme « Identités et spécificités des cultures d’Afrique antique » du laboratoire d'excellence TransferS (ENS-Collège de France). </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://transfers.ens.fr/identites-et-specificites-des-cultures-d-afrique-antique?artpage=5-6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2015-...] : Membre du projet AOROC - UMR 8546 &amp;quot;Préparation du nouveau corpus des Inscriptions latines de Lyon&amp;quot;, dirigé par F. Bérard.</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.archeo.ens.fr/Epigraphie-2356.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2015-2017] : Membre du comité scientifique du projet « Commission de Topographie des Gaules » au sein du LABEX – « Les passés dans le présent : histoire, patrimoine et mémoire », Université Paris-Nanterre, Maison Archéologie & Ethnologie – René Ginouvès, Archives nationales, ministère de la Défense, Institut de Paléontologie humaine, Bibliothèque Mazarine, Comité des travaux historiques et scientifiques.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités éditoriales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2023-...] : Membre du comité de lecture de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquité nationale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2022-...] : Membre du comité scientifique de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques d'Archéologie maghrébine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2020-2021] : Responsable éditoriale pour la section Antiquité du carnet Hypotheses de l’École française de Rome « A l’École de toute l’Italie : chroniques de la vie scientifique de l’École française de Rome ».</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fouilles archéologiques, études de terrain et de mobilier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carthage (Tunisie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Co-direction de la mission épigraphique menée dans les réserves du musée de Carthage (avec S. AOUNALLAH – INP – Tunis) : inventaire des inscriptions et du matériel archéologique provenant des cimetières des officiales de Carthage, 13 au 29 novembre 2021 / 19 au 23 juin 2023 / 12 au 25 novembre 2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dougga (Tunisie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Collaboration à la mission co-dirigée par Samir AOUNALLAH (INP - Tunis) et Véronique BROUQUIER-REDDE (CNRS - AOROC) : études des inscriptions funéraires et publiques inédites et rédaction d’un rapport. 12 octobre au 3 novembre 2018 et 6 au 13 novembre 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pompéi (Italie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Stage de formation à l’archéologie du bâti et relevés réalisés dans la villa de Diomède – secteur thermal de l’édifice, rédaction d’un rapport (responsable : Hélène DESSALES, MCF ENS), 10 au 28 mai 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillé-le-Guillaume (France - 72)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Sondages archéologiques des ferriers aux lieux-dits de La Fontaine à Bry, de la Ligne du Genêt et des Bourdaines (responsable : Florian SARRESTE), novembre 2011.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allonnes (France - 72)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Sanctuaire de Mars Mullo (fouilles AOROC - UMR 8546 CNRS-ENS), CERAM</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Stage de céramologie (responsable : Anthony LEDAUPHIN) - Inventaire, tri, recollage de céramiques, 25 au 29 octobre 2010</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Stage d’étude des enduits peints (responsable : Florence MONIER, Ingénieur de recherche au CNRS) - Nettoyage, remontage, dessin des enduits peints fragmentaires. 28 février au 4 mars 2011.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bourses et séjours de recherches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheuse invitée à l'université de Warwick au Royaume-Uni (5 janvier-4 avril 2025).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boursière de l'Ecole française de Rome (16 septembre au 15 octobre 2016 ; 1er au 30 juin 2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boursière de l'Institut français de Tunis (16 octobre au 3 novembre 2018 ; 6 au 29 novembre 2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheuse invitée à la Kommission für Alte Geschichte und Epigraphik, Munich (Allemagne) (7 au 28 juin 2018)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entourages et le pouvoir dans le monde romain à l’époque impériale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Méritens de Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Orlandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 136-2, 2025, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13ry8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une inscription de Henchir Bel Azeiz retrouvée à Carthage (AE, 1980, 917)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aounallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Ben Khlifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadhila Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHRONIQUES D’ARCHÉOLOGIE MAGHRÉBINE Revue de l’Association historique et archéologique de Carthage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, pp.39-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une inscription de Ruspina retrouvée à Carthage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aounallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Ben Khlifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadhila Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHRONIQUES D’ARCHÉOLOGIE MAGHRÉBINE Revue de l’Association historique et archéologique de Carthage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, pp.38-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inscriptions latines inédites conservées à Carthage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aounallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Ben Khlifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadhila Ben Messaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHRONIQUES D’ARCHÉOLOGIE MAGHRÉBINE Revue de l’Association historique et archéologique de Carthage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, pp.86-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inscriptions nouvelles et retrouvées de Thugga (Dougga)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aounallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Ben Khlifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Chehidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Maurin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHRONIQUES D’ARCHÉOLOGIE MAGHRÉBINE Revue de l’Association historique et archéologique de Carthage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, pp.94-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un milliaire inédit de la voie Carthage-Théveste (?) conservé au parc des villas romaines à Carthage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aounallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Ben Khlifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadhila Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHRONIQUES D’ARCHÉOLOGIE MAGHRÉBINE Revue de l’Association historique et archéologique de Carthage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, pp.62-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Méritens de Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Orlandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 136-2, pp.297-300. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13rxx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une inscription de Radès retrouvée dans les réserves du musée de Carthage (CIL 1258+12459)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aounallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Ben Khlifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadhila Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHRONIQUES D’ARCHÉOLOGIE MAGHRÉBINE Revue de l’Association historique et archéologique de Carthage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studiosa cohors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 135-1, pp.219-235. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mefra.14634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04315339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épitaphes latines inédites et retrouvées de Thugga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aounallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Chehidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Chérif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Maurin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques d'archéologie maghrébine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.71-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03907920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle lecture de l’inscription de la meta prima du cirque de Thugga (CIL, VIII, 15525 + 1486 ; CIL, VIII, 26550)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHRONIQUES D’ARCHÉOLOGIE MAGHRÉBINE Revue de l’Association historique et archéologique de Carthage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.144-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03907935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuburbo Maius et Carthage sous le Haut-Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques d'archéologie maghrébine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1, pp.528-562</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les deux metae du cirque de Thugga (Dougga) : nouvelles lectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquités Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58, pp.35-48. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/antafr.5218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carthage : corpus des inscriptions latines païennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aounallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHRONIQUES D’ARCHÉOLOGIE MAGHRÉBINE Revue de l’Association historique et archéologique de Carthage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.144-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03907945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redécouverte de la carte des bornes milliaires réalisée par Antoine-Marie Héron de Villefosse en 1878</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquités nationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49, pp.71-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une archéologie nationale dans le cadre de la Commission de Topographie des Gaules : des approches traditionnelles et une institution structurante pour des objectifs inédits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jouys Barbelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49, pp.183-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonds d’archives épigraphiques du musée d’Archéologie nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquités nationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47, pp.185-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eo ordine digni. Procédures de recrutement des appariteurs des gouverneurs de province</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julie Bothorel; Frédéric Hurlet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tirage au sort dans l’Antiquité : du monde grec à Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, MOM Editions, pp.163-180, 2025, 978-2-35668-088-4. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1353h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives du musée d’Archéologie nationale et la constitution d’une collection épigraphique nationale (1862-1926)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jouys Barbelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Louboutin; Anne Lehoërff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie en musée et identités nationales en Europe (1848-1914). Un héritage en quête de nouveaux déﬁs au 21e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sidestone Press, pp.401-418, 2024, Rencontres du MAN, 9789464262636. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59641/n20332qz⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04513593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cimetières des officiales avant les officiales: occupation républicaine et proto-impériale du site de Bir-ez-Zitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samir Aounallah; Frédéric Hurlet; Paola Ruggeri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Africa Romana, XII – L’Africa antica dall’età repubblicana ai Giulio-Claudii</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carocci editore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.273-288, 2024, Epigrafia e antichità, 978-88-290-2416-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portraits croisés de trois correspondants au cœur de la Commission de Topographie des Gaules (1858-1879) : Charles Cournault, Édouard Flouest et Louis Revon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Morinière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amateurs en sciences. Une histoire par les collections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Comité des travaux historiques et scientifiques, 2024, 978-2-7355-0956-0. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cths.18307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04404944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Carthage à Paris. Itinéraire de quelques inscriptions du cimetière A des officiales de Carthage (site de Bir ez Zitoun)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samir Aounallah; Lotfi Naddari. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fragments d'histoire et d'épigraphie romaines. Hommages offerts à Zeineb Benzina Ben Abdallah</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.447-485, 2024, 978-9938-79-126-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner par les inscriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Destephen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouverner l'Empire romain de Trajan à 410 ap. J.-C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.123-129, 2022, 2340069572</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03775593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le latin et le grec à Dougga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samir Aounallah; Véronique Brouquier-Reddé; Mohamed-Ali Chéhidi; Jean-Claude Golvin; Louis Maurin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Splendeurs de Dougga (Tunisie) - De la cité royale à la colonie romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Contrastes Editions, pp.262-273, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topographie, architecture et épigraphie cultuelle de Dougga (Afrique proconsulaire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aounallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brouquier-Reddé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamden Ben Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Chérif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ben Abid L.; Prados Martinez Fernando; Grira M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Carthage à Carthagène. Bâtir en Afrique et en Ibérie durant l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (4), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universidad de Alicante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.437-476, 2021, Petracos, 978-84-1302-104-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs de la religion romaine – introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyrielle Landrea; Caroline Husquin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religions et pouvoir dans le monde romain de 218 av. J.-C. à 250 ap. J.-C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.133 - 146, 2020, 2340039971</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les deux cimetières des officiales de Carthage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire de l'Ecole française de Rome remis à l'Académie des Inscriptions et Belles Lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04010171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ad instruendam provinciam, l'entourage civil des gouverneurs de province sous le Haut-Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université PSL (Paris Sciences &amp; Lettres); Ecole pratique des hautes études (EPHE), 2021. Français. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2021UPSLP021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04010121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau corpus pour les officiales de Carthage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIe Congrès international d’épigraphie grecque et latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Bordeaux, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03775605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berufliche, freundschaftliche und familiäre Netzwerke in den Provinzbüros von Karthago: Wie wird man ein untergeordneter Beamter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitarbeiterbesprechungen an der Kommission für Alte Geschichte und Epigraphik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rudolf Haensch, Oct 2024, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des inscriptions au cœur de la ville : un nouveau corpus pour les inscriptions latines païennes de Carthage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aounallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de Musti. Présentation de chantiers archéologiques en cours tuniso-polonais et tuniso-français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jamel Hajji; Tomasz Waliszewsky; Antony Hostein, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des petites mains au service de l'Empire : les officiales de Carthage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le métier de procurateur. Première journée d'étude du programme Procuratèles : fonctions, mobilités et réseaux des procurateurs impériaux dans l'Occident romain (fin Ier siècle a. C. - IVe s. p. C.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anthony Alvarez Melero; Alberto Dalla Rosa; Zheira Khasdi; Benoît Rossignol, Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04414500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entourages et le pouvoir à Rome, une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les entourages et le pouvoir dans le monde romain, Ve siècle av. J.-C. - Ve s. ap. J.-C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Clément Bady; Pauline Cuzel; Guillaume de Méritens; Silvia Orlandi, Nov 2023, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04414481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives épigraphiques sur les deux cimetières des officiales de Carthage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société française d’études épigraphiques sur Rome et le monde romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archeologia di una scoperta ormai dispersa: ristudiare i cosiddetti cimiteri degli Officiales di Cartagine alla luce degli archivi e delle prime pubblicazioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incontri AIAC « Non solo piccone : tra documenti d’archivio e ricerca sul campo », journée d‘étude internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIAC, Jun 2021, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’usage des listes épigraphiques pour l’étude de l’entourage des gouverneurs de province sous le Haut-Empire : l’exemple des listes de Samothrace (CIL, III, 7371 et AE, 1967, 444)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e journée d’étude de l’Association des Jeunes Chercheurs en Histoire « Les listes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Jeunes Chercheurs en Histoire, MISHA, 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Commission de Topographie des Gaules (1858-1879) : l’invention d’une politique publique de l’archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jouys Barbelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous de l'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives de l'épigraphie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand l’archéologie construit ses archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée d'Archéologie nationale; Archives nationales, Nov 2017, Saint-Germain-en-Laye / Pierrefitte-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseil et conseillers du gouverneur dans les provinces romaines : regards croisés entre sources épigraphiques, littéraires et juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres internationales Paris-Pisa 2017 : Recherches doctorales en littérature grecque et latine / Ricerche dottorali di Letteratura greca et latina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole normale supérieure; Ecole pratique des hautes études en sciences sociales; Scuola Normale Superiore; Université Paris-Sorbonne; Università di Pisa, May 2017, Pise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId77"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pauline Cuzel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Wissenschaftliche Mitarbeiterin - Universität Bamberg (Allemagne)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pauline-cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4945-4698</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancienne boursière de la fondation Humboldt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancienne membre de l'Ecole française de Rome - section Antiquité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-responsable du programme de recherche franco-tunisien avec Samir Aounallah : &amp;quot;Corpus des inscriptions latines de Carthage&amp;quot; (INP-AOROC-EFR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre du programme &amp;quot;Identités et spécificités des cultures de l'Afrique antique&amp;quot; du laboratoire d'excellence TransferS (ENS-Collège de France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Docteure en Sciences de l'Antiquité (histoire, archéologie, langues et littérature) de l'Université PSL (Paris, Sciences et Lettres) - EPHE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheuse associée à l'UMR 8546-AOROC (CNRS/PSL)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualifiée aux fonctions de maîtresse de conférences en section 08 (Langues et littératures anciennes) et 21 (Histoire, civilisations, archéologie et art des mondes anciens et médiévaux) du CNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeure agrégée de Lettres classiques</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours professionnel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2025-2026] : Chargée de cours à l'Université de Bamberg - Chaire d'histoire ancienne et d'histoire de l'Antiquité tardive (150h + 2h hebdomadaires de mentorat pour les étudiants) - Introduction à l'épigraphie latine (QÜ Einführung in die lateinische Epigraphik), Méthodes et théories de l'histoire (Grundkurs: Methoden und Theorien der Geschichte), Histoire de la Rome républicaine et du début du Principat (PS Von Sulla bis Domitian: Die Res Publica in Wandel), Cours d'épigraphie latine avancé (QÜ Lateinische Epigraphik für fortgeschrittenen Studierende)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2023-2025] : Alexander von Humbolt Fellow - Universität Bamberg (Allemagne). Thème de recherche : &amp;quot;Understanding Roman administration through its agents : the necropolis of the </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">officiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> in Carthage (Tunisia)&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2023-2026] : Chargée de cours vacataire en histoire romaine (section 21) à l'université Caen-Normandie (184h EDT) : initiation au commentaire de document historique en histoire romaine &amp;quot;La république impériale de Sylla à Domitien&amp;quot; (L1), &amp;quot;Rome et la conquête du bassin méditerranéen (264-133 av. J.-C.)&amp;quot; (L2), &amp;quot;Introduction à l'Antiquité tardive&amp;quot; (L3) et &amp;quot;Les villes dans l'Occident romain&amp;quot; (L3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2020-2023] : Membre scientifique de l'Ecole française de Rome - section Antiquité. Programme de recherche : &amp;quot;Administrer la province d'Afrique proconsulaire de la fin de l'époque républicaine jusqu'au début du IVe siècle : le personnel administratif subordonné de la province&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2019-2020] : Professeure agrégée de lettres classiques au collège Dunoyer de Segonzac (Boussy-Saint-Antoine, Essonne), en charge de deux classes de français de 4e et des langues et cultures de l’Antiquité tous niveaux (5e, 4e, 3e)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2015-2019] : Chargée de recherches documentaires au musée d’Archéologie nationale (Saint-Germain-en-Laye-78) et à l’École pratique des hautes études (Paris)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">96h ETD par an d’enseignement à l’École pratique des hautes études : enseignement du latin non-spécialistes multi-niveaux</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">400h/an au musée d’Archéologie nationale : récolement, traitement et numérisation des fonds d’archives dits « épigraphiques » en lien avec les travaux de la Commission de Topographie des Gaules (1858-1879), constitution d’une base de données en ligne sur la plateforme AtoM pour une mise à disposition des sources pour la communauté scientifique et le grand public. (</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://archives.musee-archeologienationale.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Qualifications et auditions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2026] : Seal of Excellence Marie Skłodowska Curie Fellowship Programme - Projet LAPIS (Leveraging AI for Palaeographic Identification of Stonecutters: understanding the social identity of the Officiales of Roman Carthage)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2025] : Audition pour un poste d'Assistant professor en histoire romaine et latin - University of Nottingham - Royaume-Uni.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2025] : Auditionnée pour un poste de chargée de recherches de classe normale au CNRS (concours 32/02), non retenue.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2024] : Audition pour un poste de maîtresse de conférences en histoire romaine (rattachement scientifique : UMR 7041 - ARSCAN) à l'université Paris 1 Nanterre : classée 6e.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2024] : Auditionnée pour un poste de chargée de recherches de classe normale au CNRS (concours 32/02), non retenue.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2023] : Auditionnée pour un poste de chargée de recherches de classe normale au CNRS (concours 32/02), non retenue.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2021] : Audition pour un poste de maîtresse de conférences en langues latine et grecque (rattachement scientifique : UMR 8210 - ANHIMA) à l'université Paris 1 Panthéon-Sorbonne : classée 3e.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2021] : Qualifiée aux fonctions de maîtresse de conférences dans les sections 08 et 21 du CNU (qualifications n°22208335874 et 22221335874)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours universitaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2015-2021] : Doctorat en Sciences de l’Antiquité (histoire, archéologie, langues et littératures) de l’Université PSL (Paris, Sciences et Lettres) - École pratique des hautes études – Paris (75). Soutenu le 31 mars 2021. Thèse intitulée : « Ad instruendam provinciam. L’entourage civil des gouverneurs de provinces sous le Haut-Empire », sous la direction de François BERARD (EPHE-ENS) et soutenue à Paris devant un jury composé d’Isabelle COGITORE (Univ. Grenoble-Alpes), Pierre COSME (Univ. de Rouen), Anne DAGUET-GAGEY (Univ. d’Artois), Ségolène DEMOUGIN (CNRS), Rudolf HAENSCH (Kommission für Alte Geschichte und Epigraphik) et Frédéric HURLET (Univ. Paris-Nanterre).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2010-2015] : Elève fonctionnaire stagiaire à l'Ecole normale supérieure de Paris - Département des Sciences de l'Antiquité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2014] : Agrégation externe de Lettres classiques – rang : 10e sur 75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2013] : Master « Études européennes, méditerranéennes et asiatiques, Sciences historiques, philologiques et religieuses » Spécialité : Antiquité méditerranéenne et proche-orientale, mention Très Bien. Sujet de mémoire : « Les piliers hermaïques inscrits en Gaule et en Italie », sous la direction de François Bérard. École pratique des hautes études – Paris (75)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2011] : Licence de lettres classiques (option philologie et linguistique), mention Très Bien. Université Paris-IV- Sorbonne – Paris (75)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2010] : Admise au concours de l'Ecole normale supérieure de Paris (promotion A/L 2010 - Spécialité Lettres classiques) - rang 39e sur 75.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2008-2010] : Classes préparatoires littéraires A/L (spécialité Lettres classiques). Lycée Henri-IV – Paris (75)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Programmes de recherche</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Direction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2021-...] : Co-responsable du projet « Corpus des inscriptions latines païennes de Carthage », en collaboration avec S. Aounallah, directeur de recherche à l’INP (Tunisie). Programme associant l’École française de Rome, l’Institut national du Patrimoine tunisien et le laboratoire UMR 8546 - AOROC (CNRS-PSL). Premier volet : Les inscriptions provenant des deux cimetières des officiales de Carthage</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2018-...] : Membre du programme « Identités et spécificités des cultures d’Afrique antique » du laboratoire d'excellence TransferS (ENS-Collège de France). </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://transfers.ens.fr/identites-et-specificites-des-cultures-d-afrique-antique?artpage=5-6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2015-...] : Membre du projet AOROC - UMR 8546 &amp;quot;Préparation du nouveau corpus des Inscriptions latines de Lyon&amp;quot;, dirigé par F. Bérard.</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.archeo.ens.fr/Epigraphie-2356.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2015-2017] : Membre du comité scientifique du projet « Commission de Topographie des Gaules » au sein du LABEX – « Les passés dans le présent : histoire, patrimoine et mémoire », Université Paris-Nanterre, Maison Archéologie & Ethnologie – René Ginouvès, Archives nationales, ministère de la Défense, Institut de Paléontologie humaine, Bibliothèque Mazarine, Comité des travaux historiques et scientifiques.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités éditoriales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2023-...] : Membre du comité de lecture de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquité nationale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2022-...] : Membre du comité scientifique de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques d'Archéologie maghrébine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2020-2021] : Responsable éditoriale pour la section Antiquité du carnet Hypotheses de l’École française de Rome « A l’École de toute l’Italie : chroniques de la vie scientifique de l’École française de Rome ».</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fouilles archéologiques, études de terrain et de mobilier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carthage (Tunisie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Co-direction de la mission épigraphique menée dans les réserves du musée de Carthage (avec S. AOUNALLAH – INP – Tunis) : inventaire des inscriptions et du matériel archéologique provenant des cimetières des officiales de Carthage, 13 au 29 novembre 2021 / 19 au 23 juin 2023 / 12 au 25 novembre 2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dougga (Tunisie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Collaboration à la mission co-dirigée par Samir AOUNALLAH (INP - Tunis) et Véronique BROUQUIER-REDDE (CNRS - AOROC) : études des inscriptions funéraires et publiques inédites et rédaction d’un rapport. 12 octobre au 3 novembre 2018 et 6 au 13 novembre 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pompéi (Italie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Stage de formation à l’archéologie du bâti et relevés réalisés dans la villa de Diomède – secteur thermal de l’édifice, rédaction d’un rapport (responsable : Hélène DESSALES, MCF ENS), 10 au 28 mai 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillé-le-Guillaume (France - 72)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Sondages archéologiques des ferriers aux lieux-dits de La Fontaine à Bry, de la Ligne du Genêt et des Bourdaines (responsable : Florian SARRESTE), novembre 2011.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allonnes (France - 72)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Sanctuaire de Mars Mullo (fouilles AOROC - UMR 8546 CNRS-ENS), CERAM</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Stage de céramologie (responsable : Anthony LEDAUPHIN) - Inventaire, tri, recollage de céramiques, 25 au 29 octobre 2010</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Stage d’étude des enduits peints (responsable : Florence MONIER, Ingénieur de recherche au CNRS) - Nettoyage, remontage, dessin des enduits peints fragmentaires. 28 février au 4 mars 2011.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bourses et séjours de recherches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheuse invitée à l'université de Warwick au Royaume-Uni (5 janvier-4 avril 2025).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boursière de l'Ecole française de Rome (16 septembre au 15 octobre 2016 ; 1er au 30 juin 2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boursière de l'Institut français de Tunis (16 octobre au 3 novembre 2018 ; 6 au 29 novembre 2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheuse invitée à la Kommission für Alte Geschichte und Epigraphik, Munich (Allemagne) (7 au 28 juin 2018)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entourages et le pouvoir dans le monde romain à l’époque impériale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Méritens de Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Orlandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 136-2, 2025, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13ry8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une inscription de Ruspina retrouvée à Carthage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aounallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Ben Khlifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadhila Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHRONIQUES D’ARCHÉOLOGIE MAGHRÉBINE Revue de l’Association historique et archéologique de Carthage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, pp.38-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une inscription de Henchir Bel Azeiz retrouvée à Carthage (AE, 1980, 917)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aounallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Ben Khlifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadhila Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHRONIQUES D’ARCHÉOLOGIE MAGHRÉBINE Revue de l’Association historique et archéologique de Carthage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, pp.39-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inscriptions latines inédites conservées à Carthage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aounallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Ben Khlifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadhila Ben Messaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHRONIQUES D’ARCHÉOLOGIE MAGHRÉBINE Revue de l’Association historique et archéologique de Carthage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, pp.86-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inscriptions nouvelles et retrouvées de Thugga (Dougga)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aounallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Ben Khlifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Chehidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Maurin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHRONIQUES D’ARCHÉOLOGIE MAGHRÉBINE Revue de l’Association historique et archéologique de Carthage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, pp.94-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un milliaire inédit de la voie Carthage-Théveste (?) conservé au parc des villas romaines à Carthage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aounallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Ben Khlifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadhila Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHRONIQUES D’ARCHÉOLOGIE MAGHRÉBINE Revue de l’Association historique et archéologique de Carthage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, pp.62-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Méritens de Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Orlandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 136-2, pp.297-300. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13rxx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une inscription de Radès retrouvée dans les réserves du musée de Carthage (CIL 1258+12459)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aounallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Ben Khlifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadhila Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHRONIQUES D’ARCHÉOLOGIE MAGHRÉBINE Revue de l’Association historique et archéologique de Carthage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studiosa cohors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 135-1, pp.219-235. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mefra.14634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04315339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle lecture de l’inscription de la meta prima du cirque de Thugga (CIL, VIII, 15525 + 1486 ; CIL, VIII, 26550)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHRONIQUES D’ARCHÉOLOGIE MAGHRÉBINE Revue de l’Association historique et archéologique de Carthage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.144-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03907935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuburbo Maius et Carthage sous le Haut-Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques d'archéologie maghrébine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1, pp.528-562</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les deux metae du cirque de Thugga (Dougga) : nouvelles lectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquités Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58, pp.35-48. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/antafr.5218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carthage : corpus des inscriptions latines païennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aounallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHRONIQUES D’ARCHÉOLOGIE MAGHRÉBINE Revue de l’Association historique et archéologique de Carthage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.144-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03907945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épitaphes latines inédites et retrouvées de Thugga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aounallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Chehidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Chérif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Maurin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques d'archéologie maghrébine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.71-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03907920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redécouverte de la carte des bornes milliaires réalisée par Antoine-Marie Héron de Villefosse en 1878</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquités nationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49, pp.71-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une archéologie nationale dans le cadre de la Commission de Topographie des Gaules : des approches traditionnelles et une institution structurante pour des objectifs inédits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jouys Barbelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49, pp.183-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonds d’archives épigraphiques du musée d’Archéologie nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquités nationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47, pp.185-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eo ordine digni. Procédures de recrutement des appariteurs des gouverneurs de province</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julie Bothorel; Frédéric Hurlet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tirage au sort dans l’Antiquité : du monde grec à Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, MOM Editions, pp.163-180, 2025, 978-2-35668-088-4. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1353h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives du musée d’Archéologie nationale et la constitution d’une collection épigraphique nationale (1862-1926)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jouys Barbelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Louboutin; Anne Lehoërff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie en musée et identités nationales en Europe (1848-1914). Un héritage en quête de nouveaux déﬁs au 21e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sidestone Press, pp.401-418, 2024, Rencontres du MAN, 9789464262636. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59641/n20332qz⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04513593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cimetières des officiales avant les officiales: occupation républicaine et proto-impériale du site de Bir-ez-Zitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samir Aounallah; Frédéric Hurlet; Paola Ruggeri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Africa Romana, XII – L’Africa antica dall’età repubblicana ai Giulio-Claudii</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carocci editore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.273-288, 2024, Epigrafia e antichità, 978-88-290-2416-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Carthage à Paris. Itinéraire de quelques inscriptions du cimetière A des officiales de Carthage (site de Bir ez Zitoun)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samir Aounallah; Lotfi Naddari. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fragments d'histoire et d'épigraphie romaines. Hommages offerts à Zeineb Benzina Ben Abdallah</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.447-485, 2024, 978-9938-79-126-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portraits croisés de trois correspondants au cœur de la Commission de Topographie des Gaules (1858-1879) : Charles Cournault, Édouard Flouest et Louis Revon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Morinière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amateurs en sciences. Une histoire par les collections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Comité des travaux historiques et scientifiques, 2024, 978-2-7355-0956-0. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cths.18307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04404944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le latin et le grec à Dougga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samir Aounallah; Véronique Brouquier-Reddé; Mohamed-Ali Chéhidi; Jean-Claude Golvin; Louis Maurin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Splendeurs de Dougga (Tunisie) - De la cité royale à la colonie romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Contrastes Editions, pp.262-273, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner par les inscriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Destephen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouverner l'Empire romain de Trajan à 410 ap. J.-C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.123-129, 2022, 2340069572</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03775593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topographie, architecture et épigraphie cultuelle de Dougga (Afrique proconsulaire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aounallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brouquier-Reddé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamden Ben Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Chérif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ben Abid L.; Prados Martinez Fernando; Grira M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Carthage à Carthagène. Bâtir en Afrique et en Ibérie durant l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (4), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universidad de Alicante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.437-476, 2021, Petracos, 978-84-1302-104-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs de la religion romaine – introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyrielle Landrea; Caroline Husquin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religions et pouvoir dans le monde romain de 218 av. J.-C. à 250 ap. J.-C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.133 - 146, 2020, 2340039971</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les deux cimetières des officiales de Carthage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire de l'Ecole française de Rome remis à l'Académie des Inscriptions et Belles Lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04010171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ad instruendam provinciam, l'entourage civil des gouverneurs de province sous le Haut-Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université PSL (Paris Sciences &amp; Lettres); Ecole pratique des hautes études (EPHE), 2021. Français. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2021UPSLP021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04010121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau corpus pour les officiales de Carthage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIe Congrès international d’épigraphie grecque et latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Bordeaux, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03775605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berufliche, freundschaftliche und familiäre Netzwerke in den Provinzbüros von Karthago: Wie wird man ein untergeordneter Beamter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitarbeiterbesprechungen an der Kommission für Alte Geschichte und Epigraphik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rudolf Haensch, Oct 2024, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des inscriptions au cœur de la ville : un nouveau corpus pour les inscriptions latines païennes de Carthage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aounallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de Musti. Présentation de chantiers archéologiques en cours tuniso-polonais et tuniso-français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jamel Hajji; Tomasz Waliszewsky; Antony Hostein, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des petites mains au service de l'Empire : les officiales de Carthage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le métier de procurateur. Première journée d'étude du programme Procuratèles : fonctions, mobilités et réseaux des procurateurs impériaux dans l'Occident romain (fin Ier siècle a. C. - IVe s. p. C.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anthony Alvarez Melero; Alberto Dalla Rosa; Zheira Khasdi; Benoît Rossignol, Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04414500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entourages et le pouvoir à Rome, une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les entourages et le pouvoir dans le monde romain, Ve siècle av. J.-C. - Ve s. ap. J.-C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Clément Bady; Pauline Cuzel; Guillaume de Méritens; Silvia Orlandi, Nov 2023, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04414481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives épigraphiques sur les deux cimetières des officiales de Carthage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société française d’études épigraphiques sur Rome et le monde romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archeologia di una scoperta ormai dispersa: ristudiare i cosiddetti cimiteri degli Officiales di Cartagine alla luce degli archivi e delle prime pubblicazioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incontri AIAC « Non solo piccone : tra documenti d’archivio e ricerca sul campo », journée d‘étude internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIAC, Jun 2021, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’usage des listes épigraphiques pour l’étude de l’entourage des gouverneurs de province sous le Haut-Empire : l’exemple des listes de Samothrace (CIL, III, 7371 et AE, 1967, 444)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e journée d’étude de l’Association des Jeunes Chercheurs en Histoire « Les listes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Jeunes Chercheurs en Histoire, MISHA, 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives de l'épigraphie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand l’archéologie construit ses archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée d'Archéologie nationale; Archives nationales, Nov 2017, Saint-Germain-en-Laye / Pierrefitte-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseil et conseillers du gouverneur dans les provinces romaines : regards croisés entre sources épigraphiques, littéraires et juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres internationales Paris-Pisa 2017 : Recherches doctorales en littérature grecque et latine / Ricerche dottorali di Letteratura greca et latina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole normale supérieure; Ecole pratique des hautes études en sciences sociales; Scuola Normale Superiore; Université Paris-Sorbonne; Università di Pisa, May 2017, Pise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Commission de Topographie des Gaules (1858-1879) : l’invention d’une politique publique de l’archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jouys Barbelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous de l'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId77"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B105004"/>
+    <w:nsid w:val="35E1C2AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0DB54E62"/>
+    <w:nsid w:val="0628262B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="A4B92E32"/>
+    <w:nsid w:val="32120E96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-cuzel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4945-4698" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives.musee-archeologienationale.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://transfers.ens.fr/identites-et-specificites-des-cultures-d-afrique-antique?artpage=5-6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeo.ens.fr/Epigraphie-2356.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141984v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bady" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Cuzel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de M&#233;ritens de Villeneuve" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Orlandi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ry8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210775v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Aounallah" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ben Khlifa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhila Ben Messaoud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210764v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141934v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141958v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Chehidi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Maurin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210782v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398687v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13rxx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210759v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04315339v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.14634" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907920v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ch&#233;rif" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907935v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868181v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868081v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/antafr.5218" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907945v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936450v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936423v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jouys Barbelin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936434v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951579v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1353h" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04513593v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59641/n20332qz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653400v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.carocci.it/prodotto/lafrica-antica-dalleta-repubblicana-ai-giulio-claudii" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04404944v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Morini&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.18307" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653407v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03775593v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868156v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092761v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brouquier-Redd&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamden Ben Romdhane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inaph.ua.es/es/petracos/documentos/petracos-4.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937816v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04010171v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04010121v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UPSLP021" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03775605v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951632v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951627v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04414500v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04414481v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868107v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867953v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867999v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868124v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868021v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868038v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-cuzel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4945-4698" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives.musee-archeologienationale.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://transfers.ens.fr/identites-et-specificites-des-cultures-d-afrique-antique?artpage=5-6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeo.ens.fr/Epigraphie-2356.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141984v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bady" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Cuzel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de M&#233;ritens de Villeneuve" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Orlandi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ry8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210764v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Aounallah" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ben Khlifa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhila Ben Messaoud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210775v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141934v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141958v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Chehidi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Maurin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210782v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398687v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13rxx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210759v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04315339v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.14634" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907935v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868181v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868081v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/antafr.5218" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907945v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907920v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ch&#233;rif" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936450v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936423v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jouys Barbelin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936434v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951579v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1353h" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04513593v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59641/n20332qz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653400v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.carocci.it/prodotto/lafrica-antica-dalleta-repubblicana-ai-giulio-claudii" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653407v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04404944v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Morini&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.18307" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868156v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03775593v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092761v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brouquier-Redd&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamden Ben Romdhane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inaph.ua.es/es/petracos/documentos/petracos-4.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937816v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04010171v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04010121v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UPSLP021" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03775605v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951632v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951627v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04414500v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04414481v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868107v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867953v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867999v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868021v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868038v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868124v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>