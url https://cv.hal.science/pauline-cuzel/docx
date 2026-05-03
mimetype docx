--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pauline Cuzel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Wissenschaftliche Mitarbeiterin - Universität Bamberg (Allemagne)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pauline-cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4945-4698</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancienne boursière de la fondation Humboldt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancienne membre de l'Ecole française de Rome - section Antiquité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-responsable du programme de recherche franco-tunisien avec Samir Aounallah : &amp;quot;Corpus des inscriptions latines de Carthage&amp;quot; (INP-AOROC-EFR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre du programme &amp;quot;Identités et spécificités des cultures de l'Afrique antique&amp;quot; du laboratoire d'excellence TransferS (ENS-Collège de France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Docteure en Sciences de l'Antiquité (histoire, archéologie, langues et littérature) de l'Université PSL (Paris, Sciences et Lettres) - EPHE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheuse associée à l'UMR 8546-AOROC (CNRS/PSL)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualifiée aux fonctions de maîtresse de conférences en section 08 (Langues et littératures anciennes) et 21 (Histoire, civilisations, archéologie et art des mondes anciens et médiévaux) du CNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeure agrégée de Lettres classiques</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours professionnel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2025-2026] : Chargée de cours à l'Université de Bamberg - Chaire d'histoire ancienne et d'histoire de l'Antiquité tardive (150h + 2h hebdomadaires de mentorat pour les étudiants) - Introduction à l'épigraphie latine (QÜ Einführung in die lateinische Epigraphik), Méthodes et théories de l'histoire (Grundkurs: Methoden und Theorien der Geschichte), Histoire de la Rome républicaine et du début du Principat (PS Von Sulla bis Domitian: Die Res Publica in Wandel), Cours d'épigraphie latine avancé (QÜ Lateinische Epigraphik für fortgeschrittenen Studierende)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2023-2025] : Alexander von Humbolt Fellow - Universität Bamberg (Allemagne). Thème de recherche : &amp;quot;Understanding Roman administration through its agents : the necropolis of the </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">officiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> in Carthage (Tunisia)&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2023-2026] : Chargée de cours vacataire en histoire romaine (section 21) à l'université Caen-Normandie (184h EDT) : initiation au commentaire de document historique en histoire romaine &amp;quot;La république impériale de Sylla à Domitien&amp;quot; (L1), &amp;quot;Rome et la conquête du bassin méditerranéen (264-133 av. J.-C.)&amp;quot; (L2), &amp;quot;Introduction à l'Antiquité tardive&amp;quot; (L3) et &amp;quot;Les villes dans l'Occident romain&amp;quot; (L3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2020-2023] : Membre scientifique de l'Ecole française de Rome - section Antiquité. Programme de recherche : &amp;quot;Administrer la province d'Afrique proconsulaire de la fin de l'époque républicaine jusqu'au début du IVe siècle : le personnel administratif subordonné de la province&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2019-2020] : Professeure agrégée de lettres classiques au collège Dunoyer de Segonzac (Boussy-Saint-Antoine, Essonne), en charge de deux classes de français de 4e et des langues et cultures de l’Antiquité tous niveaux (5e, 4e, 3e)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2015-2019] : Chargée de recherches documentaires au musée d’Archéologie nationale (Saint-Germain-en-Laye-78) et à l’École pratique des hautes études (Paris)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">96h ETD par an d’enseignement à l’École pratique des hautes études : enseignement du latin non-spécialistes multi-niveaux</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">400h/an au musée d’Archéologie nationale : récolement, traitement et numérisation des fonds d’archives dits « épigraphiques » en lien avec les travaux de la Commission de Topographie des Gaules (1858-1879), constitution d’une base de données en ligne sur la plateforme AtoM pour une mise à disposition des sources pour la communauté scientifique et le grand public. (</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://archives.musee-archeologienationale.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Qualifications et auditions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2026] : Seal of Excellence Marie Skłodowska Curie Fellowship Programme - Projet LAPIS (Leveraging AI for Palaeographic Identification of Stonecutters: understanding the social identity of the Officiales of Roman Carthage)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2025] : Audition pour un poste d'Assistant professor en histoire romaine et latin - University of Nottingham - Royaume-Uni.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2025] : Auditionnée pour un poste de chargée de recherches de classe normale au CNRS (concours 32/02), non retenue.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2024] : Audition pour un poste de maîtresse de conférences en histoire romaine (rattachement scientifique : UMR 7041 - ARSCAN) à l'université Paris 1 Nanterre : classée 6e.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2024] : Auditionnée pour un poste de chargée de recherches de classe normale au CNRS (concours 32/02), non retenue.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2023] : Auditionnée pour un poste de chargée de recherches de classe normale au CNRS (concours 32/02), non retenue.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2021] : Audition pour un poste de maîtresse de conférences en langues latine et grecque (rattachement scientifique : UMR 8210 - ANHIMA) à l'université Paris 1 Panthéon-Sorbonne : classée 3e.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2021] : Qualifiée aux fonctions de maîtresse de conférences dans les sections 08 et 21 du CNU (qualifications n°22208335874 et 22221335874)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours universitaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2015-2021] : Doctorat en Sciences de l’Antiquité (histoire, archéologie, langues et littératures) de l’Université PSL (Paris, Sciences et Lettres) - École pratique des hautes études – Paris (75). Soutenu le 31 mars 2021. Thèse intitulée : « Ad instruendam provinciam. L’entourage civil des gouverneurs de provinces sous le Haut-Empire », sous la direction de François BERARD (EPHE-ENS) et soutenue à Paris devant un jury composé d’Isabelle COGITORE (Univ. Grenoble-Alpes), Pierre COSME (Univ. de Rouen), Anne DAGUET-GAGEY (Univ. d’Artois), Ségolène DEMOUGIN (CNRS), Rudolf HAENSCH (Kommission für Alte Geschichte und Epigraphik) et Frédéric HURLET (Univ. Paris-Nanterre).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2010-2015] : Elève fonctionnaire stagiaire à l'Ecole normale supérieure de Paris - Département des Sciences de l'Antiquité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2014] : Agrégation externe de Lettres classiques – rang : 10e sur 75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2013] : Master « Études européennes, méditerranéennes et asiatiques, Sciences historiques, philologiques et religieuses » Spécialité : Antiquité méditerranéenne et proche-orientale, mention Très Bien. Sujet de mémoire : « Les piliers hermaïques inscrits en Gaule et en Italie », sous la direction de François Bérard. École pratique des hautes études – Paris (75)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2011] : Licence de lettres classiques (option philologie et linguistique), mention Très Bien. Université Paris-IV- Sorbonne – Paris (75)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2010] : Admise au concours de l'Ecole normale supérieure de Paris (promotion A/L 2010 - Spécialité Lettres classiques) - rang 39e sur 75.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2008-2010] : Classes préparatoires littéraires A/L (spécialité Lettres classiques). Lycée Henri-IV – Paris (75)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Programmes de recherche</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Direction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2021-...] : Co-responsable du projet « Corpus des inscriptions latines païennes de Carthage », en collaboration avec S. Aounallah, directeur de recherche à l’INP (Tunisie). Programme associant l’École française de Rome, l’Institut national du Patrimoine tunisien et le laboratoire UMR 8546 - AOROC (CNRS-PSL). Premier volet : Les inscriptions provenant des deux cimetières des officiales de Carthage</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2018-...] : Membre du programme « Identités et spécificités des cultures d’Afrique antique » du laboratoire d'excellence TransferS (ENS-Collège de France). </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://transfers.ens.fr/identites-et-specificites-des-cultures-d-afrique-antique?artpage=5-6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2015-...] : Membre du projet AOROC - UMR 8546 &amp;quot;Préparation du nouveau corpus des Inscriptions latines de Lyon&amp;quot;, dirigé par F. Bérard.</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.archeo.ens.fr/Epigraphie-2356.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2015-2017] : Membre du comité scientifique du projet « Commission de Topographie des Gaules » au sein du LABEX – « Les passés dans le présent : histoire, patrimoine et mémoire », Université Paris-Nanterre, Maison Archéologie & Ethnologie – René Ginouvès, Archives nationales, ministère de la Défense, Institut de Paléontologie humaine, Bibliothèque Mazarine, Comité des travaux historiques et scientifiques.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités éditoriales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2023-...] : Membre du comité de lecture de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquité nationale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2022-...] : Membre du comité scientifique de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques d'Archéologie maghrébine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2020-2021] : Responsable éditoriale pour la section Antiquité du carnet Hypotheses de l’École française de Rome « A l’École de toute l’Italie : chroniques de la vie scientifique de l’École française de Rome ».</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fouilles archéologiques, études de terrain et de mobilier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carthage (Tunisie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Co-direction de la mission épigraphique menée dans les réserves du musée de Carthage (avec S. AOUNALLAH – INP – Tunis) : inventaire des inscriptions et du matériel archéologique provenant des cimetières des officiales de Carthage, 13 au 29 novembre 2021 / 19 au 23 juin 2023 / 12 au 25 novembre 2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dougga (Tunisie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Collaboration à la mission co-dirigée par Samir AOUNALLAH (INP - Tunis) et Véronique BROUQUIER-REDDE (CNRS - AOROC) : études des inscriptions funéraires et publiques inédites et rédaction d’un rapport. 12 octobre au 3 novembre 2018 et 6 au 13 novembre 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pompéi (Italie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Stage de formation à l’archéologie du bâti et relevés réalisés dans la villa de Diomède – secteur thermal de l’édifice, rédaction d’un rapport (responsable : Hélène DESSALES, MCF ENS), 10 au 28 mai 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillé-le-Guillaume (France - 72)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Sondages archéologiques des ferriers aux lieux-dits de La Fontaine à Bry, de la Ligne du Genêt et des Bourdaines (responsable : Florian SARRESTE), novembre 2011.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allonnes (France - 72)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Sanctuaire de Mars Mullo (fouilles AOROC - UMR 8546 CNRS-ENS), CERAM</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Stage de céramologie (responsable : Anthony LEDAUPHIN) - Inventaire, tri, recollage de céramiques, 25 au 29 octobre 2010</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Stage d’étude des enduits peints (responsable : Florence MONIER, Ingénieur de recherche au CNRS) - Nettoyage, remontage, dessin des enduits peints fragmentaires. 28 février au 4 mars 2011.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bourses et séjours de recherches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheuse invitée à l'université de Warwick au Royaume-Uni (5 janvier-4 avril 2025).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boursière de l'Ecole française de Rome (16 septembre au 15 octobre 2016 ; 1er au 30 juin 2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boursière de l'Institut français de Tunis (16 octobre au 3 novembre 2018 ; 6 au 29 novembre 2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheuse invitée à la Kommission für Alte Geschichte und Epigraphik, Munich (Allemagne) (7 au 28 juin 2018)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entourages et le pouvoir dans le monde romain à l’époque impériale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Méritens de Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Orlandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 136-2, 2025, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13ry8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une inscription de Ruspina retrouvée à Carthage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aounallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Ben Khlifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadhila Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHRONIQUES D’ARCHÉOLOGIE MAGHRÉBINE Revue de l’Association historique et archéologique de Carthage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, pp.38-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une inscription de Henchir Bel Azeiz retrouvée à Carthage (AE, 1980, 917)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aounallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Ben Khlifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadhila Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHRONIQUES D’ARCHÉOLOGIE MAGHRÉBINE Revue de l’Association historique et archéologique de Carthage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, pp.39-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inscriptions latines inédites conservées à Carthage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aounallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Ben Khlifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadhila Ben Messaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHRONIQUES D’ARCHÉOLOGIE MAGHRÉBINE Revue de l’Association historique et archéologique de Carthage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, pp.86-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inscriptions nouvelles et retrouvées de Thugga (Dougga)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aounallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Ben Khlifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Chehidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Maurin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHRONIQUES D’ARCHÉOLOGIE MAGHRÉBINE Revue de l’Association historique et archéologique de Carthage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, pp.94-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un milliaire inédit de la voie Carthage-Théveste (?) conservé au parc des villas romaines à Carthage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aounallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Ben Khlifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadhila Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHRONIQUES D’ARCHÉOLOGIE MAGHRÉBINE Revue de l’Association historique et archéologique de Carthage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, pp.62-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Méritens de Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Orlandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 136-2, pp.297-300. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13rxx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une inscription de Radès retrouvée dans les réserves du musée de Carthage (CIL 1258+12459)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aounallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Ben Khlifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadhila Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHRONIQUES D’ARCHÉOLOGIE MAGHRÉBINE Revue de l’Association historique et archéologique de Carthage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studiosa cohors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 135-1, pp.219-235. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mefra.14634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04315339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle lecture de l’inscription de la meta prima du cirque de Thugga (CIL, VIII, 15525 + 1486 ; CIL, VIII, 26550)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHRONIQUES D’ARCHÉOLOGIE MAGHRÉBINE Revue de l’Association historique et archéologique de Carthage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.144-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03907935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuburbo Maius et Carthage sous le Haut-Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques d'archéologie maghrébine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1, pp.528-562</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les deux metae du cirque de Thugga (Dougga) : nouvelles lectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquités Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58, pp.35-48. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/antafr.5218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carthage : corpus des inscriptions latines païennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aounallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHRONIQUES D’ARCHÉOLOGIE MAGHRÉBINE Revue de l’Association historique et archéologique de Carthage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.144-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03907945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épitaphes latines inédites et retrouvées de Thugga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aounallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Chehidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Chérif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Maurin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques d'archéologie maghrébine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.71-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03907920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redécouverte de la carte des bornes milliaires réalisée par Antoine-Marie Héron de Villefosse en 1878</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquités nationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49, pp.71-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une archéologie nationale dans le cadre de la Commission de Topographie des Gaules : des approches traditionnelles et une institution structurante pour des objectifs inédits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jouys Barbelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49, pp.183-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonds d’archives épigraphiques du musée d’Archéologie nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquités nationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47, pp.185-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eo ordine digni. Procédures de recrutement des appariteurs des gouverneurs de province</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julie Bothorel; Frédéric Hurlet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tirage au sort dans l’Antiquité : du monde grec à Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, MOM Editions, pp.163-180, 2025, 978-2-35668-088-4. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1353h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives du musée d’Archéologie nationale et la constitution d’une collection épigraphique nationale (1862-1926)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jouys Barbelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Louboutin; Anne Lehoërff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie en musée et identités nationales en Europe (1848-1914). Un héritage en quête de nouveaux déﬁs au 21e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sidestone Press, pp.401-418, 2024, Rencontres du MAN, 9789464262636. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59641/n20332qz⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04513593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cimetières des officiales avant les officiales: occupation républicaine et proto-impériale du site de Bir-ez-Zitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samir Aounallah; Frédéric Hurlet; Paola Ruggeri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Africa Romana, XII – L’Africa antica dall’età repubblicana ai Giulio-Claudii</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carocci editore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.273-288, 2024, Epigrafia e antichità, 978-88-290-2416-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Carthage à Paris. Itinéraire de quelques inscriptions du cimetière A des officiales de Carthage (site de Bir ez Zitoun)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samir Aounallah; Lotfi Naddari. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fragments d'histoire et d'épigraphie romaines. Hommages offerts à Zeineb Benzina Ben Abdallah</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.447-485, 2024, 978-9938-79-126-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portraits croisés de trois correspondants au cœur de la Commission de Topographie des Gaules (1858-1879) : Charles Cournault, Édouard Flouest et Louis Revon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Morinière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amateurs en sciences. Une histoire par les collections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Comité des travaux historiques et scientifiques, 2024, 978-2-7355-0956-0. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cths.18307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04404944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le latin et le grec à Dougga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samir Aounallah; Véronique Brouquier-Reddé; Mohamed-Ali Chéhidi; Jean-Claude Golvin; Louis Maurin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Splendeurs de Dougga (Tunisie) - De la cité royale à la colonie romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Contrastes Editions, pp.262-273, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner par les inscriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Destephen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouverner l'Empire romain de Trajan à 410 ap. J.-C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.123-129, 2022, 2340069572</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03775593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topographie, architecture et épigraphie cultuelle de Dougga (Afrique proconsulaire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aounallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brouquier-Reddé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamden Ben Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Chérif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ben Abid L.; Prados Martinez Fernando; Grira M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Carthage à Carthagène. Bâtir en Afrique et en Ibérie durant l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (4), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universidad de Alicante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.437-476, 2021, Petracos, 978-84-1302-104-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs de la religion romaine – introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyrielle Landrea; Caroline Husquin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religions et pouvoir dans le monde romain de 218 av. J.-C. à 250 ap. J.-C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.133 - 146, 2020, 2340039971</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les deux cimetières des officiales de Carthage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire de l'Ecole française de Rome remis à l'Académie des Inscriptions et Belles Lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04010171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ad instruendam provinciam, l'entourage civil des gouverneurs de province sous le Haut-Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université PSL (Paris Sciences &amp; Lettres); Ecole pratique des hautes études (EPHE), 2021. Français. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2021UPSLP021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04010121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau corpus pour les officiales de Carthage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIe Congrès international d’épigraphie grecque et latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Bordeaux, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03775605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berufliche, freundschaftliche und familiäre Netzwerke in den Provinzbüros von Karthago: Wie wird man ein untergeordneter Beamter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitarbeiterbesprechungen an der Kommission für Alte Geschichte und Epigraphik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rudolf Haensch, Oct 2024, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des inscriptions au cœur de la ville : un nouveau corpus pour les inscriptions latines païennes de Carthage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aounallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de Musti. Présentation de chantiers archéologiques en cours tuniso-polonais et tuniso-français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jamel Hajji; Tomasz Waliszewsky; Antony Hostein, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des petites mains au service de l'Empire : les officiales de Carthage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le métier de procurateur. Première journée d'étude du programme Procuratèles : fonctions, mobilités et réseaux des procurateurs impériaux dans l'Occident romain (fin Ier siècle a. C. - IVe s. p. C.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anthony Alvarez Melero; Alberto Dalla Rosa; Zheira Khasdi; Benoît Rossignol, Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04414500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entourages et le pouvoir à Rome, une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les entourages et le pouvoir dans le monde romain, Ve siècle av. J.-C. - Ve s. ap. J.-C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Clément Bady; Pauline Cuzel; Guillaume de Méritens; Silvia Orlandi, Nov 2023, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04414481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives épigraphiques sur les deux cimetières des officiales de Carthage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société française d’études épigraphiques sur Rome et le monde romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archeologia di una scoperta ormai dispersa: ristudiare i cosiddetti cimiteri degli Officiales di Cartagine alla luce degli archivi e delle prime pubblicazioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incontri AIAC « Non solo piccone : tra documenti d’archivio e ricerca sul campo », journée d‘étude internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIAC, Jun 2021, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’usage des listes épigraphiques pour l’étude de l’entourage des gouverneurs de province sous le Haut-Empire : l’exemple des listes de Samothrace (CIL, III, 7371 et AE, 1967, 444)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e journée d’étude de l’Association des Jeunes Chercheurs en Histoire « Les listes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Jeunes Chercheurs en Histoire, MISHA, 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives de l'épigraphie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand l’archéologie construit ses archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée d'Archéologie nationale; Archives nationales, Nov 2017, Saint-Germain-en-Laye / Pierrefitte-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseil et conseillers du gouverneur dans les provinces romaines : regards croisés entre sources épigraphiques, littéraires et juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres internationales Paris-Pisa 2017 : Recherches doctorales en littérature grecque et latine / Ricerche dottorali di Letteratura greca et latina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole normale supérieure; Ecole pratique des hautes études en sciences sociales; Scuola Normale Superiore; Université Paris-Sorbonne; Università di Pisa, May 2017, Pise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Commission de Topographie des Gaules (1858-1879) : l’invention d’une politique publique de l’archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jouys Barbelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous de l'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId77"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pauline Cuzel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Wissenschaftliche Mitarbeiterin - Universität Bamberg (Allemagne)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pauline-cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4945-4698</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancienne boursière de la fondation Humboldt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancienne membre de l'Ecole française de Rome - section Antiquité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-responsable du programme de recherche franco-tunisien avec Samir Aounallah : &amp;quot;Corpus des inscriptions latines de Carthage&amp;quot; (INP-AOROC-EFR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre du programme &amp;quot;Identités et spécificités des cultures de l'Afrique antique&amp;quot; du laboratoire d'excellence TransferS (ENS-Collège de France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Docteure en Sciences de l'Antiquité (histoire, archéologie, langues et littérature) de l'Université PSL (Paris, Sciences et Lettres) - EPHE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheuse associée à l'UMR 8546-AOROC (CNRS/PSL)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualifiée aux fonctions de maîtresse de conférences en section 08 (Langues et littératures anciennes) et 21 (Histoire, civilisations, archéologie et art des mondes anciens et médiévaux) du CNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeure agrégée de Lettres classiques</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours professionnel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2025-2026] : Chargée de cours à l'Université de Bamberg - Chaire d'histoire ancienne et d'histoire de l'Antiquité tardive (150h + 2h hebdomadaires de mentorat pour les étudiants) - Introduction à l'épigraphie latine (QÜ Einführung in die lateinische Epigraphik), Méthodes et théories de l'histoire (Grundkurs: Methoden und Theorien der Geschichte), Histoire de la Rome républicaine et du début du Principat (PS Von Sulla bis Domitian: Die Res Publica in Wandel), Cours d'épigraphie latine avancé (QÜ Lateinische Epigraphik für fortgeschrittenen Studierende)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2023-2025] : Alexander von Humbolt Fellow - Universität Bamberg (Allemagne). Thème de recherche : &amp;quot;Understanding Roman administration through its agents : the necropolis of the </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">officiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> in Carthage (Tunisia)&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2023-2026] : Chargée de cours vacataire en histoire romaine (section 21) à l'université Caen-Normandie (184h EDT) : initiation au commentaire de document historique en histoire romaine &amp;quot;La république impériale de Sylla à Domitien&amp;quot; (L1), &amp;quot;Rome et la conquête du bassin méditerranéen (264-133 av. J.-C.)&amp;quot; (L2), &amp;quot;Introduction à l'Antiquité tardive&amp;quot; (L3) et &amp;quot;Les villes dans l'Occident romain&amp;quot; (L3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2020-2023] : Membre scientifique de l'Ecole française de Rome - section Antiquité. Programme de recherche : &amp;quot;Administrer la province d'Afrique proconsulaire de la fin de l'époque républicaine jusqu'au début du IVe siècle : le personnel administratif subordonné de la province&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2019-2020] : Professeure agrégée de lettres classiques au collège Dunoyer de Segonzac (Boussy-Saint-Antoine, Essonne), en charge de deux classes de français de 4e et des langues et cultures de l’Antiquité tous niveaux (5e, 4e, 3e)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2015-2019] : Chargée de recherches documentaires au musée d’Archéologie nationale (Saint-Germain-en-Laye-78) et à l’École pratique des hautes études (Paris)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">96h ETD par an d’enseignement à l’École pratique des hautes études : enseignement du latin non-spécialistes multi-niveaux</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">400h/an au musée d’Archéologie nationale : récolement, traitement et numérisation des fonds d’archives dits « épigraphiques » en lien avec les travaux de la Commission de Topographie des Gaules (1858-1879), constitution d’une base de données en ligne sur la plateforme AtoM pour une mise à disposition des sources pour la communauté scientifique et le grand public. (</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://archives.musee-archeologienationale.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Qualifications et auditions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2026] : Seal of Excellence Marie Skłodowska Curie Fellowship Programme - Projet LAPIS (Leveraging AI for Palaeographic Identification of Stonecutters: understanding the social identity of the Officiales of Roman Carthage)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2025] : Audition pour un poste d'Assistant professor en histoire romaine et latin - University of Nottingham - Royaume-Uni.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2025] : Auditionnée pour un poste de chargée de recherches de classe normale au CNRS (concours 32/02), non retenue.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2024] : Audition pour un poste de maîtresse de conférences en histoire romaine (rattachement scientifique : UMR 7041 - ARSCAN) à l'université Paris 1 Nanterre : classée 6e.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2024] : Auditionnée pour un poste de chargée de recherches de classe normale au CNRS (concours 32/02), non retenue.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2023] : Auditionnée pour un poste de chargée de recherches de classe normale au CNRS (concours 32/02), non retenue.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2021] : Audition pour un poste de maîtresse de conférences en langues latine et grecque (rattachement scientifique : UMR 8210 - ANHIMA) à l'université Paris 1 Panthéon-Sorbonne : classée 3e.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2021] : Qualifiée aux fonctions de maîtresse de conférences dans les sections 08 et 21 du CNU (qualifications n°22208335874 et 22221335874)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours universitaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2015-2021] : Doctorat en Sciences de l’Antiquité (histoire, archéologie, langues et littératures) de l’Université PSL (Paris, Sciences et Lettres) - École pratique des hautes études – Paris (75). Soutenu le 31 mars 2021. Thèse intitulée : « Ad instruendam provinciam. L’entourage civil des gouverneurs de provinces sous le Haut-Empire », sous la direction de François BERARD (EPHE-ENS) et soutenue à Paris devant un jury composé d’Isabelle COGITORE (Univ. Grenoble-Alpes), Pierre COSME (Univ. de Rouen), Anne DAGUET-GAGEY (Univ. d’Artois), Ségolène DEMOUGIN (CNRS), Rudolf HAENSCH (Kommission für Alte Geschichte und Epigraphik) et Frédéric HURLET (Univ. Paris-Nanterre).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2010-2015] : Elève fonctionnaire stagiaire à l'Ecole normale supérieure de Paris - Département des Sciences de l'Antiquité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2014] : Agrégation externe de Lettres classiques – rang : 10e sur 75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2013] : Master « Études européennes, méditerranéennes et asiatiques, Sciences historiques, philologiques et religieuses » Spécialité : Antiquité méditerranéenne et proche-orientale, mention Très Bien. Sujet de mémoire : « Les piliers hermaïques inscrits en Gaule et en Italie », sous la direction de François Bérard. École pratique des hautes études – Paris (75)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2011] : Licence de lettres classiques (option philologie et linguistique), mention Très Bien. Université Paris-IV- Sorbonne – Paris (75)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2010] : Admise au concours de l'Ecole normale supérieure de Paris (promotion A/L 2010 - Spécialité Lettres classiques) - rang 39e sur 75.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2008-2010] : Classes préparatoires littéraires A/L (spécialité Lettres classiques). Lycée Henri-IV – Paris (75)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Programmes de recherche</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Direction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2021-...] : Co-responsable du projet « Corpus des inscriptions latines païennes de Carthage », en collaboration avec S. Aounallah, directeur de recherche à l’INP (Tunisie). Programme associant l’École française de Rome, l’Institut national du Patrimoine tunisien et le laboratoire UMR 8546 - AOROC (CNRS-PSL). Premier volet : Les inscriptions provenant des deux cimetières des officiales de Carthage</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2018-...] : Membre du programme « Identités et spécificités des cultures d’Afrique antique » du laboratoire d'excellence TransferS (ENS-Collège de France). </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://transfers.ens.fr/identites-et-specificites-des-cultures-d-afrique-antique?artpage=5-6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2015-...] : Membre du projet AOROC - UMR 8546 &amp;quot;Préparation du nouveau corpus des Inscriptions latines de Lyon&amp;quot;, dirigé par F. Bérard.</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.archeo.ens.fr/Epigraphie-2356.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2015-2017] : Membre du comité scientifique du projet « Commission de Topographie des Gaules » au sein du LABEX – « Les passés dans le présent : histoire, patrimoine et mémoire », Université Paris-Nanterre, Maison Archéologie & Ethnologie – René Ginouvès, Archives nationales, ministère de la Défense, Institut de Paléontologie humaine, Bibliothèque Mazarine, Comité des travaux historiques et scientifiques.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités éditoriales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2023-...] : Membre du comité de lecture de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquité nationale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2022-...] : Membre du comité scientifique de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques d'Archéologie maghrébine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2020-2021] : Responsable éditoriale pour la section Antiquité du carnet Hypotheses de l’École française de Rome « A l’École de toute l’Italie : chroniques de la vie scientifique de l’École française de Rome ».</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fouilles archéologiques, études de terrain et de mobilier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carthage (Tunisie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Co-direction de la mission épigraphique menée dans les réserves du musée de Carthage (avec S. AOUNALLAH – INP – Tunis) : inventaire des inscriptions et du matériel archéologique provenant des cimetières des officiales de Carthage, 13 au 29 novembre 2021 / 19 au 23 juin 2023 / 12 au 25 novembre 2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dougga (Tunisie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Collaboration à la mission co-dirigée par Samir AOUNALLAH (INP - Tunis) et Véronique BROUQUIER-REDDE (CNRS - AOROC) : études des inscriptions funéraires et publiques inédites et rédaction d’un rapport. 12 octobre au 3 novembre 2018 et 6 au 13 novembre 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pompéi (Italie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Stage de formation à l’archéologie du bâti et relevés réalisés dans la villa de Diomède – secteur thermal de l’édifice, rédaction d’un rapport (responsable : Hélène DESSALES, MCF ENS), 10 au 28 mai 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillé-le-Guillaume (France - 72)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Sondages archéologiques des ferriers aux lieux-dits de La Fontaine à Bry, de la Ligne du Genêt et des Bourdaines (responsable : Florian SARRESTE), novembre 2011.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allonnes (France - 72)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Sanctuaire de Mars Mullo (fouilles AOROC - UMR 8546 CNRS-ENS), CERAM</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Stage de céramologie (responsable : Anthony LEDAUPHIN) - Inventaire, tri, recollage de céramiques, 25 au 29 octobre 2010</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Stage d’étude des enduits peints (responsable : Florence MONIER, Ingénieur de recherche au CNRS) - Nettoyage, remontage, dessin des enduits peints fragmentaires. 28 février au 4 mars 2011.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bourses et séjours de recherches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheuse invitée à l'université de Warwick au Royaume-Uni (5 janvier-4 avril 2025).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boursière de l'Ecole française de Rome (16 septembre au 15 octobre 2016 ; 1er au 30 juin 2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boursière de l'Institut français de Tunis (16 octobre au 3 novembre 2018 ; 6 au 29 novembre 2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheuse invitée à la Kommission für Alte Geschichte und Epigraphik, Munich (Allemagne) (7 au 28 juin 2018)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entourages et le pouvoir dans le monde romain à l’époque impériale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Méritens de Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Orlandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 136-2, 2025, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13ry8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inscriptions latines inédites conservées à Carthage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aounallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Ben Khlifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadhila Ben Messaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHRONIQUES D’ARCHÉOLOGIE MAGHRÉBINE Revue de l’Association historique et archéologique de Carthage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, pp.86-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inscriptions nouvelles et retrouvées de Thugga (Dougga)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aounallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Ben Khlifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Chehidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Maurin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHRONIQUES D’ARCHÉOLOGIE MAGHRÉBINE Revue de l’Association historique et archéologique de Carthage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, pp.94-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un milliaire inédit de la voie Carthage-Théveste (?) conservé au parc des villas romaines à Carthage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aounallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Ben Khlifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadhila Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHRONIQUES D’ARCHÉOLOGIE MAGHRÉBINE Revue de l’Association historique et archéologique de Carthage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, pp.62-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Méritens de Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Orlandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 136-2, pp.297-300. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13rxx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une inscription de Henchir Bel Azeiz retrouvée à Carthage (AE, 1980, 917)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aounallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Ben Khlifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadhila Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHRONIQUES D’ARCHÉOLOGIE MAGHRÉBINE Revue de l’Association historique et archéologique de Carthage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, pp.39-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une inscription de Ruspina retrouvée à Carthage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aounallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Ben Khlifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadhila Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHRONIQUES D’ARCHÉOLOGIE MAGHRÉBINE Revue de l’Association historique et archéologique de Carthage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, pp.38-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une inscription de Radès retrouvée dans les réserves du musée de Carthage (CIL 1258+12459)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aounallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Ben Khlifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadhila Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHRONIQUES D’ARCHÉOLOGIE MAGHRÉBINE Revue de l’Association historique et archéologique de Carthage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studiosa cohors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 135-1, pp.219-235. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mefra.14634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04315339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épitaphes latines inédites et retrouvées de Thugga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aounallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Chehidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Chérif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Maurin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques d'archéologie maghrébine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.71-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03907920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle lecture de l’inscription de la meta prima du cirque de Thugga (CIL, VIII, 15525 + 1486 ; CIL, VIII, 26550)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHRONIQUES D’ARCHÉOLOGIE MAGHRÉBINE Revue de l’Association historique et archéologique de Carthage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.144-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03907935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuburbo Maius et Carthage sous le Haut-Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques d'archéologie maghrébine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1, pp.528-562</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les deux metae du cirque de Thugga (Dougga) : nouvelles lectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquités Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58, pp.35-48. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/antafr.5218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carthage : corpus des inscriptions latines païennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aounallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHRONIQUES D’ARCHÉOLOGIE MAGHRÉBINE Revue de l’Association historique et archéologique de Carthage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.144-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03907945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redécouverte de la carte des bornes milliaires réalisée par Antoine-Marie Héron de Villefosse en 1878</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquités nationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49, pp.71-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonds d’archives épigraphiques du musée d’Archéologie nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquités nationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47, pp.185-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une archéologie nationale dans le cadre de la Commission de Topographie des Gaules : des approches traditionnelles et une institution structurante pour des objectifs inédits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jouys Barbelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49, pp.183-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eo ordine digni. Procédures de recrutement des appariteurs des gouverneurs de province</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julie Bothorel; Frédéric Hurlet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tirage au sort dans l’Antiquité : du monde grec à Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, MOM Editions, pp.163-180, 2025, 978-2-35668-088-4. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1353h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cimetières des officiales avant les officiales: occupation républicaine et proto-impériale du site de Bir-ez-Zitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samir Aounallah; Frédéric Hurlet; Paola Ruggeri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Africa Romana, XII – L’Africa antica dall’età repubblicana ai Giulio-Claudii</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carocci editore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.273-288, 2024, Epigrafia e antichità, 978-88-290-2416-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives du musée d’Archéologie nationale et la constitution d’une collection épigraphique nationale (1862-1926)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jouys Barbelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Louboutin; Anne Lehoërff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie en musée et identités nationales en Europe (1848-1914). Un héritage en quête de nouveaux déﬁs au 21e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sidestone Press, pp.401-418, 2024, Rencontres du MAN, 9789464262636. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59641/n20332qz⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04513593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Carthage à Paris. Itinéraire de quelques inscriptions du cimetière A des officiales de Carthage (site de Bir ez Zitoun)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samir Aounallah; Lotfi Naddari. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fragments d'histoire et d'épigraphie romaines. Hommages offerts à Zeineb Benzina Ben Abdallah</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.447-485, 2024, 978-9938-79-126-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portraits croisés de trois correspondants au cœur de la Commission de Topographie des Gaules (1858-1879) : Charles Cournault, Édouard Flouest et Louis Revon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Morinière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amateurs en sciences. Une histoire par les collections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Comité des travaux historiques et scientifiques, 2024, 978-2-7355-0956-0. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cths.18307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04404944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner par les inscriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Destephen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouverner l'Empire romain de Trajan à 410 ap. J.-C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.123-129, 2022, 2340069572</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03775593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le latin et le grec à Dougga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samir Aounallah; Véronique Brouquier-Reddé; Mohamed-Ali Chéhidi; Jean-Claude Golvin; Louis Maurin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Splendeurs de Dougga (Tunisie) - De la cité royale à la colonie romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Contrastes Editions, pp.262-273, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topographie, architecture et épigraphie cultuelle de Dougga (Afrique proconsulaire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aounallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brouquier-Reddé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamden Ben Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Chérif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ben Abid L.; Prados Martinez Fernando; Grira M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Carthage à Carthagène. Bâtir en Afrique et en Ibérie durant l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (4), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universidad de Alicante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.437-476, 2021, Petracos, 978-84-1302-104-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs de la religion romaine – introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyrielle Landrea; Caroline Husquin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religions et pouvoir dans le monde romain de 218 av. J.-C. à 250 ap. J.-C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.133 - 146, 2020, 2340039971</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les deux cimetières des officiales de Carthage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire de l'Ecole française de Rome remis à l'Académie des Inscriptions et Belles Lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04010171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ad instruendam provinciam, l'entourage civil des gouverneurs de province sous le Haut-Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université PSL (Paris Sciences &amp; Lettres); Ecole pratique des hautes études (EPHE), 2021. Français. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2021UPSLP021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04010121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau corpus pour les officiales de Carthage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIe Congrès international d’épigraphie grecque et latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Bordeaux, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03775605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berufliche, freundschaftliche und familiäre Netzwerke in den Provinzbüros von Karthago: Wie wird man ein untergeordneter Beamter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitarbeiterbesprechungen an der Kommission für Alte Geschichte und Epigraphik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rudolf Haensch, Oct 2024, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des inscriptions au cœur de la ville : un nouveau corpus pour les inscriptions latines païennes de Carthage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aounallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de Musti. Présentation de chantiers archéologiques en cours tuniso-polonais et tuniso-français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jamel Hajji; Tomasz Waliszewsky; Antony Hostein, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des petites mains au service de l'Empire : les officiales de Carthage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le métier de procurateur. Première journée d'étude du programme Procuratèles : fonctions, mobilités et réseaux des procurateurs impériaux dans l'Occident romain (fin Ier siècle a. C. - IVe s. p. C.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anthony Alvarez Melero; Alberto Dalla Rosa; Zheira Khasdi; Benoît Rossignol, Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04414500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entourages et le pouvoir à Rome, une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les entourages et le pouvoir dans le monde romain, Ve siècle av. J.-C. - Ve s. ap. J.-C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Clément Bady; Pauline Cuzel; Guillaume de Méritens; Silvia Orlandi, Nov 2023, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04414481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives épigraphiques sur les deux cimetières des officiales de Carthage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société française d’études épigraphiques sur Rome et le monde romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archeologia di una scoperta ormai dispersa: ristudiare i cosiddetti cimiteri degli Officiales di Cartagine alla luce degli archivi e delle prime pubblicazioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incontri AIAC « Non solo piccone : tra documenti d’archivio e ricerca sul campo », journée d‘étude internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIAC, Jun 2021, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’usage des listes épigraphiques pour l’étude de l’entourage des gouverneurs de province sous le Haut-Empire : l’exemple des listes de Samothrace (CIL, III, 7371 et AE, 1967, 444)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e journée d’étude de l’Association des Jeunes Chercheurs en Histoire « Les listes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Jeunes Chercheurs en Histoire, MISHA, 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Commission de Topographie des Gaules (1858-1879) : l’invention d’une politique publique de l’archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jouys Barbelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous de l'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives de l'épigraphie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand l’archéologie construit ses archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée d'Archéologie nationale; Archives nationales, Nov 2017, Saint-Germain-en-Laye / Pierrefitte-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseil et conseillers du gouverneur dans les provinces romaines : regards croisés entre sources épigraphiques, littéraires et juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres internationales Paris-Pisa 2017 : Recherches doctorales en littérature grecque et latine / Ricerche dottorali di Letteratura greca et latina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole normale supérieure; Ecole pratique des hautes études en sciences sociales; Scuola Normale Superiore; Université Paris-Sorbonne; Università di Pisa, May 2017, Pise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId77"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="35E1C2AF"/>
+    <w:nsid w:val="ED08997C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0628262B"/>
+    <w:nsid w:val="BBB8BE5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="32120E96"/>
+    <w:nsid w:val="82F65136"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-cuzel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4945-4698" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives.musee-archeologienationale.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://transfers.ens.fr/identites-et-specificites-des-cultures-d-afrique-antique?artpage=5-6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeo.ens.fr/Epigraphie-2356.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141984v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bady" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Cuzel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de M&#233;ritens de Villeneuve" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Orlandi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ry8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210764v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Aounallah" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ben Khlifa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhila Ben Messaoud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210775v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141934v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141958v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Chehidi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Maurin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210782v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398687v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13rxx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210759v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04315339v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.14634" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907935v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868181v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868081v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/antafr.5218" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907945v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907920v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ch&#233;rif" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936450v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936423v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jouys Barbelin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936434v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951579v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1353h" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04513593v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59641/n20332qz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653400v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.carocci.it/prodotto/lafrica-antica-dalleta-repubblicana-ai-giulio-claudii" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653407v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04404944v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Morini&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.18307" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868156v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03775593v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092761v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brouquier-Redd&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamden Ben Romdhane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inaph.ua.es/es/petracos/documentos/petracos-4.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937816v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04010171v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04010121v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UPSLP021" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03775605v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951632v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951627v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04414500v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04414481v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868107v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867953v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867999v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868021v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868038v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868124v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-cuzel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4945-4698" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives.musee-archeologienationale.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://transfers.ens.fr/identites-et-specificites-des-cultures-d-afrique-antique?artpage=5-6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeo.ens.fr/Epigraphie-2356.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141984v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bady" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Cuzel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de M&#233;ritens de Villeneuve" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Orlandi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ry8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141934v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Aounallah" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ben Khlifa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhila Ben Messaoud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141958v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Chehidi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Maurin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210782v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398687v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13rxx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210775v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210764v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210759v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04315339v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.14634" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907920v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ch&#233;rif" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907935v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868181v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868081v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/antafr.5218" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907945v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936450v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936434v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936423v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jouys Barbelin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951579v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1353h" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653400v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.carocci.it/prodotto/lafrica-antica-dalleta-repubblicana-ai-giulio-claudii" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04513593v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59641/n20332qz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653407v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04404944v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Morini&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.18307" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03775593v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868156v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092761v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brouquier-Redd&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamden Ben Romdhane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inaph.ua.es/es/petracos/documentos/petracos-4.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937816v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04010171v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04010121v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UPSLP021" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03775605v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951632v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951627v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04414500v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04414481v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868107v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867953v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867999v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868124v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868021v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868038v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>