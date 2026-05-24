--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pauline Cuzel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Wissenschaftliche Mitarbeiterin - Universität Bamberg (Allemagne)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pauline-cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4945-4698</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancienne boursière de la fondation Humboldt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancienne membre de l'Ecole française de Rome - section Antiquité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-responsable du programme de recherche franco-tunisien avec Samir Aounallah : &amp;quot;Corpus des inscriptions latines de Carthage&amp;quot; (INP-AOROC-EFR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre du programme &amp;quot;Identités et spécificités des cultures de l'Afrique antique&amp;quot; du laboratoire d'excellence TransferS (ENS-Collège de France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Docteure en Sciences de l'Antiquité (histoire, archéologie, langues et littérature) de l'Université PSL (Paris, Sciences et Lettres) - EPHE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheuse associée à l'UMR 8546-AOROC (CNRS/PSL)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualifiée aux fonctions de maîtresse de conférences en section 08 (Langues et littératures anciennes) et 21 (Histoire, civilisations, archéologie et art des mondes anciens et médiévaux) du CNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeure agrégée de Lettres classiques</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours professionnel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2025-2026] : Chargée de cours à l'Université de Bamberg - Chaire d'histoire ancienne et d'histoire de l'Antiquité tardive (150h + 2h hebdomadaires de mentorat pour les étudiants) - Introduction à l'épigraphie latine (QÜ Einführung in die lateinische Epigraphik), Méthodes et théories de l'histoire (Grundkurs: Methoden und Theorien der Geschichte), Histoire de la Rome républicaine et du début du Principat (PS Von Sulla bis Domitian: Die Res Publica in Wandel), Cours d'épigraphie latine avancé (QÜ Lateinische Epigraphik für fortgeschrittenen Studierende)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2023-2025] : Alexander von Humbolt Fellow - Universität Bamberg (Allemagne). Thème de recherche : &amp;quot;Understanding Roman administration through its agents : the necropolis of the </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">officiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> in Carthage (Tunisia)&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2023-2026] : Chargée de cours vacataire en histoire romaine (section 21) à l'université Caen-Normandie (184h EDT) : initiation au commentaire de document historique en histoire romaine &amp;quot;La république impériale de Sylla à Domitien&amp;quot; (L1), &amp;quot;Rome et la conquête du bassin méditerranéen (264-133 av. J.-C.)&amp;quot; (L2), &amp;quot;Introduction à l'Antiquité tardive&amp;quot; (L3) et &amp;quot;Les villes dans l'Occident romain&amp;quot; (L3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2020-2023] : Membre scientifique de l'Ecole française de Rome - section Antiquité. Programme de recherche : &amp;quot;Administrer la province d'Afrique proconsulaire de la fin de l'époque républicaine jusqu'au début du IVe siècle : le personnel administratif subordonné de la province&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2019-2020] : Professeure agrégée de lettres classiques au collège Dunoyer de Segonzac (Boussy-Saint-Antoine, Essonne), en charge de deux classes de français de 4e et des langues et cultures de l’Antiquité tous niveaux (5e, 4e, 3e)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2015-2019] : Chargée de recherches documentaires au musée d’Archéologie nationale (Saint-Germain-en-Laye-78) et à l’École pratique des hautes études (Paris)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">96h ETD par an d’enseignement à l’École pratique des hautes études : enseignement du latin non-spécialistes multi-niveaux</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">400h/an au musée d’Archéologie nationale : récolement, traitement et numérisation des fonds d’archives dits « épigraphiques » en lien avec les travaux de la Commission de Topographie des Gaules (1858-1879), constitution d’une base de données en ligne sur la plateforme AtoM pour une mise à disposition des sources pour la communauté scientifique et le grand public. (</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://archives.musee-archeologienationale.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Qualifications et auditions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2026] : Seal of Excellence Marie Skłodowska Curie Fellowship Programme - Projet LAPIS (Leveraging AI for Palaeographic Identification of Stonecutters: understanding the social identity of the Officiales of Roman Carthage)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2025] : Audition pour un poste d'Assistant professor en histoire romaine et latin - University of Nottingham - Royaume-Uni.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2025] : Auditionnée pour un poste de chargée de recherches de classe normale au CNRS (concours 32/02), non retenue.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2024] : Audition pour un poste de maîtresse de conférences en histoire romaine (rattachement scientifique : UMR 7041 - ARSCAN) à l'université Paris 1 Nanterre : classée 6e.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2024] : Auditionnée pour un poste de chargée de recherches de classe normale au CNRS (concours 32/02), non retenue.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2023] : Auditionnée pour un poste de chargée de recherches de classe normale au CNRS (concours 32/02), non retenue.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2021] : Audition pour un poste de maîtresse de conférences en langues latine et grecque (rattachement scientifique : UMR 8210 - ANHIMA) à l'université Paris 1 Panthéon-Sorbonne : classée 3e.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2021] : Qualifiée aux fonctions de maîtresse de conférences dans les sections 08 et 21 du CNU (qualifications n°22208335874 et 22221335874)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours universitaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2015-2021] : Doctorat en Sciences de l’Antiquité (histoire, archéologie, langues et littératures) de l’Université PSL (Paris, Sciences et Lettres) - École pratique des hautes études – Paris (75). Soutenu le 31 mars 2021. Thèse intitulée : « Ad instruendam provinciam. L’entourage civil des gouverneurs de provinces sous le Haut-Empire », sous la direction de François BERARD (EPHE-ENS) et soutenue à Paris devant un jury composé d’Isabelle COGITORE (Univ. Grenoble-Alpes), Pierre COSME (Univ. de Rouen), Anne DAGUET-GAGEY (Univ. d’Artois), Ségolène DEMOUGIN (CNRS), Rudolf HAENSCH (Kommission für Alte Geschichte und Epigraphik) et Frédéric HURLET (Univ. Paris-Nanterre).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2010-2015] : Elève fonctionnaire stagiaire à l'Ecole normale supérieure de Paris - Département des Sciences de l'Antiquité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2014] : Agrégation externe de Lettres classiques – rang : 10e sur 75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2013] : Master « Études européennes, méditerranéennes et asiatiques, Sciences historiques, philologiques et religieuses » Spécialité : Antiquité méditerranéenne et proche-orientale, mention Très Bien. Sujet de mémoire : « Les piliers hermaïques inscrits en Gaule et en Italie », sous la direction de François Bérard. École pratique des hautes études – Paris (75)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2011] : Licence de lettres classiques (option philologie et linguistique), mention Très Bien. Université Paris-IV- Sorbonne – Paris (75)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2010] : Admise au concours de l'Ecole normale supérieure de Paris (promotion A/L 2010 - Spécialité Lettres classiques) - rang 39e sur 75.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2008-2010] : Classes préparatoires littéraires A/L (spécialité Lettres classiques). Lycée Henri-IV – Paris (75)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Programmes de recherche</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Direction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2021-...] : Co-responsable du projet « Corpus des inscriptions latines païennes de Carthage », en collaboration avec S. Aounallah, directeur de recherche à l’INP (Tunisie). Programme associant l’École française de Rome, l’Institut national du Patrimoine tunisien et le laboratoire UMR 8546 - AOROC (CNRS-PSL). Premier volet : Les inscriptions provenant des deux cimetières des officiales de Carthage</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2018-...] : Membre du programme « Identités et spécificités des cultures d’Afrique antique » du laboratoire d'excellence TransferS (ENS-Collège de France). </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://transfers.ens.fr/identites-et-specificites-des-cultures-d-afrique-antique?artpage=5-6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2015-...] : Membre du projet AOROC - UMR 8546 &amp;quot;Préparation du nouveau corpus des Inscriptions latines de Lyon&amp;quot;, dirigé par F. Bérard.</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.archeo.ens.fr/Epigraphie-2356.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2015-2017] : Membre du comité scientifique du projet « Commission de Topographie des Gaules » au sein du LABEX – « Les passés dans le présent : histoire, patrimoine et mémoire », Université Paris-Nanterre, Maison Archéologie & Ethnologie – René Ginouvès, Archives nationales, ministère de la Défense, Institut de Paléontologie humaine, Bibliothèque Mazarine, Comité des travaux historiques et scientifiques.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités éditoriales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2023-...] : Membre du comité de lecture de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquité nationale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2022-...] : Membre du comité scientifique de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques d'Archéologie maghrébine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2020-2021] : Responsable éditoriale pour la section Antiquité du carnet Hypotheses de l’École française de Rome « A l’École de toute l’Italie : chroniques de la vie scientifique de l’École française de Rome ».</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fouilles archéologiques, études de terrain et de mobilier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carthage (Tunisie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Co-direction de la mission épigraphique menée dans les réserves du musée de Carthage (avec S. AOUNALLAH – INP – Tunis) : inventaire des inscriptions et du matériel archéologique provenant des cimetières des officiales de Carthage, 13 au 29 novembre 2021 / 19 au 23 juin 2023 / 12 au 25 novembre 2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dougga (Tunisie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Collaboration à la mission co-dirigée par Samir AOUNALLAH (INP - Tunis) et Véronique BROUQUIER-REDDE (CNRS - AOROC) : études des inscriptions funéraires et publiques inédites et rédaction d’un rapport. 12 octobre au 3 novembre 2018 et 6 au 13 novembre 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pompéi (Italie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Stage de formation à l’archéologie du bâti et relevés réalisés dans la villa de Diomède – secteur thermal de l’édifice, rédaction d’un rapport (responsable : Hélène DESSALES, MCF ENS), 10 au 28 mai 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillé-le-Guillaume (France - 72)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Sondages archéologiques des ferriers aux lieux-dits de La Fontaine à Bry, de la Ligne du Genêt et des Bourdaines (responsable : Florian SARRESTE), novembre 2011.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allonnes (France - 72)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Sanctuaire de Mars Mullo (fouilles AOROC - UMR 8546 CNRS-ENS), CERAM</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Stage de céramologie (responsable : Anthony LEDAUPHIN) - Inventaire, tri, recollage de céramiques, 25 au 29 octobre 2010</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Stage d’étude des enduits peints (responsable : Florence MONIER, Ingénieur de recherche au CNRS) - Nettoyage, remontage, dessin des enduits peints fragmentaires. 28 février au 4 mars 2011.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bourses et séjours de recherches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheuse invitée à l'université de Warwick au Royaume-Uni (5 janvier-4 avril 2025).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boursière de l'Ecole française de Rome (16 septembre au 15 octobre 2016 ; 1er au 30 juin 2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boursière de l'Institut français de Tunis (16 octobre au 3 novembre 2018 ; 6 au 29 novembre 2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheuse invitée à la Kommission für Alte Geschichte und Epigraphik, Munich (Allemagne) (7 au 28 juin 2018)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entourages et le pouvoir dans le monde romain à l’époque impériale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Méritens de Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Orlandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 136-2, 2025, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13ry8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inscriptions latines inédites conservées à Carthage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aounallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Ben Khlifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadhila Ben Messaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHRONIQUES D’ARCHÉOLOGIE MAGHRÉBINE Revue de l’Association historique et archéologique de Carthage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, pp.86-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inscriptions nouvelles et retrouvées de Thugga (Dougga)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aounallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Ben Khlifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Chehidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Maurin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHRONIQUES D’ARCHÉOLOGIE MAGHRÉBINE Revue de l’Association historique et archéologique de Carthage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, pp.94-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un milliaire inédit de la voie Carthage-Théveste (?) conservé au parc des villas romaines à Carthage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aounallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Ben Khlifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadhila Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHRONIQUES D’ARCHÉOLOGIE MAGHRÉBINE Revue de l’Association historique et archéologique de Carthage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, pp.62-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Méritens de Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Orlandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 136-2, pp.297-300. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13rxx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une inscription de Henchir Bel Azeiz retrouvée à Carthage (AE, 1980, 917)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aounallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Ben Khlifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadhila Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHRONIQUES D’ARCHÉOLOGIE MAGHRÉBINE Revue de l’Association historique et archéologique de Carthage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, pp.39-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une inscription de Ruspina retrouvée à Carthage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aounallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Ben Khlifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadhila Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHRONIQUES D’ARCHÉOLOGIE MAGHRÉBINE Revue de l’Association historique et archéologique de Carthage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, pp.38-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une inscription de Radès retrouvée dans les réserves du musée de Carthage (CIL 1258+12459)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aounallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Ben Khlifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadhila Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHRONIQUES D’ARCHÉOLOGIE MAGHRÉBINE Revue de l’Association historique et archéologique de Carthage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studiosa cohors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 135-1, pp.219-235. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mefra.14634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04315339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épitaphes latines inédites et retrouvées de Thugga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aounallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Chehidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Chérif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Maurin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques d'archéologie maghrébine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.71-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03907920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle lecture de l’inscription de la meta prima du cirque de Thugga (CIL, VIII, 15525 + 1486 ; CIL, VIII, 26550)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHRONIQUES D’ARCHÉOLOGIE MAGHRÉBINE Revue de l’Association historique et archéologique de Carthage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.144-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03907935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuburbo Maius et Carthage sous le Haut-Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques d'archéologie maghrébine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1, pp.528-562</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les deux metae du cirque de Thugga (Dougga) : nouvelles lectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquités Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58, pp.35-48. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/antafr.5218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carthage : corpus des inscriptions latines païennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aounallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHRONIQUES D’ARCHÉOLOGIE MAGHRÉBINE Revue de l’Association historique et archéologique de Carthage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.144-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03907945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redécouverte de la carte des bornes milliaires réalisée par Antoine-Marie Héron de Villefosse en 1878</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquités nationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49, pp.71-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonds d’archives épigraphiques du musée d’Archéologie nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquités nationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47, pp.185-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une archéologie nationale dans le cadre de la Commission de Topographie des Gaules : des approches traditionnelles et une institution structurante pour des objectifs inédits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jouys Barbelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49, pp.183-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eo ordine digni. Procédures de recrutement des appariteurs des gouverneurs de province</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julie Bothorel; Frédéric Hurlet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tirage au sort dans l’Antiquité : du monde grec à Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, MOM Editions, pp.163-180, 2025, 978-2-35668-088-4. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1353h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cimetières des officiales avant les officiales: occupation républicaine et proto-impériale du site de Bir-ez-Zitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samir Aounallah; Frédéric Hurlet; Paola Ruggeri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Africa Romana, XII – L’Africa antica dall’età repubblicana ai Giulio-Claudii</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carocci editore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.273-288, 2024, Epigrafia e antichità, 978-88-290-2416-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives du musée d’Archéologie nationale et la constitution d’une collection épigraphique nationale (1862-1926)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jouys Barbelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Louboutin; Anne Lehoërff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie en musée et identités nationales en Europe (1848-1914). Un héritage en quête de nouveaux déﬁs au 21e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sidestone Press, pp.401-418, 2024, Rencontres du MAN, 9789464262636. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59641/n20332qz⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04513593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Carthage à Paris. Itinéraire de quelques inscriptions du cimetière A des officiales de Carthage (site de Bir ez Zitoun)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samir Aounallah; Lotfi Naddari. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fragments d'histoire et d'épigraphie romaines. Hommages offerts à Zeineb Benzina Ben Abdallah</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.447-485, 2024, 978-9938-79-126-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portraits croisés de trois correspondants au cœur de la Commission de Topographie des Gaules (1858-1879) : Charles Cournault, Édouard Flouest et Louis Revon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Morinière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amateurs en sciences. Une histoire par les collections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Comité des travaux historiques et scientifiques, 2024, 978-2-7355-0956-0. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cths.18307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04404944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner par les inscriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Destephen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouverner l'Empire romain de Trajan à 410 ap. J.-C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.123-129, 2022, 2340069572</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03775593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le latin et le grec à Dougga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samir Aounallah; Véronique Brouquier-Reddé; Mohamed-Ali Chéhidi; Jean-Claude Golvin; Louis Maurin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Splendeurs de Dougga (Tunisie) - De la cité royale à la colonie romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Contrastes Editions, pp.262-273, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topographie, architecture et épigraphie cultuelle de Dougga (Afrique proconsulaire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aounallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brouquier-Reddé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamden Ben Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Chérif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ben Abid L.; Prados Martinez Fernando; Grira M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Carthage à Carthagène. Bâtir en Afrique et en Ibérie durant l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (4), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universidad de Alicante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.437-476, 2021, Petracos, 978-84-1302-104-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs de la religion romaine – introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyrielle Landrea; Caroline Husquin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religions et pouvoir dans le monde romain de 218 av. J.-C. à 250 ap. J.-C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.133 - 146, 2020, 2340039971</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les deux cimetières des officiales de Carthage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire de l'Ecole française de Rome remis à l'Académie des Inscriptions et Belles Lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04010171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ad instruendam provinciam, l'entourage civil des gouverneurs de province sous le Haut-Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université PSL (Paris Sciences &amp; Lettres); Ecole pratique des hautes études (EPHE), 2021. Français. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2021UPSLP021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04010121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau corpus pour les officiales de Carthage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIe Congrès international d’épigraphie grecque et latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Bordeaux, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03775605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berufliche, freundschaftliche und familiäre Netzwerke in den Provinzbüros von Karthago: Wie wird man ein untergeordneter Beamter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitarbeiterbesprechungen an der Kommission für Alte Geschichte und Epigraphik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rudolf Haensch, Oct 2024, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des inscriptions au cœur de la ville : un nouveau corpus pour les inscriptions latines païennes de Carthage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aounallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de Musti. Présentation de chantiers archéologiques en cours tuniso-polonais et tuniso-français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jamel Hajji; Tomasz Waliszewsky; Antony Hostein, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des petites mains au service de l'Empire : les officiales de Carthage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le métier de procurateur. Première journée d'étude du programme Procuratèles : fonctions, mobilités et réseaux des procurateurs impériaux dans l'Occident romain (fin Ier siècle a. C. - IVe s. p. C.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anthony Alvarez Melero; Alberto Dalla Rosa; Zheira Khasdi; Benoît Rossignol, Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04414500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entourages et le pouvoir à Rome, une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les entourages et le pouvoir dans le monde romain, Ve siècle av. J.-C. - Ve s. ap. J.-C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Clément Bady; Pauline Cuzel; Guillaume de Méritens; Silvia Orlandi, Nov 2023, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04414481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives épigraphiques sur les deux cimetières des officiales de Carthage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société française d’études épigraphiques sur Rome et le monde romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archeologia di una scoperta ormai dispersa: ristudiare i cosiddetti cimiteri degli Officiales di Cartagine alla luce degli archivi e delle prime pubblicazioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incontri AIAC « Non solo piccone : tra documenti d’archivio e ricerca sul campo », journée d‘étude internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIAC, Jun 2021, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’usage des listes épigraphiques pour l’étude de l’entourage des gouverneurs de province sous le Haut-Empire : l’exemple des listes de Samothrace (CIL, III, 7371 et AE, 1967, 444)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e journée d’étude de l’Association des Jeunes Chercheurs en Histoire « Les listes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Jeunes Chercheurs en Histoire, MISHA, 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Commission de Topographie des Gaules (1858-1879) : l’invention d’une politique publique de l’archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jouys Barbelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous de l'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives de l'épigraphie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand l’archéologie construit ses archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée d'Archéologie nationale; Archives nationales, Nov 2017, Saint-Germain-en-Laye / Pierrefitte-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseil et conseillers du gouverneur dans les provinces romaines : regards croisés entre sources épigraphiques, littéraires et juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres internationales Paris-Pisa 2017 : Recherches doctorales en littérature grecque et latine / Ricerche dottorali di Letteratura greca et latina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole normale supérieure; Ecole pratique des hautes études en sciences sociales; Scuola Normale Superiore; Université Paris-Sorbonne; Università di Pisa, May 2017, Pise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId77"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pauline Cuzel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Wissenschaftliche Mitarbeiterin - Universität Bamberg (Allemagne)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pauline-cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4945-4698</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancienne boursière de la fondation Humboldt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancienne membre de l'Ecole française de Rome - section Antiquité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-responsable du programme de recherche franco-tunisien avec Samir Aounallah : &amp;quot;Corpus des inscriptions latines de Carthage&amp;quot; (INP-AOROC-EFR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre du programme &amp;quot;Identités et spécificités des cultures de l'Afrique antique&amp;quot; du laboratoire d'excellence TransferS (ENS-Collège de France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Docteure en Sciences de l'Antiquité (histoire, archéologie, langues et littérature) de l'Université PSL (Paris, Sciences et Lettres) - EPHE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheuse associée à l'UMR 8546-AOROC (CNRS/PSL)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualifiée aux fonctions de maîtresse de conférences en section 08 (Langues et littératures anciennes) et 21 (Histoire, civilisations, archéologie et art des mondes anciens et médiévaux) du CNU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeure agrégée de Lettres classiques</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours professionnel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2025-2026] : Chargée de cours à l'Université de Bamberg - Chaire d'histoire ancienne et d'histoire de l'Antiquité tardive (150h + 2h hebdomadaires de mentorat pour les étudiants) - Introduction à l'épigraphie latine (QÜ Einführung in die lateinische Epigraphik), Méthodes et théories de l'histoire (Grundkurs: Methoden und Theorien der Geschichte), Histoire de la Rome républicaine et du début du Principat (PS Von Sulla bis Domitian: Die Res Publica in Wandel), Cours d'épigraphie latine avancé (QÜ Lateinische Epigraphik für fortgeschrittenen Studierende)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2023-2025] : Alexander von Humbolt Fellow - Universität Bamberg (Allemagne). Thème de recherche : &amp;quot;Understanding Roman administration through its agents : the necropolis of the </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">officiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> in Carthage (Tunisia)&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2023-2026] : Chargée de cours vacataire en histoire romaine (section 21) à l'université Caen-Normandie (184h EDT) : initiation au commentaire de document historique en histoire romaine &amp;quot;La république impériale de Sylla à Domitien&amp;quot; (L1), &amp;quot;Rome et la conquête du bassin méditerranéen (264-133 av. J.-C.)&amp;quot; (L2), &amp;quot;Introduction à l'Antiquité tardive&amp;quot; (L3) et &amp;quot;Les villes dans l'Occident romain&amp;quot; (L3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2020-2023] : Membre scientifique de l'Ecole française de Rome - section Antiquité. Programme de recherche : &amp;quot;Administrer la province d'Afrique proconsulaire de la fin de l'époque républicaine jusqu'au début du IVe siècle : le personnel administratif subordonné de la province&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2019-2020] : Professeure agrégée de lettres classiques au collège Dunoyer de Segonzac (Boussy-Saint-Antoine, Essonne), en charge de deux classes de français de 4e et des langues et cultures de l’Antiquité tous niveaux (5e, 4e, 3e)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2015-2019] : Chargée de recherches documentaires au musée d’Archéologie nationale (Saint-Germain-en-Laye-78) et à l’École pratique des hautes études (Paris)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">96h ETD par an d’enseignement à l’École pratique des hautes études : enseignement du latin non-spécialistes multi-niveaux</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">400h/an au musée d’Archéologie nationale : récolement, traitement et numérisation des fonds d’archives dits « épigraphiques » en lien avec les travaux de la Commission de Topographie des Gaules (1858-1879), constitution d’une base de données en ligne sur la plateforme AtoM pour une mise à disposition des sources pour la communauté scientifique et le grand public. (</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://archives.musee-archeologienationale.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Qualifications et auditions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2026] : Seal of Excellence Marie Skłodowska Curie Fellowship Programme - Projet LAPIS (Leveraging AI for Palaeographic Identification of Stonecutters: understanding the social identity of the Officiales of Roman Carthage)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2025] : Audition pour un poste d'Assistant professor en histoire romaine et latin - University of Nottingham - Royaume-Uni.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2025] : Auditionnée pour un poste de chargée de recherches de classe normale au CNRS (concours 32/02), non retenue.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2024] : Audition pour un poste de maîtresse de conférences en histoire romaine (rattachement scientifique : UMR 7041 - ARSCAN) à l'université Paris 1 Nanterre : classée 6e.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2024] : Auditionnée pour un poste de chargée de recherches de classe normale au CNRS (concours 32/02), non retenue.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2023] : Auditionnée pour un poste de chargée de recherches de classe normale au CNRS (concours 32/02), non retenue.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2021] : Audition pour un poste de maîtresse de conférences en langues latine et grecque (rattachement scientifique : UMR 8210 - ANHIMA) à l'université Paris 1 Panthéon-Sorbonne : classée 3e.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2021] : Qualifiée aux fonctions de maîtresse de conférences dans les sections 08 et 21 du CNU (qualifications n°22208335874 et 22221335874)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours universitaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2015-2021] : Doctorat en Sciences de l’Antiquité (histoire, archéologie, langues et littératures) de l’Université PSL (Paris, Sciences et Lettres) - École pratique des hautes études – Paris (75). Soutenu le 31 mars 2021. Thèse intitulée : « Ad instruendam provinciam. L’entourage civil des gouverneurs de provinces sous le Haut-Empire », sous la direction de François BERARD (EPHE-ENS) et soutenue à Paris devant un jury composé d’Isabelle COGITORE (Univ. Grenoble-Alpes), Pierre COSME (Univ. de Rouen), Anne DAGUET-GAGEY (Univ. d’Artois), Ségolène DEMOUGIN (CNRS), Rudolf HAENSCH (Kommission für Alte Geschichte und Epigraphik) et Frédéric HURLET (Univ. Paris-Nanterre).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2010-2015] : Elève fonctionnaire stagiaire à l'Ecole normale supérieure de Paris - Département des Sciences de l'Antiquité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2014] : Agrégation externe de Lettres classiques – rang : 10e sur 75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2013] : Master « Études européennes, méditerranéennes et asiatiques, Sciences historiques, philologiques et religieuses » Spécialité : Antiquité méditerranéenne et proche-orientale, mention Très Bien. Sujet de mémoire : « Les piliers hermaïques inscrits en Gaule et en Italie », sous la direction de François Bérard. École pratique des hautes études – Paris (75)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2011] : Licence de lettres classiques (option philologie et linguistique), mention Très Bien. Université Paris-IV- Sorbonne – Paris (75)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2010] : Admise au concours de l'Ecole normale supérieure de Paris (promotion A/L 2010 - Spécialité Lettres classiques) - rang 39e sur 75.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2008-2010] : Classes préparatoires littéraires A/L (spécialité Lettres classiques). Lycée Henri-IV – Paris (75)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Programmes de recherche</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Direction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2021-...] : Co-responsable du projet « Corpus des inscriptions latines païennes de Carthage », en collaboration avec S. Aounallah, directeur de recherche à l’INP (Tunisie). Programme associant l’École française de Rome, l’Institut national du Patrimoine tunisien et le laboratoire UMR 8546 - AOROC (CNRS-PSL). Premier volet : Les inscriptions provenant des deux cimetières des officiales de Carthage</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2018-...] : Membre du programme « Identités et spécificités des cultures d’Afrique antique » du laboratoire d'excellence TransferS (ENS-Collège de France). </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://transfers.ens.fr/identites-et-specificites-des-cultures-d-afrique-antique?artpage=5-6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2015-...] : Membre du projet AOROC - UMR 8546 &amp;quot;Préparation du nouveau corpus des Inscriptions latines de Lyon&amp;quot;, dirigé par F. Bérard.</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.archeo.ens.fr/Epigraphie-2356.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2015-2017] : Membre du comité scientifique du projet « Commission de Topographie des Gaules » au sein du LABEX – « Les passés dans le présent : histoire, patrimoine et mémoire », Université Paris-Nanterre, Maison Archéologie & Ethnologie – René Ginouvès, Archives nationales, ministère de la Défense, Institut de Paléontologie humaine, Bibliothèque Mazarine, Comité des travaux historiques et scientifiques.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités éditoriales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2023-...] : Membre du comité de lecture de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquité nationale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2022-...] : Membre du comité scientifique de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques d'Archéologie maghrébine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[2020-2021] : Responsable éditoriale pour la section Antiquité du carnet Hypotheses de l’École française de Rome « A l’École de toute l’Italie : chroniques de la vie scientifique de l’École française de Rome ».</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fouilles archéologiques, études de terrain et de mobilier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carthage (Tunisie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Co-direction de la mission épigraphique menée dans les réserves du musée de Carthage (avec S. AOUNALLAH – INP – Tunis) : inventaire des inscriptions et du matériel archéologique provenant des cimetières des officiales de Carthage, 13 au 29 novembre 2021 / 19 au 23 juin 2023 / 12 au 25 novembre 2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dougga (Tunisie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Collaboration à la mission co-dirigée par Samir AOUNALLAH (INP - Tunis) et Véronique BROUQUIER-REDDE (CNRS - AOROC) : études des inscriptions funéraires et publiques inédites et rédaction d’un rapport. 12 octobre au 3 novembre 2018 et 6 au 13 novembre 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pompéi (Italie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Stage de formation à l’archéologie du bâti et relevés réalisés dans la villa de Diomède – secteur thermal de l’édifice, rédaction d’un rapport (responsable : Hélène DESSALES, MCF ENS), 10 au 28 mai 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sillé-le-Guillaume (France - 72)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Sondages archéologiques des ferriers aux lieux-dits de La Fontaine à Bry, de la Ligne du Genêt et des Bourdaines (responsable : Florian SARRESTE), novembre 2011.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allonnes (France - 72)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Sanctuaire de Mars Mullo (fouilles AOROC - UMR 8546 CNRS-ENS), CERAM</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Stage de céramologie (responsable : Anthony LEDAUPHIN) - Inventaire, tri, recollage de céramiques, 25 au 29 octobre 2010</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Stage d’étude des enduits peints (responsable : Florence MONIER, Ingénieur de recherche au CNRS) - Nettoyage, remontage, dessin des enduits peints fragmentaires. 28 février au 4 mars 2011.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bourses et séjours de recherches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheuse invitée à l'université de Warwick au Royaume-Uni (5 janvier-4 avril 2025).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boursière de l'Ecole française de Rome (16 septembre au 15 octobre 2016 ; 1er au 30 juin 2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boursière de l'Institut français de Tunis (16 octobre au 3 novembre 2018 ; 6 au 29 novembre 2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheuse invitée à la Kommission für Alte Geschichte und Epigraphik, Munich (Allemagne) (7 au 28 juin 2018)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entourages et le pouvoir dans le monde romain à l’époque impériale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Méritens de Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Orlandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 136-2, 2025, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13ry8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une inscription de Henchir Bel Azeiz retrouvée à Carthage (AE, 1980, 917)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aounallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Ben Khlifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadhila Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHRONIQUES D’ARCHÉOLOGIE MAGHRÉBINE Revue de l’Association historique et archéologique de Carthage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, pp.39-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une inscription de Ruspina retrouvée à Carthage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aounallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Ben Khlifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadhila Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHRONIQUES D’ARCHÉOLOGIE MAGHRÉBINE Revue de l’Association historique et archéologique de Carthage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, pp.38-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inscriptions latines inédites conservées à Carthage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aounallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Ben Khlifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadhila Ben Messaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHRONIQUES D’ARCHÉOLOGIE MAGHRÉBINE Revue de l’Association historique et archéologique de Carthage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, pp.86-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inscriptions nouvelles et retrouvées de Thugga (Dougga)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aounallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Ben Khlifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Chehidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Maurin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHRONIQUES D’ARCHÉOLOGIE MAGHRÉBINE Revue de l’Association historique et archéologique de Carthage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, pp.94-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un milliaire inédit de la voie Carthage-Théveste (?) conservé au parc des villas romaines à Carthage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aounallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Ben Khlifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadhila Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHRONIQUES D’ARCHÉOLOGIE MAGHRÉBINE Revue de l’Association historique et archéologique de Carthage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, pp.62-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume de Méritens de Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Orlandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 136-2, pp.297-300. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13rxx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une inscription de Radès retrouvée dans les réserves du musée de Carthage (CIL 1258+12459)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aounallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Ben Khlifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadhila Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHRONIQUES D’ARCHÉOLOGIE MAGHRÉBINE Revue de l’Association historique et archéologique de Carthage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studiosa cohors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 135-1, pp.219-235. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mefra.14634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04315339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle lecture de l’inscription de la meta prima du cirque de Thugga (CIL, VIII, 15525 + 1486 ; CIL, VIII, 26550)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHRONIQUES D’ARCHÉOLOGIE MAGHRÉBINE Revue de l’Association historique et archéologique de Carthage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.144-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03907935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuburbo Maius et Carthage sous le Haut-Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques d'archéologie maghrébine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1, pp.528-562</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les deux metae du cirque de Thugga (Dougga) : nouvelles lectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquités Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58, pp.35-48. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/antafr.5218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carthage : corpus des inscriptions latines païennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aounallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHRONIQUES D’ARCHÉOLOGIE MAGHRÉBINE Revue de l’Association historique et archéologique de Carthage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.144-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03907945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épitaphes latines inédites et retrouvées de Thugga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aounallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Chehidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Chérif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Maurin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques d'archéologie maghrébine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.71-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03907920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redécouverte de la carte des bornes milliaires réalisée par Antoine-Marie Héron de Villefosse en 1878</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquités nationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49, pp.71-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une archéologie nationale dans le cadre de la Commission de Topographie des Gaules : des approches traditionnelles et une institution structurante pour des objectifs inédits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jouys Barbelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49, pp.183-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonds d’archives épigraphiques du musée d’Archéologie nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquités nationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47, pp.185-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eo ordine digni. Procédures de recrutement des appariteurs des gouverneurs de province</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julie Bothorel; Frédéric Hurlet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tirage au sort dans l’Antiquité : du monde grec à Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, MOM Editions, pp.163-180, 2025, 978-2-35668-088-4. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1353h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives du musée d’Archéologie nationale et la constitution d’une collection épigraphique nationale (1862-1926)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jouys Barbelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Louboutin; Anne Lehoërff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie en musée et identités nationales en Europe (1848-1914). Un héritage en quête de nouveaux déﬁs au 21e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sidestone Press, pp.401-418, 2024, Rencontres du MAN, 9789464262636. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59641/n20332qz⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04513593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cimetières des officiales avant les officiales: occupation républicaine et proto-impériale du site de Bir-ez-Zitoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samir Aounallah; Frédéric Hurlet; Paola Ruggeri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Africa Romana, XII – L’Africa antica dall’età repubblicana ai Giulio-Claudii</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carocci editore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.273-288, 2024, Epigrafia e antichità, 978-88-290-2416-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Carthage à Paris. Itinéraire de quelques inscriptions du cimetière A des officiales de Carthage (site de Bir ez Zitoun)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samir Aounallah; Lotfi Naddari. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fragments d'histoire et d'épigraphie romaines. Hommages offerts à Zeineb Benzina Ben Abdallah</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.447-485, 2024, 978-9938-79-126-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portraits croisés de trois correspondants au cœur de la Commission de Topographie des Gaules (1858-1879) : Charles Cournault, Édouard Flouest et Louis Revon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Morinière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amateurs en sciences. Une histoire par les collections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Comité des travaux historiques et scientifiques, 2024, 978-2-7355-0956-0. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cths.18307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04404944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le latin et le grec à Dougga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samir Aounallah; Véronique Brouquier-Reddé; Mohamed-Ali Chéhidi; Jean-Claude Golvin; Louis Maurin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Splendeurs de Dougga (Tunisie) - De la cité royale à la colonie romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Contrastes Editions, pp.262-273, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner par les inscriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Destephen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouverner l'Empire romain de Trajan à 410 ap. J.-C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.123-129, 2022, 2340069572</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03775593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topographie, architecture et épigraphie cultuelle de Dougga (Afrique proconsulaire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aounallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brouquier-Reddé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamden Ben Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Chérif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ben Abid L.; Prados Martinez Fernando; Grira M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Carthage à Carthagène. Bâtir en Afrique et en Ibérie durant l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (4), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universidad de Alicante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.437-476, 2021, Petracos, 978-84-1302-104-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03092761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les acteurs de la religion romaine – introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyrielle Landrea; Caroline Husquin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religions et pouvoir dans le monde romain de 218 av. J.-C. à 250 ap. J.-C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.133 - 146, 2020, 2340039971</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les deux cimetières des officiales de Carthage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire de l'Ecole française de Rome remis à l'Académie des Inscriptions et Belles Lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04010171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ad instruendam provinciam, l'entourage civil des gouverneurs de province sous le Haut-Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université PSL (Paris Sciences &amp; Lettres); Ecole pratique des hautes études (EPHE), 2021. Français. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2021UPSLP021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04010121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau corpus pour les officiales de Carthage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIe Congrès international d’épigraphie grecque et latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Bordeaux, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03775605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berufliche, freundschaftliche und familiäre Netzwerke in den Provinzbüros von Karthago: Wie wird man ein untergeordneter Beamter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitarbeiterbesprechungen an der Kommission für Alte Geschichte und Epigraphik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rudolf Haensch, Oct 2024, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des inscriptions au cœur de la ville : un nouveau corpus pour les inscriptions latines païennes de Carthage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Aounallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de Musti. Présentation de chantiers archéologiques en cours tuniso-polonais et tuniso-français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jamel Hajji; Tomasz Waliszewsky; Antony Hostein, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des petites mains au service de l'Empire : les officiales de Carthage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le métier de procurateur. Première journée d'étude du programme Procuratèles : fonctions, mobilités et réseaux des procurateurs impériaux dans l'Occident romain (fin Ier siècle a. C. - IVe s. p. C.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anthony Alvarez Melero; Alberto Dalla Rosa; Zheira Khasdi; Benoît Rossignol, Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04414500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entourages et le pouvoir à Rome, une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les entourages et le pouvoir dans le monde romain, Ve siècle av. J.-C. - Ve s. ap. J.-C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Clément Bady; Pauline Cuzel; Guillaume de Méritens; Silvia Orlandi, Nov 2023, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04414481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives épigraphiques sur les deux cimetières des officiales de Carthage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société française d’études épigraphiques sur Rome et le monde romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archeologia di una scoperta ormai dispersa: ristudiare i cosiddetti cimiteri degli Officiales di Cartagine alla luce degli archivi e delle prime pubblicazioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incontri AIAC « Non solo piccone : tra documenti d’archivio e ricerca sul campo », journée d‘étude internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIAC, Jun 2021, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’usage des listes épigraphiques pour l’étude de l’entourage des gouverneurs de province sous le Haut-Empire : l’exemple des listes de Samothrace (CIL, III, 7371 et AE, 1967, 444)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e journée d’étude de l’Association des Jeunes Chercheurs en Histoire « Les listes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Jeunes Chercheurs en Histoire, MISHA, 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives de l'épigraphie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand l’archéologie construit ses archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée d'Archéologie nationale; Archives nationales, Nov 2017, Saint-Germain-en-Laye / Pierrefitte-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseil et conseillers du gouverneur dans les provinces romaines : regards croisés entre sources épigraphiques, littéraires et juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres internationales Paris-Pisa 2017 : Recherches doctorales en littérature grecque et latine / Ricerche dottorali di Letteratura greca et latina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole normale supérieure; Ecole pratique des hautes études en sciences sociales; Scuola Normale Superiore; Université Paris-Sorbonne; Università di Pisa, May 2017, Pise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Commission de Topographie des Gaules (1858-1879) : l’invention d’une politique publique de l’archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cuzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Jouys Barbelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous de l'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId77"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ED08997C"/>
+    <w:nsid w:val="F10454FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="BBB8BE5D"/>
+    <w:nsid w:val="AE465FA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="82F65136"/>
+    <w:nsid w:val="F64FC330"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-cuzel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4945-4698" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives.musee-archeologienationale.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://transfers.ens.fr/identites-et-specificites-des-cultures-d-afrique-antique?artpage=5-6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeo.ens.fr/Epigraphie-2356.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141984v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bady" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Cuzel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de M&#233;ritens de Villeneuve" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Orlandi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ry8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141934v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Aounallah" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ben Khlifa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhila Ben Messaoud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141958v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Chehidi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Maurin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210782v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398687v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13rxx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210775v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210764v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210759v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04315339v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.14634" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907920v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ch&#233;rif" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907935v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868181v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868081v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/antafr.5218" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907945v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936450v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936434v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936423v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jouys Barbelin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951579v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1353h" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653400v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.carocci.it/prodotto/lafrica-antica-dalleta-repubblicana-ai-giulio-claudii" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04513593v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59641/n20332qz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653407v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04404944v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Morini&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.18307" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03775593v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868156v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092761v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brouquier-Redd&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamden Ben Romdhane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inaph.ua.es/es/petracos/documentos/petracos-4.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937816v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04010171v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04010121v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UPSLP021" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03775605v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951632v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951627v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04414500v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04414481v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868107v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867953v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867999v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868124v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868021v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868038v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-cuzel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4945-4698" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives.musee-archeologienationale.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://transfers.ens.fr/identites-et-specificites-des-cultures-d-afrique-antique?artpage=5-6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archeo.ens.fr/Epigraphie-2356.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141984v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bady" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Cuzel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de M&#233;ritens de Villeneuve" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Orlandi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ry8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210775v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Aounallah" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ben Khlifa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhila Ben Messaoud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210764v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141934v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141958v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Chehidi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Maurin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210782v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398687v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13rxx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210759v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04315339v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.14634" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907935v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868181v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868081v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/antafr.5218" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907945v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907920v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ch&#233;rif" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936450v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936423v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jouys Barbelin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936434v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951579v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1353h" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04513593v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59641/n20332qz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653400v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.carocci.it/prodotto/lafrica-antica-dalleta-repubblicana-ai-giulio-claudii" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653407v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04404944v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Morini&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.18307" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868156v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03775593v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092761v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brouquier-Redd&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamden Ben Romdhane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inaph.ua.es/es/petracos/documentos/petracos-4.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937816v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04010171v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04010121v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UPSLP021" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03775605v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951632v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951627v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04414500v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04414481v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868107v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867953v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867999v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868021v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868038v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868124v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>