--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -1374,441 +1374,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04368211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Crafted Knowledge on Chinese Porcelain : How natural science helped to understand Chinese porcelain’s decoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline d'Abrigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crafted Knowledge in a Globalized word</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Needham Research Institute; Shih Ching-Fei, Jun 2019, Cambridge (GB), United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Impact of Looted Objects. The Case of Chinese Porcelain from the Yuanmingyuan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline d'Abrigeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">'Pillage is formally prohibited.' Provenance Research on East Asian Art #3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Technische Universität Berlin, Nov 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04368206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collecting Chinese Porcelains in 19th Century France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline d'Abrigeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EACS Biennial Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Chinese Studies (EACS); University of Glasgow, Jun 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04368245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Crafted Knowledge on Chinese Porcelain : How natural science helped to understand Chinese porcelain’s decoration</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chinese Porcelain in 19th-Century European Local Art Markets and in Global Trade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline d'Abrigeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crafted Knowledge in a Globalized word</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Needham Research Institute; Shih Ching-Fei, Jun 2019, Cambridge (GB), United Kingdom</w:t>
+              <w:t xml:space="preserve">International Convention of Asian Scholar (ICAS 11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICAS, Jul 2019, Leiden (NL), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Chinese Porcelain in 19th-Century European Local Art Markets and in Global Trade</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ordre et la valeur artistique : Les tentatives de classification de la céramique chinoise au XIXe siècle et leurs conséquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline d'Abrigeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Convention of Asian Scholar (ICAS 11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICAS, Jul 2019, Leiden (NL), Netherlands</w:t>
+              <w:t xml:space="preserve">Journée Transversale des Doctorants de l’EPHE « Ordre et Chaos »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Pratique des Hautes Etudes, Apr 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chinese Ceramics as a Field of Knowledge: Cultural Appropriation of Chinese ceramics in 19th Century France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline d'Abrigeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transcultural Studies Student Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Heidelberg University, Apr 2018, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04368241v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04368239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seeing Taishan : Some Issues on the Heritagization of Mount Tai</w:t>
               </w:r>
@@ -2108,342 +2108,342 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dix-huit formes d'écriture sigillaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline d'Abrigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> L'Estampille/L'Objet d'Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.30, 2023, Thématique n°4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand Dijon se met à portée d'Asie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Buisson-Rozensztrauch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline d'Abrigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tran-Bourdonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> L'Estampille/L'Objet d'Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.4-11, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coupe sur pied haut à décor d'inscription en écriture lantsa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline d'Abrigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> L'Estampille/L'Objet d'Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.18, 2023, Thématique n°4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Plat à décor de personnages, décor dit &amp;quot;aux sept bordures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline d'Abrigeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> L'Estampille/L'Objet d'Art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.19, 2023, Thématique n°4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04253580v1</w:t>
-              </w:r>
-[...244 lines deleted...]
-                <w:t xml:space="preserve">hal-04253578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2474,64 +2474,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À portée d'Asie. Collectionneurs, collecteurs et marchands d'art asiatique en France 1750-1930</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline d'Abrigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tran-Bourdonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Liénart; Institut national d'histoire de l'art; Musée des Beaux-arts de Dijon, 2023, 978-2-35906-404-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3146,50 +3146,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04110775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">青花魚紋瓷碟</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline D’abrigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming-Liang Hsieh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">明清時期民窯青花瓷特展</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.24-25, 2016, 國立台灣大學藝術史研究所藏品展 系列五</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">青花壽字紋瓷碟</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline D’abrigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming-Liang Hsieh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">明清時期民窯青花瓷特展</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">沉船打撈品</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline D’abrigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming-Liang Hsieh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">明清時期民窯青花瓷特展</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.90-91, 2016, 國立台灣大學藝術史研究所藏品展 系列五</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">青花花卉紋小罐</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline D’abrigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming-Liang Hsieh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">明清時期民窯青花瓷特展</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.92-93, 2016, 國立台灣大學藝術史研究所藏品展 系列五</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">青花文字紋三足爐</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline D’abrigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming-Liang Hsieh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">明清時期民窯青花瓷特展</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.22-23, 2016, 國立台灣大學藝術史研究所藏品展 系列五</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">巴達維亞瓷杯</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline D’abrigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming-Liang Hsieh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">明清時期民窯青花瓷特展</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.96-97, 2016, 國立台灣大學藝術史研究所藏品展 系列五</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">青花花卉紋小杯</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline D’abrigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3198,549 +3690,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">明清時期民窯青花瓷特展</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.94-95, 2016, 國立台灣大學藝術史研究所藏品展 系列五</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108454v1</w:t>
-              </w:r>
-[...490 lines deleted...]
-                <w:t xml:space="preserve">hal-04108452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“ …T’as vu comme elle est petite ! ” : étude sur les propos tenus par les visiteurs francophones dans la salle de la Joconde</w:t>
               </w:r>
@@ -3838,1226 +3838,1226 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">MALINET, Nicolas Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline 沈以琳 d'Abrigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collectionneurs, collecteurs et marchands d'art asiatique en France 1700-1939</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, https://agorha.inha.fr/detail/792</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04110846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BARBET DE JOUY, Henry (1812-1896)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline D’abrigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collectionneurs, collecteurs et marchands d'art asiatique en France 1700-1939</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, https://agorha.inha.fr/detail/829</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BILLEQUIN, Anatole (1836-1894)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline d'Abrigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collectionneurs, collecteurs et marchands d'art asiatique en France 1700-1939</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, https://agorha.inha.fr/detail/799</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">JACQUEMART, Jules (1837-1880)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline d'Abrigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héléna Lichy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collectionneurs, collecteurs et marchands d'art asiatique en France 1700-1939</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, https://agorha.inha.fr/detail/522</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MARQUIS, François-Philibert (1821-1889)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline d'Abrigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collectionneurs, collecteurs et marchands d'art asiatique en France 1700-1939</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, https://agorha.inha.fr/detail/803</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PAGE, Théogène-François (1807-1867)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline d'Abrigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collectionneurs, collecteurs et marchands d'art asiatique en France 1700-1939</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, https://agorha.inha.fr/detail/801</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LOUYRETTE, Eugène (1826-1901)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline d'Abrigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collectionneurs, collecteurs et marchands d'art asiatique en France 1700-1939</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, https://agorha.inha.fr/detail/448</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">WANG, Tching Yung (ou Yong) Laurent 王承榮 (1824- ?)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline d'Abrigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collectionneurs, collecteurs et marchands d'art asiatique en France 1700-1939</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, https://agorha.inha.fr/ark:/54721/77c524ed-dac6-4492-83af-289d21ab36b0?database=81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LY, Joseph (1803-1854)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline D’abrigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collectionneurs, collecteurs et marchands d’art asiatique en France 1700-1939</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, https://agorha.inha.fr/detail/692</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03922756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TASTET, Émile (1799-1882)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline D’abrigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collectionneurs, collecteurs et marchands d'art asiatique en France 1700-1939</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, https://agorha.inha.fr/detail/507</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">JAQUEMART, Albert (1808-1875)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline d'Abrigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collectionneurs, collecteurs et marchands d'art asiatique en France 1700-1939</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, https://agorha.inha.fr/detail/915</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GASNAULT, Paul (1828-1898)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline 沈以琳 d'Abrigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gasnault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collectionneurs, collecteurs et marchands d'art asiatique en France 1700-1939</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, https://agorha.inha.fr/detail/603</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04110851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SCHERZER, Fernand (1849-1886)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline D’abrigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collectionneurs, collecteurs et marchands d'art asiatique en France 1700-1939</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, https://agorha.inha.fr/detail/732</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MALINET, Marie Antoinette (1811-1881)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline D’abrigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collectionneurs, collecteurs et marchands d'art asiatique en France 1700-1939</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, http://agorha.inha.fr/detail/708</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BOISSEL DE MONVILLE, Hippolyte (1794-1873)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline 沈以琳 d'Abrigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collectionneurs, collecteurs et marchands d'art asiatique en France 1700-1939</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, https://agorha.inha.fr/detail/734</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04110847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FRÉMIN DU SARTEL, Octave (1823-1894)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline d'Abrigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collectionneurs, collecteurs et marchands d'art asiatique en France 1700-1939</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, https://agorha.inha.fr/detail/458</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">JAURÈS, Benjamin (1823-1889)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline d'Abrigeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collectionneurs, collecteurs et marchands d'art asiatique en France 1700-1939</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, https://agorha.inha.fr/detail/600</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04110854v1</w:t>
-              </w:r>
-[...1128 lines deleted...]
-                <w:t xml:space="preserve">hal-04110847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId99"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5133,51 +5133,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="61B1FA8E"/>
+    <w:nsid w:val="FDA76D22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5364,51 +5364,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-d-abrigeon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2967-6584" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935826v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline D&#8217;abrigeon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740083v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colomban" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulsu Simsek Franci" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Gironda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline d'Abrigeon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Schumacher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage5030091" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759687v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15165747" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922687v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110848v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline &#27784;&#20197;&#29747; d'Abrigeon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194519v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747082v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747068v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747037v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503444v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368201v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368166v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368231v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368233v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368211v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368206v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368245v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368228v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368217v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368241v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368239v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368225v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368221v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046800v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Lonati" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#8217;abrigeon Pauline" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussac Adriane" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenglet Marion" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levillain Johan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253580v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253584v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253577v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Buisson-Rozensztrauch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Guyot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tran-Bourdonneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253578v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253502v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108853v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253396v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922717v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108863v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongsong Zheng" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253589v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wyss" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bolhe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253574v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110775v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Prevost Marcilhacy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura de Fuccia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Trey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.inha.11377" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108454v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Liang Hsieh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108443v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108422v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108440v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108449v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108418v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108452v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253437v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Biezunski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110854v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194537v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110846v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110851v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gasnault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108457v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194553v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194548v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194543v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253572v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094148v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194556v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194550v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194531v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Lichy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922756v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094184v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093960v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110847v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-d-abrigeon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2967-6584" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935826v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline D&#8217;abrigeon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740083v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colomban" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulsu Simsek Franci" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Gironda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline d'Abrigeon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Schumacher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage5030091" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759687v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15165747" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922687v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110848v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline &#27784;&#20197;&#29747; d'Abrigeon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194519v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747082v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747068v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747037v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503444v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368201v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368166v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368231v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368233v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368211v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368228v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368206v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368245v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368217v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368239v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368241v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368225v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368221v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046800v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Lonati" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#8217;abrigeon Pauline" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussac Adriane" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenglet Marion" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levillain Johan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253584v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253577v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Buisson-Rozensztrauch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Guyot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tran-Bourdonneau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253578v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253580v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253502v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108853v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253396v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922717v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108863v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongsong Zheng" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253589v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wyss" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bolhe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253574v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110775v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Prevost Marcilhacy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura de Fuccia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Trey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.inha.11377" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108422v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Liang Hsieh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108440v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108443v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108449v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108418v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108452v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108454v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253437v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Biezunski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110846v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108457v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194553v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194531v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Lichy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194550v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194548v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194543v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194556v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922756v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094148v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253572v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110851v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gasnault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094184v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093960v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110847v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194537v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110854v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>