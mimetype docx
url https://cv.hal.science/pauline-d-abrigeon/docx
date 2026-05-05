--- v1 (2026-04-07)
+++ v2 (2026-05-05)
@@ -1374,234 +1374,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04368211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Impact of Looted Objects. The Case of Chinese Porcelain from the Yuanmingyuan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline d'Abrigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">'Pillage is formally prohibited.' Provenance Research on East Asian Art #3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Technische Universität Berlin, Nov 2019, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collecting Chinese Porcelains in 19th Century France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline d'Abrigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EACS Biennial Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Chinese Studies (EACS); University of Glasgow, Jun 2019, Glasgow, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Crafted Knowledge on Chinese Porcelain : How natural science helped to understand Chinese porcelain’s decoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline d'Abrigeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crafted Knowledge in a Globalized word</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Needham Research Institute; Shih Ching-Fei, Jun 2019, Cambridge (GB), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04368228v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04368245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chinese Porcelain in 19th-Century European Local Art Markets and in Global Trade</w:t>
               </w:r>
@@ -3228,50 +3228,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">沉船打撈品</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline D’abrigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming-Liang Hsieh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">明清時期民窯青花瓷特展</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.90-91, 2016, 國立台灣大學藝術史研究所藏品展 系列五</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">青花壽字紋瓷碟</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline D’abrigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3280,139 +3362,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">明清時期民窯青花瓷特展</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108440v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04108443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">青花花卉紋小罐</w:t>
               </w:r>
@@ -4045,674 +4045,674 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">GASNAULT, Paul (1828-1898)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline 沈以琳 d'Abrigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gasnault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collectionneurs, collecteurs et marchands d'art asiatique en France 1700-1939</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, https://agorha.inha.fr/detail/603</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04110851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PAGE, Théogène-François (1807-1867)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline d'Abrigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collectionneurs, collecteurs et marchands d'art asiatique en France 1700-1939</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, https://agorha.inha.fr/detail/801</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LOUYRETTE, Eugène (1826-1901)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline d'Abrigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collectionneurs, collecteurs et marchands d'art asiatique en France 1700-1939</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, https://agorha.inha.fr/detail/448</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">JAQUEMART, Albert (1808-1875)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline d'Abrigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collectionneurs, collecteurs et marchands d'art asiatique en France 1700-1939</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, https://agorha.inha.fr/detail/915</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TASTET, Émile (1799-1882)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline D’abrigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collectionneurs, collecteurs et marchands d'art asiatique en France 1700-1939</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, https://agorha.inha.fr/detail/507</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">WANG, Tching Yung (ou Yong) Laurent 王承榮 (1824- ?)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline d'Abrigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collectionneurs, collecteurs et marchands d'art asiatique en France 1700-1939</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, https://agorha.inha.fr/ark:/54721/77c524ed-dac6-4492-83af-289d21ab36b0?database=81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MARQUIS, François-Philibert (1821-1889)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline d'Abrigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collectionneurs, collecteurs et marchands d'art asiatique en France 1700-1939</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, https://agorha.inha.fr/detail/803</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">JACQUEMART, Jules (1837-1880)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline d'Abrigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héléna Lichy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collectionneurs, collecteurs et marchands d'art asiatique en France 1700-1939</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, https://agorha.inha.fr/detail/522</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2022, https://agorha.inha.fr/detail/803</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LY, Joseph (1803-1854)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline D’abrigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collectionneurs, collecteurs et marchands d’art asiatique en France 1700-1939</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, https://agorha.inha.fr/detail/692</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...275 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03922756v1</w:t>
-              </w:r>
-[...218 lines deleted...]
-                <w:t xml:space="preserve">hal-04110851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SCHERZER, Fernand (1849-1886)</w:t>
               </w:r>
@@ -5133,51 +5133,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FDA76D22"/>
+    <w:nsid w:val="CE6DDAFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5364,51 +5364,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-d-abrigeon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2967-6584" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935826v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline D&#8217;abrigeon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740083v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colomban" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulsu Simsek Franci" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Gironda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline d'Abrigeon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Schumacher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage5030091" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759687v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15165747" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922687v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110848v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline &#27784;&#20197;&#29747; d'Abrigeon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194519v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747082v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747068v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747037v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503444v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368201v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368166v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368231v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368233v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368211v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368228v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368206v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368245v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368217v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368239v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368241v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368225v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368221v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046800v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Lonati" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#8217;abrigeon Pauline" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussac Adriane" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenglet Marion" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levillain Johan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253584v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253577v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Buisson-Rozensztrauch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Guyot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tran-Bourdonneau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253578v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253580v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253502v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108853v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253396v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922717v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108863v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongsong Zheng" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253589v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wyss" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bolhe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253574v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110775v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Prevost Marcilhacy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura de Fuccia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Trey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.inha.11377" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108422v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Liang Hsieh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108440v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108443v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108449v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108418v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108452v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108454v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253437v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Biezunski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110846v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108457v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194553v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194531v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Lichy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194550v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194548v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194543v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194556v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922756v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094148v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253572v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110851v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gasnault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094184v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093960v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110847v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194537v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110854v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-d-abrigeon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2967-6584" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935826v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline D&#8217;abrigeon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740083v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colomban" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulsu Simsek Franci" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Gironda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline d'Abrigeon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Schumacher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage5030091" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759687v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15165747" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922687v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110848v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline &#27784;&#20197;&#29747; d'Abrigeon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194519v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747082v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747068v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747037v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503444v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368201v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368166v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368231v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368233v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368211v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368206v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368245v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368228v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368217v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368239v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368241v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368225v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368221v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046800v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Lonati" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#8217;abrigeon Pauline" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussac Adriane" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenglet Marion" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levillain Johan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253584v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253577v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Buisson-Rozensztrauch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Guyot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tran-Bourdonneau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253578v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253580v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253502v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108853v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253396v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922717v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108863v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongsong Zheng" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253589v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wyss" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bolhe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253574v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110775v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Prevost Marcilhacy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura de Fuccia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Trey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.inha.11377" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108422v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Liang Hsieh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108443v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108440v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108449v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108418v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108452v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108454v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253437v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Biezunski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110846v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108457v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194553v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110851v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gasnault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194548v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194543v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253572v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094148v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194556v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194550v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194531v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Lichy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922756v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094184v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093960v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110847v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194537v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110854v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>