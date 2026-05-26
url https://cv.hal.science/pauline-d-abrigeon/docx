--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -3146,50 +3146,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04110775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">沉船打撈品</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline D’abrigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming-Liang Hsieh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">明清時期民窯青花瓷特展</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.90-91, 2016, 國立台灣大學藝術史研究所藏品展 系列五</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">青花魚紋瓷碟</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline D’abrigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3198,139 +3280,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">明清時期民窯青花瓷特展</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.24-25, 2016, 國立台灣大學藝術史研究所藏品展 系列五</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108422v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04108443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">青花壽字紋瓷碟</w:t>
               </w:r>
@@ -3838,881 +3838,881 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">GASNAULT, Paul (1828-1898)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline 沈以琳 d'Abrigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gasnault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collectionneurs, collecteurs et marchands d'art asiatique en France 1700-1939</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, https://agorha.inha.fr/detail/603</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04110851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">MALINET, Nicolas Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline 沈以琳 d'Abrigeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collectionneurs, collecteurs et marchands d'art asiatique en France 1700-1939</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, https://agorha.inha.fr/detail/792</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04110846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BARBET DE JOUY, Henry (1812-1896)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline D’abrigeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collectionneurs, collecteurs et marchands d'art asiatique en France 1700-1939</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, https://agorha.inha.fr/detail/829</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BILLEQUIN, Anatole (1836-1894)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline d'Abrigeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collectionneurs, collecteurs et marchands d'art asiatique en France 1700-1939</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, https://agorha.inha.fr/detail/799</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Pauline 沈以琳 d'Abrigeon</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">JACQUEMART, Jules (1837-1880)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline d'Abrigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Gasnault</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héléna Lichy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collectionneurs, collecteurs et marchands d'art asiatique en France 1700-1939</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, https://agorha.inha.fr/detail/603</w:t>
+              <w:t xml:space="preserve">, 2022, https://agorha.inha.fr/detail/522</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MARQUIS, François-Philibert (1821-1889)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline d'Abrigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collectionneurs, collecteurs et marchands d'art asiatique en France 1700-1939</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, https://agorha.inha.fr/detail/803</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAGE, Théogène-François (1807-1867)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline d'Abrigeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collectionneurs, collecteurs et marchands d'art asiatique en France 1700-1939</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, https://agorha.inha.fr/detail/801</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LOUYRETTE, Eugène (1826-1901)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline d'Abrigeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collectionneurs, collecteurs et marchands d'art asiatique en France 1700-1939</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, https://agorha.inha.fr/detail/448</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">WANG, Tching Yung (ou Yong) Laurent 王承榮 (1824- ?)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline d'Abrigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collectionneurs, collecteurs et marchands d'art asiatique en France 1700-1939</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, https://agorha.inha.fr/ark:/54721/77c524ed-dac6-4492-83af-289d21ab36b0?database=81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LY, Joseph (1803-1854)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline D’abrigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collectionneurs, collecteurs et marchands d’art asiatique en France 1700-1939</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, https://agorha.inha.fr/detail/692</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03922756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TASTET, Émile (1799-1882)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline D’abrigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collectionneurs, collecteurs et marchands d'art asiatique en France 1700-1939</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, https://agorha.inha.fr/detail/507</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JAQUEMART, Albert (1808-1875)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline d'Abrigeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collectionneurs, collecteurs et marchands d'art asiatique en France 1700-1939</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, https://agorha.inha.fr/detail/915</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04253572v1</w:t>
-              </w:r>
-[...356 lines deleted...]
-                <w:t xml:space="preserve">hal-03922756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SCHERZER, Fernand (1849-1886)</w:t>
               </w:r>
@@ -5133,51 +5133,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CE6DDAFC"/>
+    <w:nsid w:val="4D09EFBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5364,51 +5364,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-d-abrigeon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2967-6584" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935826v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline D&#8217;abrigeon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740083v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colomban" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulsu Simsek Franci" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Gironda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline d'Abrigeon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Schumacher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage5030091" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759687v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15165747" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922687v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110848v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline &#27784;&#20197;&#29747; d'Abrigeon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194519v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747082v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747068v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747037v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503444v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368201v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368166v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368231v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368233v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368211v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368206v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368245v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368228v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368217v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368239v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368241v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368225v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368221v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046800v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Lonati" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#8217;abrigeon Pauline" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussac Adriane" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenglet Marion" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levillain Johan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253584v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253577v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Buisson-Rozensztrauch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Guyot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tran-Bourdonneau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253578v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253580v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253502v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108853v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253396v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922717v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108863v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongsong Zheng" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253589v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wyss" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bolhe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253574v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110775v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Prevost Marcilhacy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura de Fuccia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Trey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.inha.11377" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108422v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Liang Hsieh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108443v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108440v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108449v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108418v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108452v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108454v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253437v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Biezunski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110846v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108457v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194553v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110851v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gasnault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194548v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194543v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253572v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094148v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194556v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194550v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194531v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Lichy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922756v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094184v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093960v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110847v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194537v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110854v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-d-abrigeon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2967-6584" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935826v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline D&#8217;abrigeon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740083v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colomban" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulsu Simsek Franci" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Gironda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline d'Abrigeon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Schumacher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage5030091" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759687v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15165747" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922687v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110848v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline &#27784;&#20197;&#29747; d'Abrigeon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194519v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747082v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747068v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747037v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503444v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368201v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368166v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368231v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368233v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368211v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368206v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368245v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368228v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368217v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368239v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368241v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368225v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368221v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046800v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Lonati" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#8217;abrigeon Pauline" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussac Adriane" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenglet Marion" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levillain Johan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253584v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253577v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Buisson-Rozensztrauch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Guyot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tran-Bourdonneau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253578v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253580v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253502v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108853v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253396v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922717v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108863v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongsong Zheng" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253589v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wyss" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bolhe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253574v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110775v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Prevost Marcilhacy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura de Fuccia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Trey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.inha.11377" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108443v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Liang Hsieh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108422v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108440v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108449v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108418v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108452v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108454v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253437v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Biezunski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110851v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gasnault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110846v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108457v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194553v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194531v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Lichy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194550v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194548v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194543v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194556v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922756v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094148v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253572v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094184v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093960v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110847v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194537v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110854v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>