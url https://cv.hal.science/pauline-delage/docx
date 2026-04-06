--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pauline Delage </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargée de recherche au CNRS (section 39), elle est rattachée au </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRESPPA-CSU</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (UMR 7217).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses travaux portent essentiellement sur les reconfigurations de l'action publique contre les violences de genre et les transformations des mouvements féministes en France, en Suisse et aux Etats-Unis. Elle a participé à la coordination des ouvrages </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les violences sexistes après #MeToo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Presses des Mines, 2022) et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Féminismes dans le monde. 23 récits d’une révolution planétaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Textuel, 2020), et a publié </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droits des femmes. Tout peut disparaitre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Textuel 2018) et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violences conjugales. Du combat féministe à la cause publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Presses de sciences po, 2017).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avec Catherine Cavalin et Delphine Lacombe, elle a fondé en 2017 le réseau de recherche </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VisaGe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Violences fondées sur le genre) qu'elle continue de coordonner avec Emeline Fourment, Margot Giacinti et Tania Lejbowicz.Elle est membre du comité de rédaction des revues </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre sexualité et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, et dirige avec Danièle Kergoat et Aurore Koechlin la collection &amp;quot;Le genre du monde&amp;quot; aux éditions La Dispute.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voir aussi son </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les violences sexistes après #MeToo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cavalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaércio Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Despontin Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, pp.248, 2022, Sciences sociales, 978-2-35671-969-0. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesmines.8223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Féminismes dans le monde: 23 récits d'une révolution planétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Textuel, 208 p., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03291062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrer les violences dans le couple. Emergence et reconfigurations d'un problème public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Roca I Escoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Lieber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antipodes, 2020, 978-2-88901-154-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03291053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits des femmes, tout peut disparaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Textuel, 160 p., 2018, Petite encyclopédie critique, 978-2-84597-647-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences conjugales. Du combat féministe à la cause publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Sciences Po. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences de genre à l’encontre des groupes minorisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Fourment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Giacinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Lejbowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Perraudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N°46, pp.224, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05224421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fémi(ni)cide. Parcours conceptuels, militants et institutionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Lieber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 73, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)configurations du travail domestique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Boni-Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, genre et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46, 264 p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En finir avec l’école (néo)conservatrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Albenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanc Noé Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hugrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 107, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intimités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaëlle Amsellem-Mainguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vuattoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, sexualité &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, 2021, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gss.6864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grèves générales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Achin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Albenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 103, 183 p., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révoltes sexuelles après #MeToo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Achin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Albenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Ouardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 99, 159 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences de genre : retours sur un problème féministe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Chetcuti-Osorovitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 66, 274 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les violences de genre à l’épreuve du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Roca I Escoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Chetcuti-Osorovitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (99), 246 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à la lutte contre les violences faites aux femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 102, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15cpy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Feminist Activism to Academia? Fifty Years of Research on Gender-Based Violence in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cavalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violence Against Women</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/10778012251410897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05499922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences de genre à l’encontre des groupes minorisés : catégories, démarches, analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émeline Fourment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Giacinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Lejbowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Perraudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N°46, pp.5-28. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tt.046.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05224290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien. Transféminicides : des violences de genre spécifiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Rincon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Lieber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (73), pp.161-175. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdge.073.0161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences et rapports de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 146-147, pp.177-179. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpsf.146.0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le savant en politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Juven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Tournepiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sarfati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nrt.14983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04308523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intimate Partner Violence and the Complexity Turn. The Multiple Conceptions of Gender in IPV Policy in Switzerland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Roca I Escoda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue suisse de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 49 (1), pp.215-231. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/sjs-2023-0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la violence létale contre les femmes à la violence féminicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Mazuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (73), pp.5-31. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdge.073.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la violence létale contre les femmes à la violence féminicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Mazuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 73 (2), pp.5-31. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdge.073.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mariage heureux du féminisme et du néolibéralisme. Pistes pour analyser une union récente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nottingham French Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61 (3), </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/nfs.2022.0357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la dimension spatiale des violences conjugales pour accompagner le départ des victimes. Le cas de la Haute-Garonne et de l’Isère pendant la crise du Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelina San Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (128), pp.31-38. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/empa.128.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perversion narcissique, genre et conjugalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zilsel : science, technique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, pp.240-253. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/zil.008.0240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intimité en institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaëlle Amsellem-Mainguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vuattoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, sexualité &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gss.7152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. (Re)configurations du travail domestique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Boni-Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, genre et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46, pp.27-31. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tgs.046.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-sectoral training to reduce violence against women: A new feminist opportunity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (1-2), pp.111-131. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41253-020-00113-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et violence : quels enjeux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 173, pp.39. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pouv.173.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Achin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Albenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Benvegnù</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (103), pp.7-10. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.103.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#MeToo, #Travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Landour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Paoletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Controverse, 15, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nrt.6021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02378981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien. Violences sexuelles à l’encontre des femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ducret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Lieber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (66), </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdge.066.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minorisations ordinaires dans l’enseignement supérieur.L’expérience d’étudiantes portant un hijab dans les Bouches du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cornand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, sexualité &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gss.6095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutter contre les violences de genre. Des mouvements féministes à leur institutionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Chetcuti-Osorovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n° 66 (66), pp.5-16. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdge.066.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien. L’enquête VIRAGE (VIolences et RApports de GEnre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Debauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Mazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Lieber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (66), </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdge.066.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la critique féministe renouvelle le droit. Présentation du dossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Roca I Escoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Chetcuti-Osorovitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (99), pp.277-285. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs1.099.0277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux processus de sanitarisation. L’action publique contre les violences dans le couple dans deux cantons de Suisse romande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Roca I Escoda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (3), </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sss.363.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire de la compassion. L’accompagnement des victimes de violences conjugales en France et aux États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de politique comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (3), pp.51-70. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ripc.253.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’obstacle méthodologique au levier analytique. Retour sur une comparaison asymétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sociologies.6142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croiser genre et sexualité, un vrai dilemme ? Réflexions sur la prise en charge des violences dans les couples de même sexe/genre à Los Angeles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alizés : Revue angliciste de La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Violence and Intersectionality, 42, pp.43-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le débat sur les violences faites aux femmes aux États-Unis : les limites du consensus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique Américaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (27), pp.131-145. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polam.027.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après l’année zéro. Histoire croisée de la lutte contre le viol en France et aux États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (70), pp.21-35. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/crii.070.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des héritages sans testament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (109), </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.109.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Féminismes, violences, sexualités.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaércio DA SILVA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cavalin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baptiste Coulmont; Marion Maudet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ordinaire de la sexualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, La vie des idées, 978-2130868033</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Sectoral Training to Reduce Violence Against Women: A New Feminist Opportunity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Engeli; Amy G. Mazur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">When Gender Equality Policies in Practice Matter. A Comparative Study in France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan; Springer Nature Switzerland, pp.139-166, 2024, 978-3-031-44107-3. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-44108-0_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des droits pour quelles femmes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandra Oeser; Maud Simonet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Work3. Travail domestique, travail professionnel, travail politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Paris Nanterre, 2023, 978-2-84016-518-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un renouveau syndical féministe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yon, Karel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le syndicalisme est politique. Questions stratégiques pour un renouveau syndical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La dispute, 2023, 9782843032691</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépolitisation du guichet, politisation au guichet ? L’exemple de l’accompagnement des victimes de violences conjugales en France et aux Etats-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avanza, Martina; Miaz, Jonathan; Péchu Cécile; Voutat, Bernard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Militantismes de guichet. Perspectives ethnographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Antipodes, 2023, 978-2-88901-228-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. #MeToo. La force de l'événement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cavalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaércio da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Despontin Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Cavalin; Jaércio Da Silva; Pauline Delage; Irène Despontin Lefèvre; Delphine Lacombe; Bibia Pavard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les violences sexistes après #MeToo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.9-20, 2022, Sciences sociales, 9782356719690. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesmines.8268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire ou maintenir un lien : oeuvrer à la sortie des violences dans le couple dans un contexte de mise à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelina San Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Tillous. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace, genre et violences conjugales : ce que révèle la crise de la Covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Vincennes, 2022, 978-2-37924-258-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour à l’emploi des femmes victimes de violences conjugales : Un objectif commun en France et aux États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Pochic; Nathalie Lapeyre; Jacqueline Laufer; Séverine Lemière; Rachel Silvera. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le genre au travail. Recherches féministes et luttes de femmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Syllepse, 2021, 2-84950-854-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viol conjugal. Un phénomène social au croisement de deux problèmes publics en France et aux États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Chariot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le viol conjugal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2019, 9782271119018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimensión espacial de la violencia domestica hacia la mujer en periodo de Crisis COVID-19 en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelina San Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4to Congreso international sobre Género y Espaio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNAM et al., Apr 2021, Mexico (virtual), Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04268378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Spatial Dimension of Domestic Violence & the Covid-19 Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelina San Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAG Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of American Geographers, Apr 2021, Seattle (virtual), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04268336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Spatial Dimension of Domestic Violence & the Covid-19 Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelina San Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esté Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Geographical Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union géographique internationale, Aug 2021, Istanbul (virtual), Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04268427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les violences dans le couple comme un problème public. Retour sur enquêtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toutes des grosses putes ! [Tribune, Club de Mediapart]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Boni-Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cavalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Darley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Debauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial [du numéro: En finir avec l’école (néo)conservatrice]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Albenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hugrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.7-11. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.107.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03366907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haro sur les violences sexuelles !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03291103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial [Covid-19 : de la pandémie aux crises]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Izambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Juven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.7-11. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.105.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03291068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux côtés des femmes, à distance. Entretien avec Françoise et Aurélie de l’Association pour l’Initiative Autonome des Femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Billancourt à Deliveroo. Construire un mouvement d’ensemble en prise avec la réalité quotidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Yon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.175-183. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.103.0175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences conjugales : « Pour sauver des vies, un SMS ne suffira pas »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Biland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth A Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cavalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Czerny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03088240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un mouvement mondial de la jeunesse : les grèves du climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Haeringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahita Grisoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.103.0156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId177"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pauline Delage </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargée de recherche au CNRS (section 39), elle est rattachée au </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRESPPA-CSU</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (UMR 7217).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses travaux portent essentiellement sur les reconfigurations de l'action publique contre les violences de genre et les transformations des mouvements féministes en France, en Suisse et aux Etats-Unis. Elle a participé à la coordination des ouvrages </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les violences sexistes après #MeToo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Presses des Mines, 2022) et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Féminismes dans le monde. 23 récits d’une révolution planétaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Textuel, 2020), et a publié </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droits des femmes. Tout peut disparaitre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Textuel 2018) et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violences conjugales. Du combat féministe à la cause publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Presses de sciences po, 2017).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avec Catherine Cavalin et Delphine Lacombe, elle a fondé en 2017 le réseau de recherche </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VisaGe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Violences fondées sur le genre) qu'elle continue de coordonner avec Emeline Fourment, Margot Giacinti et Tania Lejbowicz.Elle est membre du comité de rédaction des revues </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre sexualité et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, et dirige avec Danièle Kergoat et Aurore Koechlin la collection &amp;quot;Le genre du monde&amp;quot; aux éditions La Dispute.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voir aussi son </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les violences sexistes après #MeToo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cavalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaércio Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Despontin Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, pp.248, 2022, Sciences sociales, 978-2-35671-969-0. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesmines.8223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Féminismes dans le monde: 23 récits d'une révolution planétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Textuel, 208 p., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03291062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrer les violences dans le couple. Emergence et reconfigurations d'un problème public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Roca I Escoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Lieber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antipodes, 2020, 978-2-88901-154-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03291053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits des femmes, tout peut disparaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Textuel, 160 p., 2018, Petite encyclopédie critique, 978-2-84597-647-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences conjugales. Du combat féministe à la cause publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Sciences Po. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences de genre à l’encontre des groupes minorisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Fourment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Giacinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Lejbowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Perraudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N°46, pp.224, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05224421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fémi(ni)cide. Parcours conceptuels, militants et institutionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Lieber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 73, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)configurations du travail domestique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Boni-Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, genre et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46, 264 p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En finir avec l’école (néo)conservatrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Albenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanc Noé Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hugrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 107, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intimités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaëlle Amsellem-Mainguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vuattoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, sexualité &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, 2021, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gss.6864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grèves générales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Achin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Albenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 103, 183 p., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révoltes sexuelles après #MeToo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Achin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Albenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Ouardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 99, 159 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences de genre : retours sur un problème féministe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Chetcuti-Osorovitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 66, 274 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les violences de genre à l’épreuve du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Roca I Escoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Chetcuti-Osorovitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (99), 246 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à la lutte contre les violences faites aux femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2023 (102), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15cpy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Feminist Activism to Academia? Fifty Years of Research on Gender-Based Violence in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cavalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violence Against Women</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/10778012251410897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05499922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences de genre à l’encontre des groupes minorisés : catégories, démarches, analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émeline Fourment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Giacinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Lejbowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Perraudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 46, pp.5-28. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tt.046.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05224290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien. Transféminicides : des violences de genre spécifiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Rincon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Lieber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (73), pp.161-175. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdge.073.0161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences et rapports de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 146-147, pp.177-179. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpsf.146.0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le savant en politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Juven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Tournepiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sarfati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nrt.14983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04308523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intimate Partner Violence and the Complexity Turn. The Multiple Conceptions of Gender in IPV Policy in Switzerland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Roca I Escoda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue suisse de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 49 (1), pp.215-231. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/sjs-2023-0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la violence létale contre les femmes à la violence féminicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Mazuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (73), pp.5-31. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdge.073.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la violence létale contre les femmes à la violence féminicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Mazuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 73 (2), pp.5-31. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdge.073.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la dimension spatiale des violences conjugales pour accompagner le départ des victimes. Le cas de la Haute-Garonne et de l’Isère pendant la crise du Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelina San Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (128), pp.31-38. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/empa.128.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mariage heureux du féminisme et du néolibéralisme. Pistes pour analyser une union récente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nottingham French Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61 (3), </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/nfs.2022.0357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perversion narcissique, genre et conjugalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zilsel : science, technique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, pp.240-253. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/zil.008.0240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intimité en institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaëlle Amsellem-Mainguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vuattoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, sexualité &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gss.7152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. (Re)configurations du travail domestique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Boni-Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, genre et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46, pp.27-31. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tgs.046.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-sectoral training to reduce violence against women: A new feminist opportunity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (1-2), pp.111-131. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41253-020-00113-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et violence : quels enjeux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 173, pp.39. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pouv.173.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Achin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Albenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Benvegnù</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (103), pp.7-10. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.103.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#MeToo, #Travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Landour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Paoletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Controverse, 15, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nrt.6021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02378981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien. Violences sexuelles à l’encontre des femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ducret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Lieber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (66), </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdge.066.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minorisations ordinaires dans l’enseignement supérieur.L’expérience d’étudiantes portant un hijab dans les Bouches du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cornand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, sexualité &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gss.6095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien. L’enquête VIRAGE (VIolences et RApports de GEnre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Debauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Mazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Lieber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (66), </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdge.066.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutter contre les violences de genre. Des mouvements féministes à leur institutionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Chetcuti-Osorovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n° 66 (66), pp.5-16. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdge.066.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la critique féministe renouvelle le droit. Présentation du dossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Roca I Escoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Chetcuti-Osorovitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (99), pp.277-285. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs1.099.0277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux processus de sanitarisation. L’action publique contre les violences dans le couple dans deux cantons de Suisse romande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Roca I Escoda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (3), </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sss.363.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire de la compassion. L’accompagnement des victimes de violences conjugales en France et aux États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de politique comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (3), pp.51-70. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ripc.253.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’obstacle méthodologique au levier analytique. Retour sur une comparaison asymétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sociologies.6142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croiser genre et sexualité, un vrai dilemme ? Réflexions sur la prise en charge des violences dans les couples de même sexe/genre à Los Angeles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alizés : Revue angliciste de La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Violence and Intersectionality, 42, pp.43-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le débat sur les violences faites aux femmes aux États-Unis : les limites du consensus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique Américaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (27), pp.131-145. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polam.027.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après l’année zéro. Histoire croisée de la lutte contre le viol en France et aux États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (70), pp.21-35. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/crii.070.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des héritages sans testament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (109), </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.109.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Féminismes, violences, sexualités.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaércio DA SILVA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cavalin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baptiste Coulmont; Marion Maudet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ordinaire de la sexualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, La vie des idées, 978-2130868033</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Sectoral Training to Reduce Violence Against Women: A New Feminist Opportunity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Engeli; Amy G. Mazur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">When Gender Equality Policies in Practice Matter. A Comparative Study in France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan; Springer Nature Switzerland, pp.139-166, 2024, 978-3-031-44107-3. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-44108-0_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des droits pour quelles femmes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandra Oeser; Maud Simonet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Work3. Travail domestique, travail professionnel, travail politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Paris Nanterre, 2023, 978-2-84016-518-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un renouveau syndical féministe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yon, Karel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le syndicalisme est politique. Questions stratégiques pour un renouveau syndical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La dispute, 2023, 9782843032691</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépolitisation du guichet, politisation au guichet ? L’exemple de l’accompagnement des victimes de violences conjugales en France et aux Etats-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avanza, Martina; Miaz, Jonathan; Péchu Cécile; Voutat, Bernard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Militantismes de guichet. Perspectives ethnographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Antipodes, 2023, 978-2-88901-228-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. #MeToo. La force de l'événement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cavalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaércio da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Despontin Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Cavalin; Jaércio Da Silva; Pauline Delage; Irène Despontin Lefèvre; Delphine Lacombe; Bibia Pavard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les violences sexistes après #MeToo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.9-20, 2022, Sciences sociales, 9782356719690. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesmines.8268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire ou maintenir un lien : oeuvrer à la sortie des violences dans le couple dans un contexte de mise à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelina San Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Tillous. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace, genre et violences conjugales : ce que révèle la crise de la Covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Vincennes, 2022, 978-2-37924-258-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour à l’emploi des femmes victimes de violences conjugales : Un objectif commun en France et aux États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Pochic; Nathalie Lapeyre; Jacqueline Laufer; Séverine Lemière; Rachel Silvera. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le genre au travail. Recherches féministes et luttes de femmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Syllepse, 2021, 2-84950-854-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viol conjugal. Un phénomène social au croisement de deux problèmes publics en France et aux États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Chariot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le viol conjugal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2019, 9782271119018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimensión espacial de la violencia domestica hacia la mujer en periodo de Crisis COVID-19 en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelina San Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4to Congreso international sobre Género y Espaio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNAM et al., Apr 2021, Mexico (virtual), Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04268378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Spatial Dimension of Domestic Violence & the Covid-19 Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelina San Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAG Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of American Geographers, Apr 2021, Seattle (virtual), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04268336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Spatial Dimension of Domestic Violence & the Covid-19 Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelina San Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esté Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Geographical Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union géographique internationale, Aug 2021, Istanbul (virtual), Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04268427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les violences dans le couple comme un problème public. Retour sur enquêtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toutes des grosses putes ! [Tribune, Club de Mediapart]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Boni-Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cavalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Darley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Debauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haro sur les violences sexuelles !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03291103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial [du numéro: En finir avec l’école (néo)conservatrice]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Albenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hugrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.7-11. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.107.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03366907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial [Covid-19 : de la pandémie aux crises]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Izambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Juven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.7-11. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.105.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03291068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux côtés des femmes, à distance. Entretien avec Françoise et Aurélie de l’Association pour l’Initiative Autonome des Femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Billancourt à Deliveroo. Construire un mouvement d’ensemble en prise avec la réalité quotidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Yon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.175-183. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.103.0175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences conjugales : « Pour sauver des vies, un SMS ne suffira pas »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Biland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth A Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cavalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Czerny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03088240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un mouvement mondial de la jeunesse : les grèves du climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Haeringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahita Grisoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.103.0156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId177"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://www.cresppa.cnrs.fr/csu/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reseauvisage.fr/Accueil/index/1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.academia.edu/PaulineDelage/CurriculumVitae" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907323v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cavalin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#233;rcio Da Silva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delage" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Despontin Lef&#232;vre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lacombe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.8223" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291062v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gallot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291053v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Roca I Escoda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Lieber" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066298v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066312v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224421v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Fourment" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Giacinti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Lejbowicz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Perraudin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066335v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066720v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Blanchard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Boni-Le Goff" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Puech" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479416v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Albenga" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanc No&#233; Le" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hugr&#233;e" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mozziconacci" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066732v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;lle Amsellem-Mainguy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vuattoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.6864" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053777v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Yon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roueff" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464896v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Andro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ouardi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182164v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Chetcuti-Osorovitz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066615v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466906v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Perrier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15cpy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499922v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10778012251410897" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224290v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Fourment" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.046.0005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066782v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Rincon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jutant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.073.0161" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066773v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.146.0177" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04308523v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Juven" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tournepiche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cousin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarfati" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.14983" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066788v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sjs-2023-0011" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066777v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Jouanneau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Mazuy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.073.0005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549869v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921780v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/nfs.2022.0357" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927026v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tillous" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelina San Martin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.128.0031" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480058v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.008.0240" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479938v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.7152" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480172v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.046.0027" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064812v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-020-00113-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094213v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.173.0039" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094694v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Benvegn&#249;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaudilli&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.103.0007" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378981v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Landour" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fortino" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Paoletti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.6021" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066697v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.066.0091" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094726v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cornand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.6095" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178998v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.066.0005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066706v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Brown" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Debauche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.066.0037" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178981v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.099.0277" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066835v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.363.0037" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066635v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.253.0051" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066850v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.6142" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02339433v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066837v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polam.027.0131" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066839v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.070.0021" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066843v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.109.0091" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832937v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#233;rcio DA SILVA" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/lordinaire-de-la-sexualite" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561480v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44108-0_6" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344597v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344620v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066794v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878844v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#233;rcio da Silva" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.8268" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921750v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509962v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066799v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268378v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bulteau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268336v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268427v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#233; Torres" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561472v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879057v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clair" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Darley" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366907v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Poullaouec" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Le Blanc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.107.0007" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291103v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291068v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Girard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Izambert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.105.0007" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094718v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094385v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.103.0175" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088240v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bessiere" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Biland" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A Brown" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Czerny" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094351v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Haeringer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Grisoni" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.103.0156" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://www.cresppa.cnrs.fr/csu/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reseauvisage.fr/Accueil/index/1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.academia.edu/PaulineDelage/CurriculumVitae" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907323v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cavalin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#233;rcio Da Silva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delage" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Despontin Lef&#232;vre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lacombe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.8223" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291062v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gallot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291053v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Roca I Escoda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Lieber" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066298v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066312v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224421v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Fourment" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Giacinti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Lejbowicz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Perraudin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066335v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066720v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Blanchard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Boni-Le Goff" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Puech" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479416v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Albenga" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanc No&#233; Le" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hugr&#233;e" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mozziconacci" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066732v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;lle Amsellem-Mainguy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vuattoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.6864" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053777v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Yon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roueff" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464896v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Andro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ouardi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182164v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Chetcuti-Osorovitz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066615v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466906v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Perrier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15cpy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499922v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10778012251410897" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224290v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Fourment" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.046.0005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066782v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Rincon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jutant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.073.0161" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066773v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.146.0177" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04308523v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Juven" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tournepiche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cousin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarfati" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.14983" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066788v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sjs-2023-0011" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066777v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Jouanneau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Mazuy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.073.0005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549869v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927026v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tillous" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelina San Martin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.128.0031" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921780v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/nfs.2022.0357" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480058v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.008.0240" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479938v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.7152" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480172v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.046.0027" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064812v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-020-00113-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094213v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.173.0039" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094694v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Benvegn&#249;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaudilli&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.103.0007" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378981v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Landour" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fortino" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Paoletti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.6021" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066697v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.066.0091" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094726v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cornand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.6095" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066706v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Brown" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Debauche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.066.0037" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178998v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.066.0005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178981v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.099.0277" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066835v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.363.0037" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066635v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.253.0051" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066850v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.6142" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02339433v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066837v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polam.027.0131" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066839v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.070.0021" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066843v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.109.0091" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832937v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#233;rcio DA SILVA" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/lordinaire-de-la-sexualite" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561480v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44108-0_6" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344597v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344620v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066794v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878844v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#233;rcio da Silva" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.8268" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921750v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509962v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066799v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268378v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bulteau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268336v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268427v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#233; Torres" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561472v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879057v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clair" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Darley" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291103v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366907v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Poullaouec" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Le Blanc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.107.0007" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291068v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Girard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Izambert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.105.0007" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094718v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094385v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.103.0175" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088240v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bessiere" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Biland" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A Brown" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Czerny" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094351v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Haeringer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Grisoni" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.103.0156" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>