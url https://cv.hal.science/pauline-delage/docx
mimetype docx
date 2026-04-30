--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pauline Delage </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargée de recherche au CNRS (section 39), elle est rattachée au </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRESPPA-CSU</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (UMR 7217).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses travaux portent essentiellement sur les reconfigurations de l'action publique contre les violences de genre et les transformations des mouvements féministes en France, en Suisse et aux Etats-Unis. Elle a participé à la coordination des ouvrages </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les violences sexistes après #MeToo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Presses des Mines, 2022) et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Féminismes dans le monde. 23 récits d’une révolution planétaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Textuel, 2020), et a publié </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droits des femmes. Tout peut disparaitre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Textuel 2018) et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violences conjugales. Du combat féministe à la cause publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Presses de sciences po, 2017).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avec Catherine Cavalin et Delphine Lacombe, elle a fondé en 2017 le réseau de recherche </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VisaGe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Violences fondées sur le genre) qu'elle continue de coordonner avec Emeline Fourment, Margot Giacinti et Tania Lejbowicz.Elle est membre du comité de rédaction des revues </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre sexualité et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, et dirige avec Danièle Kergoat et Aurore Koechlin la collection &amp;quot;Le genre du monde&amp;quot; aux éditions La Dispute.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voir aussi son </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les violences sexistes après #MeToo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cavalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaércio Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Despontin Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, pp.248, 2022, Sciences sociales, 978-2-35671-969-0. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesmines.8223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Féminismes dans le monde: 23 récits d'une révolution planétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Textuel, 208 p., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03291062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrer les violences dans le couple. Emergence et reconfigurations d'un problème public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Roca I Escoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Lieber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antipodes, 2020, 978-2-88901-154-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03291053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits des femmes, tout peut disparaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Textuel, 160 p., 2018, Petite encyclopédie critique, 978-2-84597-647-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences conjugales. Du combat féministe à la cause publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Sciences Po. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences de genre à l’encontre des groupes minorisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Fourment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Giacinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Lejbowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Perraudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N°46, pp.224, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05224421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fémi(ni)cide. Parcours conceptuels, militants et institutionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Lieber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 73, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)configurations du travail domestique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Boni-Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, genre et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46, 264 p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En finir avec l’école (néo)conservatrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Albenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanc Noé Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hugrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 107, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intimités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaëlle Amsellem-Mainguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vuattoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, sexualité &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, 2021, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gss.6864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grèves générales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Achin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Albenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 103, 183 p., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révoltes sexuelles après #MeToo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Achin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Albenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Ouardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 99, 159 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences de genre : retours sur un problème féministe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Chetcuti-Osorovitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 66, 274 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les violences de genre à l’épreuve du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Roca I Escoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Chetcuti-Osorovitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (99), 246 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à la lutte contre les violences faites aux femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2023 (102), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15cpy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Feminist Activism to Academia? Fifty Years of Research on Gender-Based Violence in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cavalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violence Against Women</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/10778012251410897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05499922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences de genre à l’encontre des groupes minorisés : catégories, démarches, analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émeline Fourment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Giacinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Lejbowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Perraudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 46, pp.5-28. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tt.046.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05224290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien. Transféminicides : des violences de genre spécifiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Rincon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Lieber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (73), pp.161-175. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdge.073.0161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences et rapports de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 146-147, pp.177-179. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpsf.146.0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le savant en politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Juven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Tournepiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sarfati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nrt.14983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04308523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intimate Partner Violence and the Complexity Turn. The Multiple Conceptions of Gender in IPV Policy in Switzerland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Roca I Escoda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue suisse de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 49 (1), pp.215-231. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/sjs-2023-0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la violence létale contre les femmes à la violence féminicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Mazuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (73), pp.5-31. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdge.073.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la violence létale contre les femmes à la violence féminicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Mazuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 73 (2), pp.5-31. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdge.073.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la dimension spatiale des violences conjugales pour accompagner le départ des victimes. Le cas de la Haute-Garonne et de l’Isère pendant la crise du Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelina San Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (128), pp.31-38. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/empa.128.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mariage heureux du féminisme et du néolibéralisme. Pistes pour analyser une union récente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nottingham French Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61 (3), </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/nfs.2022.0357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perversion narcissique, genre et conjugalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zilsel : science, technique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, pp.240-253. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/zil.008.0240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intimité en institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaëlle Amsellem-Mainguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vuattoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, sexualité &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gss.7152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. (Re)configurations du travail domestique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Boni-Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, genre et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46, pp.27-31. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tgs.046.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-sectoral training to reduce violence against women: A new feminist opportunity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (1-2), pp.111-131. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41253-020-00113-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et violence : quels enjeux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 173, pp.39. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pouv.173.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Achin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Albenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Benvegnù</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (103), pp.7-10. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.103.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#MeToo, #Travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Landour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Paoletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Controverse, 15, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nrt.6021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02378981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien. Violences sexuelles à l’encontre des femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ducret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Lieber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (66), </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdge.066.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minorisations ordinaires dans l’enseignement supérieur.L’expérience d’étudiantes portant un hijab dans les Bouches du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cornand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, sexualité &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gss.6095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien. L’enquête VIRAGE (VIolences et RApports de GEnre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Debauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Mazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Lieber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (66), </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdge.066.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutter contre les violences de genre. Des mouvements féministes à leur institutionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Chetcuti-Osorovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n° 66 (66), pp.5-16. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdge.066.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la critique féministe renouvelle le droit. Présentation du dossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Roca I Escoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Chetcuti-Osorovitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (99), pp.277-285. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs1.099.0277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux processus de sanitarisation. L’action publique contre les violences dans le couple dans deux cantons de Suisse romande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Roca I Escoda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (3), </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sss.363.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire de la compassion. L’accompagnement des victimes de violences conjugales en France et aux États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de politique comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (3), pp.51-70. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ripc.253.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’obstacle méthodologique au levier analytique. Retour sur une comparaison asymétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sociologies.6142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croiser genre et sexualité, un vrai dilemme ? Réflexions sur la prise en charge des violences dans les couples de même sexe/genre à Los Angeles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alizés : Revue angliciste de La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Violence and Intersectionality, 42, pp.43-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le débat sur les violences faites aux femmes aux États-Unis : les limites du consensus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique Américaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (27), pp.131-145. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polam.027.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après l’année zéro. Histoire croisée de la lutte contre le viol en France et aux États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (70), pp.21-35. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/crii.070.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des héritages sans testament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (109), </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.109.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Féminismes, violences, sexualités.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaércio DA SILVA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cavalin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baptiste Coulmont; Marion Maudet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ordinaire de la sexualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, La vie des idées, 978-2130868033</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Sectoral Training to Reduce Violence Against Women: A New Feminist Opportunity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Engeli; Amy G. Mazur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">When Gender Equality Policies in Practice Matter. A Comparative Study in France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan; Springer Nature Switzerland, pp.139-166, 2024, 978-3-031-44107-3. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-44108-0_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des droits pour quelles femmes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandra Oeser; Maud Simonet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Work3. Travail domestique, travail professionnel, travail politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Paris Nanterre, 2023, 978-2-84016-518-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un renouveau syndical féministe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yon, Karel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le syndicalisme est politique. Questions stratégiques pour un renouveau syndical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La dispute, 2023, 9782843032691</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépolitisation du guichet, politisation au guichet ? L’exemple de l’accompagnement des victimes de violences conjugales en France et aux Etats-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avanza, Martina; Miaz, Jonathan; Péchu Cécile; Voutat, Bernard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Militantismes de guichet. Perspectives ethnographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Antipodes, 2023, 978-2-88901-228-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. #MeToo. La force de l'événement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cavalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaércio da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Despontin Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Cavalin; Jaércio Da Silva; Pauline Delage; Irène Despontin Lefèvre; Delphine Lacombe; Bibia Pavard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les violences sexistes après #MeToo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.9-20, 2022, Sciences sociales, 9782356719690. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesmines.8268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire ou maintenir un lien : oeuvrer à la sortie des violences dans le couple dans un contexte de mise à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelina San Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Tillous. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace, genre et violences conjugales : ce que révèle la crise de la Covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Vincennes, 2022, 978-2-37924-258-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour à l’emploi des femmes victimes de violences conjugales : Un objectif commun en France et aux États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Pochic; Nathalie Lapeyre; Jacqueline Laufer; Séverine Lemière; Rachel Silvera. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le genre au travail. Recherches féministes et luttes de femmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Syllepse, 2021, 2-84950-854-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viol conjugal. Un phénomène social au croisement de deux problèmes publics en France et aux États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Chariot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le viol conjugal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2019, 9782271119018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimensión espacial de la violencia domestica hacia la mujer en periodo de Crisis COVID-19 en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelina San Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4to Congreso international sobre Género y Espaio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNAM et al., Apr 2021, Mexico (virtual), Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04268378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Spatial Dimension of Domestic Violence & the Covid-19 Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelina San Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAG Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of American Geographers, Apr 2021, Seattle (virtual), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04268336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Spatial Dimension of Domestic Violence & the Covid-19 Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelina San Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esté Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Geographical Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union géographique internationale, Aug 2021, Istanbul (virtual), Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04268427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les violences dans le couple comme un problème public. Retour sur enquêtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toutes des grosses putes ! [Tribune, Club de Mediapart]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Boni-Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cavalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Darley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Debauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haro sur les violences sexuelles !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03291103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial [du numéro: En finir avec l’école (néo)conservatrice]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Albenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hugrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.7-11. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.107.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03366907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial [Covid-19 : de la pandémie aux crises]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Izambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Juven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.7-11. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.105.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03291068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux côtés des femmes, à distance. Entretien avec Françoise et Aurélie de l’Association pour l’Initiative Autonome des Femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Billancourt à Deliveroo. Construire un mouvement d’ensemble en prise avec la réalité quotidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Yon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.175-183. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.103.0175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences conjugales : « Pour sauver des vies, un SMS ne suffira pas »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Biland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth A Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cavalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Czerny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03088240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un mouvement mondial de la jeunesse : les grèves du climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Haeringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahita Grisoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.103.0156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId177"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pauline Delage </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargée de recherche au CNRS (section 39), elle est rattachée au </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRESPPA-CSU</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (UMR 7217).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses travaux portent essentiellement sur les reconfigurations de l'action publique contre les violences de genre et les transformations des mouvements féministes en France, en Suisse et aux Etats-Unis. Elle a participé à la coordination des ouvrages </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les violences sexistes après #MeToo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Presses des Mines, 2022) et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Féminismes dans le monde. 23 récits d’une révolution planétaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Textuel, 2020), et a publié </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droits des femmes. Tout peut disparaitre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Textuel 2018) et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violences conjugales. Du combat féministe à la cause publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Presses de sciences po, 2017).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avec Catherine Cavalin et Delphine Lacombe, elle a fondé en 2017 le réseau de recherche </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VisaGe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Violences fondées sur le genre) qu'elle continue de coordonner avec Emeline Fourment, Margot Giacinti et Tania Lejbowicz.Elle est membre du comité de rédaction des revues </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre sexualité et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, et dirige avec Danièle Kergoat et Aurore Koechlin la collection &amp;quot;Le genre du monde&amp;quot; aux éditions La Dispute.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voir aussi son </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les violences sexistes après #MeToo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cavalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaércio Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Despontin Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, pp.248, 2022, Sciences sociales, 978-2-35671-969-0. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesmines.8223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Féminismes dans le monde: 23 récits d'une révolution planétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Textuel, 208 p., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03291062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrer les violences dans le couple. Emergence et reconfigurations d'un problème public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Roca I Escoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Lieber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antipodes, 2020, 978-2-88901-154-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03291053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits des femmes, tout peut disparaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Textuel, 160 p., 2018, Petite encyclopédie critique, 978-2-84597-647-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences conjugales. Du combat féministe à la cause publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Sciences Po. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences de genre à l’encontre des groupes minorisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Fourment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Giacinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Lejbowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Perraudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N°46, pp.224, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05224421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fémi(ni)cide. Parcours conceptuels, militants et institutionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Lieber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 73, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intimités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaëlle Amsellem-Mainguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vuattoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, sexualité &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, 2021, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gss.6864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)configurations du travail domestique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Boni-Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, genre et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46, 264 p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En finir avec l’école (néo)conservatrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Albenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanc Noé Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hugrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Mozziconacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 107, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grèves générales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Achin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Albenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roueff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 103, 183 p., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révoltes sexuelles après #MeToo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Achin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Albenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Ouardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 99, 159 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences de genre : retours sur un problème féministe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Chetcuti-Osorovitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 66, 274 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les violences de genre à l’épreuve du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Roca I Escoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Chetcuti-Osorovitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (99), 246 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former à la lutte contre les violences faites aux femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 2023 (102), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15cpy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Feminist Activism to Academia? Fifty Years of Research on Gender-Based Violence in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cavalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violence Against Women</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/10778012251410897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05499922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences de genre à l’encontre des groupes minorisés : catégories, démarches, analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émeline Fourment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Giacinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Lejbowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Perraudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 46, pp.5-28. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tt.046.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05224290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la violence létale contre les femmes à la violence féminicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Mazuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (73), pp.5-31. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdge.073.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la violence létale contre les femmes à la violence féminicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Mazuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 73 (2), pp.5-31. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdge.073.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intimate Partner Violence and the Complexity Turn. The Multiple Conceptions of Gender in IPV Policy in Switzerland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Roca I Escoda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue suisse de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 49 (1), pp.215-231. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/sjs-2023-0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le savant en politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Juven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Tournepiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Sarfati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nrt.14983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04308523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences et rapports de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 146-147, pp.177-179. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpsf.146.0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien. Transféminicides : des violences de genre spécifiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Rincon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Lieber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (73), pp.161-175. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdge.073.0161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la dimension spatiale des violences conjugales pour accompagner le départ des victimes. Le cas de la Haute-Garonne et de l’Isère pendant la crise du Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelina San Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (128), pp.31-38. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/empa.128.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mariage heureux du féminisme et du néolibéralisme. Pistes pour analyser une union récente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nottingham French Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61 (3), </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/nfs.2022.0357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perversion narcissique, genre et conjugalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zilsel : science, technique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, pp.240-253. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/zil.008.0240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intimité en institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaëlle Amsellem-Mainguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vuattoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, sexualité &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gss.7152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. (Re)configurations du travail domestique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Boni-Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, genre et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46, pp.27-31. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tgs.046.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Achin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Albenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Benvegnù</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (103), pp.7-10. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.103.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et violence : quels enjeux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 173, pp.39. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pouv.173.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-sectoral training to reduce violence against women: A new feminist opportunity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (1-2), pp.111-131. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41253-020-00113-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien. L’enquête VIRAGE (VIolences et RApports de GEnre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Debauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Mazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Lieber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (66), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdge.066.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutter contre les violences de genre. Des mouvements féministes à leur institutionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Chetcuti-Osorovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n° 66 (66), pp.5-16. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdge.066.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#MeToo, #Travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Landour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Paoletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Controverse, 15, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nrt.6021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02378981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien. Violences sexuelles à l’encontre des femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ducret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Lieber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (66), </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdge.066.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minorisations ordinaires dans l’enseignement supérieur.L’expérience d’étudiantes portant un hijab dans les Bouches du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Cornand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, sexualité &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gss.6095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux processus de sanitarisation. L’action publique contre les violences dans le couple dans deux cantons de Suisse romande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Roca I Escoda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (3), </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sss.363.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la critique féministe renouvelle le droit. Présentation du dossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Roca I Escoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Chetcuti-Osorovitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (99), pp.277-285. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs1.099.0277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire de la compassion. L’accompagnement des victimes de violences conjugales en France et aux États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de politique comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (3), pp.51-70. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ripc.253.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’obstacle méthodologique au levier analytique. Retour sur une comparaison asymétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sociologies.6142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croiser genre et sexualité, un vrai dilemme ? Réflexions sur la prise en charge des violences dans les couples de même sexe/genre à Los Angeles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alizés : Revue angliciste de La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Violence and Intersectionality, 42, pp.43-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après l’année zéro. Histoire croisée de la lutte contre le viol en France et aux États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (70), pp.21-35. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/crii.070.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le débat sur les violences faites aux femmes aux États-Unis : les limites du consensus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique Américaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (27), pp.131-145. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/polam.027.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des héritages sans testament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (109), </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.109.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Féminismes, violences, sexualités.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaércio DA SILVA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cavalin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baptiste Coulmont; Marion Maudet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ordinaire de la sexualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, La vie des idées, 978-2130868033</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Sectoral Training to Reduce Violence Against Women: A New Feminist Opportunity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Engeli; Amy G. Mazur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">When Gender Equality Policies in Practice Matter. A Comparative Study in France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan; Springer Nature Switzerland, pp.139-166, 2024, 978-3-031-44107-3. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-44108-0_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des droits pour quelles femmes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandra Oeser; Maud Simonet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Work3. Travail domestique, travail professionnel, travail politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Paris Nanterre, 2023, 978-2-84016-518-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un renouveau syndical féministe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yon, Karel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le syndicalisme est politique. Questions stratégiques pour un renouveau syndical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La dispute, 2023, 9782843032691</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépolitisation du guichet, politisation au guichet ? L’exemple de l’accompagnement des victimes de violences conjugales en France et aux Etats-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avanza, Martina; Miaz, Jonathan; Péchu Cécile; Voutat, Bernard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Militantismes de guichet. Perspectives ethnographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Antipodes, 2023, 978-2-88901-228-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire ou maintenir un lien : oeuvrer à la sortie des violences dans le couple dans un contexte de mise à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelina San Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Tillous. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace, genre et violences conjugales : ce que révèle la crise de la Covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Vincennes, 2022, 978-2-37924-258-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. #MeToo. La force de l'événement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cavalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaércio da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Despontin Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Cavalin; Jaércio Da Silva; Pauline Delage; Irène Despontin Lefèvre; Delphine Lacombe; Bibia Pavard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les violences sexistes après #MeToo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.9-20, 2022, Sciences sociales, 9782356719690. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesmines.8268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour à l’emploi des femmes victimes de violences conjugales : Un objectif commun en France et aux États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Pochic; Nathalie Lapeyre; Jacqueline Laufer; Séverine Lemière; Rachel Silvera. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le genre au travail. Recherches féministes et luttes de femmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Syllepse, 2021, 2-84950-854-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viol conjugal. Un phénomène social au croisement de deux problèmes publics en France et aux États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Chariot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le viol conjugal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2019, 9782271119018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimensión espacial de la violencia domestica hacia la mujer en periodo de Crisis COVID-19 en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelina San Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4to Congreso international sobre Género y Espaio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNAM et al., Apr 2021, Mexico (virtual), Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04268378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Spatial Dimension of Domestic Violence & the Covid-19 Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelina San Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAG Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of American Geographers, Apr 2021, Seattle (virtual), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04268336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Spatial Dimension of Domestic Violence & the Covid-19 Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelina San Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esté Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Geographical Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union géographique internationale, Aug 2021, Istanbul (virtual), Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04268427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les violences dans le couple comme un problème public. Retour sur enquêtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toutes des grosses putes ! [Tribune, Club de Mediapart]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Boni-Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cavalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Darley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Debauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial [Covid-19 : de la pandémie aux crises]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gaudillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Izambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Juven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.7-11. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.105.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03291068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haro sur les violences sexuelles !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03291103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial [du numéro: En finir avec l’école (néo)conservatrice]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Poullaouec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Albenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hugrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.7-11. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.107.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03366907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux côtés des femmes, à distance. Entretien avec Françoise et Aurélie de l’Association pour l’Initiative Autonome des Femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Billancourt à Deliveroo. Construire un mouvement d’ensemble en prise avec la réalité quotidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Yon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.175-183. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.103.0175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences conjugales : « Pour sauver des vies, un SMS ne suffira pas »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Biland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth A Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cavalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Czerny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03088240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un mouvement mondial de la jeunesse : les grèves du climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Haeringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahita Grisoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.103.0156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId177"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://www.cresppa.cnrs.fr/csu/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reseauvisage.fr/Accueil/index/1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.academia.edu/PaulineDelage/CurriculumVitae" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907323v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cavalin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#233;rcio Da Silva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delage" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Despontin Lef&#232;vre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lacombe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.8223" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291062v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gallot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291053v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Roca I Escoda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Lieber" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066298v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066312v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224421v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Fourment" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Giacinti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Lejbowicz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Perraudin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066335v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066720v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Blanchard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Boni-Le Goff" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Puech" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479416v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Albenga" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanc No&#233; Le" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hugr&#233;e" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mozziconacci" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066732v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;lle Amsellem-Mainguy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vuattoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.6864" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053777v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Yon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roueff" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464896v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Andro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ouardi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182164v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Chetcuti-Osorovitz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066615v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466906v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Perrier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15cpy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499922v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10778012251410897" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224290v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Fourment" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.046.0005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066782v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Rincon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jutant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.073.0161" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066773v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.146.0177" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04308523v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Juven" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tournepiche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cousin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarfati" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.14983" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066788v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sjs-2023-0011" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066777v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Jouanneau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Mazuy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.073.0005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549869v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927026v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tillous" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelina San Martin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.128.0031" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921780v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/nfs.2022.0357" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480058v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.008.0240" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479938v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.7152" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480172v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.046.0027" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064812v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-020-00113-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094213v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.173.0039" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094694v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Benvegn&#249;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaudilli&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.103.0007" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378981v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Landour" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fortino" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Paoletti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.6021" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066697v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.066.0091" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094726v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cornand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.6095" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066706v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Brown" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Debauche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.066.0037" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178998v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.066.0005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178981v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.099.0277" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066835v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.363.0037" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066635v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.253.0051" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066850v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.6142" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02339433v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066837v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polam.027.0131" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066839v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.070.0021" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066843v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.109.0091" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832937v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#233;rcio DA SILVA" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/lordinaire-de-la-sexualite" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561480v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44108-0_6" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344597v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344620v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066794v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878844v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#233;rcio da Silva" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.8268" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921750v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509962v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066799v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268378v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bulteau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268336v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268427v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#233; Torres" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561472v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879057v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clair" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Darley" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291103v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366907v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Poullaouec" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Le Blanc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.107.0007" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291068v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Girard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Izambert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.105.0007" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094718v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094385v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.103.0175" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088240v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bessiere" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Biland" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A Brown" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Czerny" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094351v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Haeringer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Grisoni" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.103.0156" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://www.cresppa.cnrs.fr/csu/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reseauvisage.fr/Accueil/index/1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.academia.edu/PaulineDelage/CurriculumVitae" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907323v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cavalin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#233;rcio Da Silva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delage" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Despontin Lef&#232;vre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lacombe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.8223" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291062v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gallot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291053v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Roca I Escoda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Lieber" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066298v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066312v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224421v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Fourment" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Giacinti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Lejbowicz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Perraudin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066335v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066732v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;lle Amsellem-Mainguy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vuattoux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.6864" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066720v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Blanchard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Boni-Le Goff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Puech" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479416v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Albenga" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanc No&#233; Le" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hugr&#233;e" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mozziconacci" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053777v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Yon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roueff" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464896v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Andro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ouardi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182164v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Chetcuti-Osorovitz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066615v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466906v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Perrier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15cpy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499922v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10778012251410897" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224290v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Fourment" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.046.0005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066777v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Jouanneau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Mazuy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.073.0005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549869v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066788v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sjs-2023-0011" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04308523v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Juven" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tournepiche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cousin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarfati" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.14983" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066773v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.146.0177" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066782v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Rincon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jutant" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.073.0161" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927026v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tillous" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelina San Martin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.128.0031" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921780v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/nfs.2022.0357" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480058v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.008.0240" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479938v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.7152" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480172v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.046.0027" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094694v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Benvegn&#249;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaudilli&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.103.0007" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094213v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.173.0039" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064812v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-020-00113-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066706v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Brown" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Debauche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.066.0037" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178998v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.066.0005" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378981v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Landour" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fortino" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Paoletti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.6021" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066697v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.066.0091" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094726v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cornand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.6095" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066835v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.363.0037" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178981v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.099.0277" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066635v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.253.0051" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066850v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.6142" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02339433v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066839v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.070.0021" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066837v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polam.027.0131" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066843v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.109.0091" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832937v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#233;rcio DA SILVA" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/lordinaire-de-la-sexualite" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561480v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44108-0_6" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344597v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344620v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066794v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921750v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878844v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#233;rcio da Silva" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.8268" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509962v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066799v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268378v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bulteau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268336v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268427v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#233; Torres" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561472v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879057v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clair" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Darley" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291068v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Girard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Izambert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.105.0007" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291103v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366907v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Poullaouec" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Le Blanc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.107.0007" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094718v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094385v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.103.0175" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088240v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bessiere" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Biland" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A Brown" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Czerny" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094351v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Haeringer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Grisoni" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.103.0156" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>