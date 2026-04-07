--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -298,165 +298,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04854174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un lieu pour la création théâtrale indépendante au Caire. Les multiples vies de l’espace Rawabet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Donizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thaêtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Performer l’autocensure : le spectacle Music for unstageable theatre de Adel Abdel Wahab (Égypte, 2016) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Donizeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes théatrales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04749284v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04854151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’un ‘Ministère extra-territorial de la culture arabe’ rêvé à la galerie digitale Wizara : penser et permettre la création arabe disséminée à travers le monde</w:t>
               </w:r>
@@ -1504,165 +1504,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04854477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La mobilisation des matériaux tragiques antiques sur les scènes contemporaines au Moyen-Orient : de la « haute culture » à la contre-culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Donizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « À quoi sert la tragédie grecque aujourd’hui ? Usages et imaginaires d’un objet culturel au XXIe siècle »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tiphaine Karsenti; Lucie Thévenet; Claire Lechevalier, Oct 2023, BNF, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La digitalisation de l’art, une solution pour repenser le statut politique et économique des artistes en exil. Le pari de la plateforme Wizara.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Donizeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études internationale « Disséminations. Le théâtre (en) arabe à l'heure des migrations globales »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, université de Naples L'orientale, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855686v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04854485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extra-Territorial Ministry of Arab Culture&amp;quot; par le collectif HaRaKa Platform : un projet pluridisciplinaire pour repenser la création artistique arabe en exil</w:t>
               </w:r>
@@ -1806,234 +1806,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04854805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Oresteia in Iraq: the limits of the Commons ? An intercultural reading of Milo Rau and Celie Pauthe’s works (2018 &amp; 2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Donizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Common Places" Colloque annuel HAR (Université Paris Nanterre) / APGRD (Oxford University)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Oxford (online), United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La scène égyptienne indépendante en situation post-crise sanitaire : un état des lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Donizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International "Scènes arabes". Troisième édition : Transformations et mutations dans les arts du spectacle arabes. État des lieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Omar Fertat, Nov 2021, Bordeaux - Maison des Sciences de l'Homme - Ausonius, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les études de la performance au prisme des formes théâtrales extra-occidentales – l’exemple du tamasrūh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Donizeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International « Éloge du désordre. Penser le théâtre avec Christian Biet »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Nanterre (Université Paris Nanterre - UPL), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855661v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04855665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La satire et le despote : à propos d’&amp;quot;Oedipus The President&amp;quot;, mise en scène Ahmed El Attar, Le Caire, 1993</w:t>
               </w:r>
@@ -2220,165 +2220,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Reconfigurations et transformations de la scène indépendante égyptienne à l’épreuve de la Révolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Donizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études internationale "Le printemps du théâtre ? : l’art à l’épreuve des révolutions"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Odéon - Théâtre de l'Europe, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’Égypte d’une Révolution à l’autre : documents et histoires dans Hawa el-horreya de Laila Soliman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Donizeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du GIS MOMM. Panel «Théâtraliser l’événement au Moyen-Orient contemporain: enjeux politiques et esthétiques des dramaturgies de la révolte et de la guerre »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS MOMM, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855678v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04855689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Échos des transformations politiques et sociales à la scène : théâtre et performance dans l’Égypte en révolution (2011-2013)</w:t>
               </w:r>
@@ -2785,165 +2785,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De la parole confisquée au monologue national : mise en scène de l’impossible émergence du dialogue dans le théâtre du metteur en scène égyptien Ahmed el-Attar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Donizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international «Entre monologue et dialogue»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Paris 3 - Sorbonne Nouvelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Transferts culturels entre l’Égypte et l’Europe : une appropriation des esthétiques du théâtre politique occidentales dans le contexte égyptien. Études des dramaturgies de Laila Soliman et Ahmed El-Attar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Donizeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Internationale "Scènes arabes" : "Les dramaturgies arabes et l'Occident"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Omar Fertat, Oct 2016, Université Bordeaux Montaigne - Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855676v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04855677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3037,217 +3037,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04749228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scènes politiques, du Maghreb au Moyen-Orient</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Donizeau</w:t>
+                <w:t xml:space="preserve">« Scènes politiques contemporaines au Proche et Moyen-Orient »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najla Nakhlé-Cerruti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Najla Nakhlé-Cerruti</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Donizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassaman Khajehi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théâtre/Public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 233, 2019</w:t>
+              <w:t xml:space="preserve">, 233, 2019, 9782842607975</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04854115v1</w:t>
+                <w:t xml:space="preserve">hal-02538983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Scènes politiques contemporaines au Proche et Moyen-Orient »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scènes politiques, du Maghreb au Moyen-Orient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Donizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najla Nakhlé-Cerruti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Donizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassaman Khajehi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théâtre/Public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 233, 2019, 9782842607975</w:t>
+              <w:t xml:space="preserve">, 233, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538983v1</w:t>
+                <w:t xml:space="preserve">hal-04854115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4019,51 +4019,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C008945B"/>
+    <w:nsid w:val="7EEF8241"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4250,51 +4250,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-donizeau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-7600-2147" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373227v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Donizeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854174v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749284v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854151v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854167v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749286v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassaman Khajehi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749248v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749281v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749288v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749252v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/doublejeu.2768" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854119v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854129v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Nakhl&#233;-Cerruti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854123v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dumont-Lewi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749257v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ht.358" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276991v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Depaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854164v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855696v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854477v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855686v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854485v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854489v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854805v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Potenza" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855661v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855666v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855665v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855687v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855690v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855667v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855678v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855689v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855683v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855671v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855670v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855672v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855692v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855674v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Thimonier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855676v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855677v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749228v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854115v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538983v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749175v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/greek-tragedy-and-the-middle-east-9781350355699/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749092v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749265v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/eloge-du-desordre-penser-le-theatre-avec-christian-biet.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15810-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854225v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749289v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749274v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854186v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.19221" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-donizeau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-7600-2147" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373227v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Donizeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854174v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854151v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749284v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854167v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749286v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassaman Khajehi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749248v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749281v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749288v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749252v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/doublejeu.2768" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854119v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854129v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Nakhl&#233;-Cerruti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854123v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dumont-Lewi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749257v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ht.358" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276991v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Depaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854164v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855696v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854477v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854485v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855686v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854489v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854805v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Potenza" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855665v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855666v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855661v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855687v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855690v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855667v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855689v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855678v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855683v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855671v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855670v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855672v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855692v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855674v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Thimonier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855677v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855676v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749228v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538983v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854115v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749175v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/greek-tragedy-and-the-middle-east-9781350355699/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749092v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749265v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/eloge-du-desordre-penser-le-theatre-avec-christian-biet.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15810-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854225v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749289v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749274v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854186v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.19221" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>