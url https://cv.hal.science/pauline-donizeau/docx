--- v1 (2026-04-07)
+++ v2 (2026-05-05)
@@ -436,178 +436,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04749284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Introduction. Étudier la scène théâtrale dans son contexte de production, de présentation et de réception : problématiques et enjeux »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Donizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassaman Khajehi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes théatrales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">D’un ‘Ministère extra-territorial de la culture arabe’ rêvé à la galerie digitale Wizara : penser et permettre la création arabe disséminée à travers le monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Donizeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horizons/Théâtre : revue d'études théâtrales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04854167v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04749286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire d’Avignon 'une sorte de Grenade, de ville dans laquelle toute la Méditerranée s’est synthétisée'. Retour sur la programmation arabe du festival d’Avignon 2022</w:t>
               </w:r>
@@ -1730,51 +1730,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greek Tragedy and the Middle East: political, historical and performative approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Donizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassaman Khajehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Potenza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2974,51 +2974,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scènes en révoltes. Théâtre et performance au Maghreb, Proche et Moyen-Orient contemporains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Donizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassaman Khajehi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes théatrales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 74, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3069,51 +3069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najla Nakhlé-Cerruti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Donizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassaman Khajehi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théâtre/Public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 233, 2019, 9782842607975</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3164,51 +3164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Donizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najla Nakhlé-Cerruti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassaman Khajehi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théâtre/Public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 233, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3291,51 +3291,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Donizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Potenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassaman Khajehi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bloomsbury Publishing. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bloomsbury Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -3568,51 +3568,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Donizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassaman Khajehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Potenza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4019,51 +4019,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7EEF8241"/>
+    <w:nsid w:val="8C0C1A96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4250,51 +4250,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-donizeau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-7600-2147" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373227v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Donizeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854174v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854151v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749284v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854167v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749286v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassaman Khajehi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749248v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749281v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749288v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749252v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/doublejeu.2768" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854119v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854129v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Nakhl&#233;-Cerruti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854123v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dumont-Lewi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749257v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ht.358" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276991v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Depaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854164v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855696v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854477v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854485v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855686v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854489v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854805v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Potenza" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855665v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855666v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855661v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855687v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855690v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855667v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855689v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855678v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855683v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855671v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855670v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855672v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855692v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855674v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Thimonier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855677v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855676v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749228v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538983v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854115v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749175v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/greek-tragedy-and-the-middle-east-9781350355699/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749092v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749265v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/eloge-du-desordre-penser-le-theatre-avec-christian-biet.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15810-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854225v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749289v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749274v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854186v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.19221" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-donizeau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-7600-2147" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373227v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Donizeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854174v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854151v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749284v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749286v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassaman Khajehi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854167v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749248v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749281v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749288v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749252v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/doublejeu.2768" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854119v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854129v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Nakhl&#233;-Cerruti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854123v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dumont-Lewi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749257v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ht.358" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276991v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Depaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854164v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855696v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854477v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854485v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855686v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854489v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854805v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Potenza" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855665v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855666v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855661v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855687v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855690v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855667v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855689v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855678v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855683v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855671v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855670v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855672v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855692v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855674v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Thimonier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855677v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855676v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749228v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538983v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854115v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749175v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/greek-tragedy-and-the-middle-east-9781350355699/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749092v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749265v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/eloge-du-desordre-penser-le-theatre-avec-christian-biet.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15810-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854225v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749289v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749274v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854186v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.19221" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>