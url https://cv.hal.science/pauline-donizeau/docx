--- v2 (2026-05-05)
+++ v3 (2026-06-01)
@@ -298,316 +298,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04854174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">D’un ‘Ministère extra-territorial de la culture arabe’ rêvé à la galerie digitale Wizara : penser et permettre la création arabe disséminée à travers le monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Donizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Horizons/Théâtre : revue d'études théâtrales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Introduction. Étudier la scène théâtrale dans son contexte de production, de présentation et de réception : problématiques et enjeux »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Donizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassaman Khajehi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes théatrales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Performer l’autocensure : le spectacle Music for unstageable theatre de Adel Abdel Wahab (Égypte, 2016) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Donizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes théatrales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un lieu pour la création théâtrale indépendante au Caire. Les multiples vies de l’espace Rawabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Donizeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thaêtre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04854151v1</w:t>
-              </w:r>
-[...218 lines deleted...]
-                <w:t xml:space="preserve">hal-04854167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire d’Avignon 'une sorte de Grenade, de ville dans laquelle toute la Méditerranée s’est synthétisée'. Retour sur la programmation arabe du festival d’Avignon 2022</w:t>
               </w:r>
@@ -1366,303 +1366,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tamasruḥ contre masraḥ ? Repenser le théâtre arabe et égyptien en période décoloniale avec Yūsuf Idrīs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Donizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Histoire de l’émergence et des évolutions des arts du spectacle arabes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurence Denooz; Ons Trabelsi, Nov 2024, Université de Lorraine - Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La rue comme théâtre, le théâtre dans la rue : expériences théâtrales dans l’espace public pendant la période révolutionnaire égyptienne (2011-2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Donizeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine Arabe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS de Paris, Mar 2024, ENS (Ulm), Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Tamasruḥ contre masraḥ ? Repenser le théâtre arabe et égyptien en période décoloniale avec Yūsuf Idrīs</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La digitalisation de l’art, une solution pour repenser le statut politique et économique des artistes en exil. Le pari de la plateforme Wizara.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Donizeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Histoire de l’émergence et des évolutions des arts du spectacle arabes »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laurence Denooz; Ons Trabelsi, Nov 2024, Université de Lorraine - Nancy, France</w:t>
+              <w:t xml:space="preserve">Journée d’études internationale « Disséminations. Le théâtre (en) arabe à l'heure des migrations globales »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, université de Naples L'orientale, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mobilisation des matériaux tragiques antiques sur les scènes contemporaines au Moyen-Orient : de la « haute culture » à la contre-culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Donizeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « À quoi sert la tragédie grecque aujourd’hui ? Usages et imaginaires d’un objet culturel au XXIe siècle »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tiphaine Karsenti; Lucie Thévenet; Claire Lechevalier, Oct 2023, BNF, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04854485v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04855686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extra-Territorial Ministry of Arab Culture&amp;quot; par le collectif HaRaKa Platform : un projet pluridisciplinaire pour repenser la création artistique arabe en exil</w:t>
               </w:r>
@@ -1730,51 +1730,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greek Tragedy and the Middle East: political, historical and performative approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Donizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassaman Khajehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Potenza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1806,303 +1806,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04854805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La satire et le despote : à propos d’&amp;quot;Oedipus The President&amp;quot;, mise en scène Ahmed El Attar, Le Caire, 1993</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Donizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études internationale « Mises en scène, réécritures et adaptations de la tragédie grecque au Moyen-Orient »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, MSH de Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les études de la performance au prisme des formes théâtrales extra-occidentales – l’exemple du tamasrūh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Donizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International « Éloge du désordre. Penser le théâtre avec Christian Biet »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Nanterre (Université Paris Nanterre - UPL), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La scène égyptienne indépendante en situation post-crise sanitaire : un état des lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Donizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International "Scènes arabes". Troisième édition : Transformations et mutations dans les arts du spectacle arabes. État des lieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Omar Fertat, Nov 2021, Bordeaux - Maison des Sciences de l'Homme - Ausonius, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Oresteia in Iraq: the limits of the Commons ? An intercultural reading of Milo Rau and Celie Pauthe’s works (2018 &amp; 2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Donizeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Common Places" Colloque annuel HAR (Université Paris Nanterre) / APGRD (Oxford University)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Oxford (online), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855665v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-04855687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux politiques de la mémoire du Printemps arabe égyptien dans le spectacle Avant la Révolution d’Ahmed El-Attar (2017)</w:t>
               </w:r>
@@ -2358,303 +2358,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Représenter la révolution égyptienne à la scène : enjeux discursifs et politiques de l’écriture de l’Histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Donizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International « Représenter l’événement ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Université Française du Caire, Egypt</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Échos des transformations politiques et sociales à la scène : théâtre et performance dans l’Égypte en révolution (2011-2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Donizeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress for Middle Eastern Studies (WOCMES) - Panel « L’Égypte au présent : la production littéraire et artistique comme miroir d’une société en mutation »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Séville, Espagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le théâtre comme lieu où penser les causes et l’avenir de la Révolution en Égypte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Donizeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International « Des lieux pour penser »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Université Paris 3 - Sorbonne Nouvelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présences féminines sur la scène égyptienne contemporaine : une figure de la dissidence ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Donizeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International "Scènes arabes". Seconde édition : Les Arts du spectacle arabes au féminin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Omar Fertat, Oct 2018, Université Bordeaux Montaigne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855670v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04855672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire l’histoire de la révolution par la marge : les enjeux politiques de la fable dans le spectacle Hawa el- horreya de Laila Soliman</w:t>
               </w:r>
@@ -2785,165 +2785,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Transferts culturels entre l’Égypte et l’Europe : une appropriation des esthétiques du théâtre politique occidentales dans le contexte égyptien. Études des dramaturgies de Laila Soliman et Ahmed El-Attar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Donizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Internationale "Scènes arabes" : "Les dramaturgies arabes et l'Occident"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Omar Fertat, Oct 2016, Université Bordeaux Montaigne - Pessac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De la parole confisquée au monologue national : mise en scène de l’impossible émergence du dialogue dans le théâtre du metteur en scène égyptien Ahmed el-Attar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Donizeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international «Entre monologue et dialogue»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Paris 3 - Sorbonne Nouvelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855677v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04855676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2974,51 +2974,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scènes en révoltes. Théâtre et performance au Maghreb, Proche et Moyen-Orient contemporains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Donizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassaman Khajehi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes théatrales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 74, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3037,217 +3037,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04749228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Scènes politiques contemporaines au Proche et Moyen-Orient »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scènes politiques, du Maghreb au Moyen-Orient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Donizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najla Nakhlé-Cerruti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassaman Khajehi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théâtre/Public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 233, 2019, 9782842607975</w:t>
+              <w:t xml:space="preserve">, 233, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538983v1</w:t>
+                <w:t xml:space="preserve">hal-04854115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scènes politiques, du Maghreb au Moyen-Orient</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Donizeau</w:t>
+                <w:t xml:space="preserve">« Scènes politiques contemporaines au Proche et Moyen-Orient »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najla Nakhlé-Cerruti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Najla Nakhlé-Cerruti</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Donizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassaman Khajehi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théâtre/Public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 233, 2019</w:t>
+              <w:t xml:space="preserve">, 233, 2019, 9782842607975</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04854115v1</w:t>
+                <w:t xml:space="preserve">hal-02538983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3291,51 +3291,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Donizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Potenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassaman Khajehi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bloomsbury Publishing. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bloomsbury Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -3568,51 +3568,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Donizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassaman Khajehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Potenza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4019,51 +4019,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8C0C1A96"/>
+    <w:nsid w:val="6E735B29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4250,51 +4250,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-donizeau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-7600-2147" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373227v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Donizeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854174v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854151v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749284v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749286v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassaman Khajehi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854167v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749248v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749281v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749288v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749252v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/doublejeu.2768" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854119v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854129v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Nakhl&#233;-Cerruti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854123v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dumont-Lewi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749257v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ht.358" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276991v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Depaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854164v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855696v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854477v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854485v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855686v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854489v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854805v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Potenza" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855665v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855666v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855661v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855687v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855690v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855667v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855689v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855678v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855683v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855671v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855670v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855672v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855692v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855674v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Thimonier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855677v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855676v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749228v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538983v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854115v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749175v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/greek-tragedy-and-the-middle-east-9781350355699/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749092v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749265v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/eloge-du-desordre-penser-le-theatre-avec-christian-biet.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15810-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854225v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749289v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749274v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854186v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.19221" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-donizeau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-7600-2147" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373227v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Donizeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854174v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854167v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749286v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassaman Khajehi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749284v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854151v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749248v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749281v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749288v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749252v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/doublejeu.2768" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854119v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854129v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Nakhl&#233;-Cerruti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854123v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dumont-Lewi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749257v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ht.358" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276991v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Depaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854164v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854477v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855696v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855686v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854485v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854489v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854805v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Potenza" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855687v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855661v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855666v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855665v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855690v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855667v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855689v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855678v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855672v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855683v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855671v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855670v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855692v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855674v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Thimonier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855676v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855677v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749228v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854115v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538983v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749175v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/greek-tragedy-and-the-middle-east-9781350355699/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749092v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749265v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/eloge-du-desordre-penser-le-theatre-avec-christian-biet.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15810-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854225v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749289v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749274v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854186v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.19221" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>