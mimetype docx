--- v0 (2026-03-22)
+++ v1 (2026-04-30)
@@ -201,3602 +201,3585 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (92)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (93)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-vector infection dynamics challenge how to model the extrinsic incubation period for major arboviruses: dengue, Zika, and chikungunya</w:t>
+                <w:t xml:space="preserve">Multiscale modeling of vector-borne diseases: The role of dose-dependent transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Loisel</w:t>
+                <w:t xml:space="preserve">Fernando Saldaña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Raquin</w:t>
+                <w:t xml:space="preserve">Jorge Velasco-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Ratinier</w:t>
+                <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Ezanno</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaël Beaunée</w:t>
+                <w:t xml:space="preserve">Hélène Cecilia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1013393⟩</w:t>
+              <w:t xml:space="preserve">Epidemics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 55, pp.100904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epidem.2026.100904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05234877v1</w:t>
+                <w:t xml:space="preserve">hal-05572075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual or collective treatments: how to target antimicrobial use to limit the spread of Mannheimia haemolytica among beef cattle?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sorin-Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Sorin-Dupont</w:t>
+                <w:t xml:space="preserve">Antoine Poyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Poyard</w:t>
+                <w:t xml:space="preserve">Sebastien Assié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Assié</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 5, pp.e104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24072/pcjournal.629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The DECIDE project: from monitoring and surveillance data to decision-support for farmers and veterinarians</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intra-vector infection dynamics challenge how to model the extrinsic incubation period for major arboviruses: dengue, Zika, and chikungunya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerdien van Schaik</w:t>
+                <w:t xml:space="preserve">Vincent Raquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miel Hostens</w:t>
+                <w:t xml:space="preserve">Maxime Ratinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Faverjon</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaël Beaunée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Research Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12688/openreseurope.15988.2⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (8), pp.e1013393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1013393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05547458v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05234877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining dynamic generalized linear models and mechanistic modelling to optimize treatment strategies against bovine respiratory disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The DECIDE project: from monitoring and surveillance data to decision-support for farmers and veterinarians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerdien van Schaik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miel Hostens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Merca</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Sorin-Dupont</w:t>
+                <w:t xml:space="preserve">Céline Faverjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anders Ringgaard Kristensen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Picault</w:t>
+                <w:t xml:space="preserve">Dan Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Assié</w:t>
+                <w:t xml:space="preserve">Anders Kristensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 56 (1), pp.181. </w:t>
+              <w:t xml:space="preserve">Open Research Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3, pp.82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13567-025-01611-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12688/openreseurope.15988.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05287413v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05547458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The decide project: from surveillance data to decision support for farmers and veterinarians</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining dynamic generalized linear models and mechanistic modelling to optimize treatment strategies against bovine respiratory disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan B Jensen</w:t>
+                <w:t xml:space="preserve">Carolina Merca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sorin-Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anders R Kristensen</w:t>
+                <w:t xml:space="preserve">Anders Ringgaard Kristensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Picault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Assié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Research Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12688/openreseurope.15988.1⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 56 (1), pp.181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13567-025-01611-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04699308v1</w:t>
+                <w:t xml:space="preserve">hal-05287413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging artificial intelligence and software engineering methods in epidemiology for the co-creation of decision-support tools based on mechanistic models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guita Niang</w:t>
+                <w:t xml:space="preserve">The decide project: from surveillance data to decision support for farmers and veterinarians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerdien van Schaik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miel Hostens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Faverjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vianney Sicard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Assié</w:t>
+                <w:t xml:space="preserve">Dan B Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders R Kristensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2024.106233⟩</w:t>
+              <w:t xml:space="preserve">Open Research Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12688/openreseurope.15988.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04593328v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rewiring cattle movements to limit infection spread</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pauline Ezanno</w:t>
+                <w:t xml:space="preserve">Leveraging artificial intelligence and software engineering methods in epidemiology for the co-creation of decision-support tools based on mechanistic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeta Vergu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guita Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sorin-Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Assié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13567-024-01365-z⟩</w:t>
+              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 228, pp.106233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2024.106233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04705331v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building integrated plant health surveillance: a proactive research agenda for anticipating and mitigating disease and pest emergence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rewiring cattle movements to limit infection spread</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Estoup</w:t>
+                <w:t xml:space="preserve">Thibaut Morel-Journel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Cruaud</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elisabeta Vergu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CABI Agriculture and Bioscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s43170-024-00273-8⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 55 (1), pp.111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13567-024-01365-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04672656v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dynamique d'infection virale intra-vecteur questionne une hypothèse courante en modélisation des maladies à transmission vectorielle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Loisel</w:t>
+                <w:t xml:space="preserve">Building integrated plant health surveillance: a proactive research agenda for anticipating and mitigating disease and pest emergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Soubeyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Viginier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pauline Ezanno</w:t>
+                <w:t xml:space="preserve">Astrid Cruaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CABI Agriculture and Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5, pp.72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s43170-024-00273-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04454730v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the effects of farming practices on bovine respiratory disease in a multi-batch cattle fattening farm</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">La dynamique d'infection virale intra-vecteur questionne une hypothèse courante en modélisation des maladies à transmission vectorielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Viginier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Raquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ratinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 82 (3), pp.101-112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2023.106009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04276456v1</w:t>
+                <w:t xml:space="preserve">hal-04454730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of risk-based trading and within-herd measures on Mycobacterium avium subspecies paratuberculosis spread within and between Irish dairy herds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Floor Biemans</w:t>
+                <w:t xml:space="preserve">Modeling the effects of farming practices on bovine respiratory disease in a multi-batch cattle fattening farm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sorin-Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandie Arnoux</w:t>
+                <w:t xml:space="preserve">Sebastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon J. More</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bart Pardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ezanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Assié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 209, pp.105779. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2022.105779⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 219, pp.106009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2023.106009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03844338v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic resource allocation for controlling pathogen spread on a large metapopulation network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rewiring cattle trade movements helps to control bovine paratuberculosis at a regional scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ezanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lina Cristancho-Fajardo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elisabeta Vergu</w:t>
+                <w:t xml:space="preserve">R. Vermesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 19 (188), pp.20210744. </w:t>
+              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 198, pp.105529. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsif.2021.0744⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2021.105529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03607977v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03454520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity of Rift Valley fever virus transmission potential across livestock hosts, quantified through a model-based analysis of host viral load and vector infection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The African swine fever modelling challenge: Model comparison and lessons learnt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ezanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Picault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Cecilia</w:t>
+                <w:t xml:space="preserve">Servane Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Beaunée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roosmarie Vriens</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Métras</w:t>
+                <w:t xml:space="preserve">Gert Jan Boender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1010314⟩</w:t>
+              <w:t xml:space="preserve">Epidemics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40, pp.100615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epidem.2022.100615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03753440v1</w:t>
+                <w:t xml:space="preserve">hal-03765381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanistic models of Rift Valley fever virus transmission: A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Cecilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Drouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Métras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Balenghien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16 (11), pp.e0010339. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pntd.0010339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03886982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The African swine fever modelling challenge: Model comparison and lessons learnt</w:t>
+                <w:t xml:space="preserve">Heterogeneity of Rift Valley fever virus transmission potential across livestock hosts, quantified through a model-based analysis of host viral load and vector infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Ezanno</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Picault</w:t>
+                <w:t xml:space="preserve">Hélène Cecilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roosmarie Vriens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Wichgers Schreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Servane Bareille</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gert Jan Boender</w:t>
+                <w:t xml:space="preserve">Mariken de Wit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Métras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epidem.2022.100615⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (7), pp.e1010314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1010314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03765381v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling transmission of Mycobacterium avium subspecies paratuberculosis between Irish dairy cattle herds</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic resource allocation for controlling pathogen spread on a large metapopulation network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Cristancho-Fajardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ezanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeta Vergu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13567-022-01066-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (188), pp.20210744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2021.0744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03830215v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03607977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning and strategic imitation in modelling farmers’ dynamic decisions on bovine viral diarrhoea vaccination</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">The effect of risk-based trading and within-herd measures on Mycobacterium avium subspecies paratuberculosis spread within and between Irish dairy herds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floor Biemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon J. More</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamie A. Tratalos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence Gavey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13567-022-01112-2⟩</w:t>
+              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 209, pp.105779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2022.105779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03890221v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The African swine fever modelling challenge: Objectives, model description and synthetic data generation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modelling transmission of Mycobacterium avium subspecies paratuberculosis between Irish dairy cattle herds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floor Biemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamie Tratalos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Ramsbottom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon More</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epidem.2022.100616⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 53 (1), pp.45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13567-022-01066-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03739528v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03830215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la modélisation épidémiologique à la santé animale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ezanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Beaunée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Ezanno</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hélène Cecilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Cristancho Fajardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Journées Scientifiques de l'Association pour l'Etude de l'Epidémiologie des Maladies Animales (AEEMA), 80, pp.37-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04483137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the effects of antimicrobial metaphylaxis and pen size on bovine respiratory disease in high and low risk fattening cattle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">The African swine fever modelling challenge: Objectives, model description and synthetic data generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13567-022-01094-1⟩</w:t>
+              <w:t xml:space="preserve">Epidemics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40, pp.100616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epidem.2022.100616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03796118v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rewiring cattle trade movements helps to control bovine paratuberculosis at a regional scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Learning and strategic imitation in modelling farmers’ dynamic decisions on bovine viral diarrhoea vaccination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Cristancho-Fajardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeta Vergu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Beaunée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Vermesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2021.105529⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 53 (1), pp.102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13567-022-01112-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03454520v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling transmission and control of Mycobacterium avium subspecies paratuberculosis within Irish dairy herds with compact spring calving</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Floor Biemans</w:t>
+                <w:t xml:space="preserve">Modelling the effects of antimicrobial metaphylaxis and pen size on bovine respiratory disease in high and low risk fattening cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Picault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ezanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristen Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Racem Ben Romdhane</w:t>
+                <w:t xml:space="preserve">David Amrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Fourichon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Simon J. More</w:t>
+                <w:t xml:space="preserve">Brad White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 186, pp.105228. </w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 53, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2020.105228⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13567-022-01094-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03123267v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Movement rewiring among relevant herd statuses to control of paratuberculosis at a regional scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Selecting sorting centres to avoid long distance transport of weaned beef calves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Morel-Journel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vergu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémy Vermesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Conference of the Society for Veterinary Epidemiology and Preventive Medicine (SVEPM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-79844-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04707703v1</w:t>
+                <w:t xml:space="preserve">hal-03131192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selecting sorting centres to avoid long distance transport of weaned beef calves</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.-B. Mercier</w:t>
+                <w:t xml:space="preserve">Movement rewiring among relevant herd statuses to control of paratuberculosis at a regional scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ezanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bareille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pauline Ezanno</w:t>
+                <w:t xml:space="preserve">Alain Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Vermesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the Conference of the Society for Veterinary Epidemiology and Preventive Medicine (SVEPM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03131192v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04707703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research perspectives on animal health in the era of artificial intelligence</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaël Beaunée</w:t>
+                <w:t xml:space="preserve">Modelling transmission and control of Mycobacterium avium subspecies paratuberculosis within Irish dairy herds with compact spring calving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floor Biemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Bailly</w:t>
+                <w:t xml:space="preserve">Racem Ben Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facundo Muñoz</w:t>
+                <w:t xml:space="preserve">Christine Fourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Ramsbottom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon J. More</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 52 (40), </w:t>
+              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 186, pp.105228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13567-021-00902-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2020.105228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03161705v1</w:t>
+                <w:t xml:space="preserve">hal-03123267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To Vaccinate or Not: Impact of Bovine Viral Diarrhoea in French Cow-Calf Herds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandie Arnoux</w:t>
+                <w:t xml:space="preserve">Research perspectives on animal health in the era of artificial intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ezanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Picault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Beaunée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Bidan</w:t>
+                <w:t xml:space="preserve">Xavier Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Damman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Assié</w:t>
+                <w:t xml:space="preserve">Facundo Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/vaccines9101137⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52 (40), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13567-021-00902-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03429497v1</w:t>
+                <w:t xml:space="preserve">hal-03161705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersal in heterogeneous environments drives population dynamics and control of tsetse flies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">To Vaccinate or Not: Impact of Bovine Viral Diarrhoea in French Cow-Calf Herds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Picault</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmadou Dicko</w:t>
+                <w:t xml:space="preserve">Alix Damman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Momar Talla Seck</w:t>
+                <w:t xml:space="preserve">Etienne Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Assié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 288 (1944), pp.20202810. </w:t>
+              <w:t xml:space="preserve">Vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (10), pp.1137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2020.2810⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/vaccines9101137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03130014v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for farmers’ control decisions in a model of pathogen spread through animal trade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Cristancho Fajardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeta Vergu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3824,6017 +3807,6021 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimizing the number of origins in batches of weaned calves to reduce their risks of developing bovine respiratory diseases</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elisabeta Vergu</w:t>
+                <w:t xml:space="preserve">Dispersal in heterogeneous environments drives population dynamics and control of tsetse flies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Cecilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Mercier</w:t>
+                <w:t xml:space="preserve">Ahmadou Dicko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Bonnet-Beaugrand</w:t>
+                <w:t xml:space="preserve">Momar Talla Seck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 52 (1), pp.5. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 288 (1944), pp.20202810. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13567-020-00872-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2020.2810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03126892v1</w:t>
+                <w:t xml:space="preserve">hal-03130014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligence artificielle et santé animale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Picault</w:t>
+                <w:t xml:space="preserve">Minimizing the number of origins in batches of weaned calves to reduce their risks of developing bovine respiratory diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Morel-Journel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Assié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeta Vergu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Winter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaël Beaunée</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Monod</w:t>
+                <w:t xml:space="preserve">Florence Bonnet-Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 33 (2), pp.95-108. </w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52 (1), pp.5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2020.33.2.3572⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13567-020-00872-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02966118v1</w:t>
+                <w:t xml:space="preserve">hal-03126892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How mechanistic modelling supports decision making for the control of enzootic infectious diseases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Intelligence artificielle et santé animale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Picault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Andraud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Nathalie Winter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Beaunée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Hoch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Krebs</w:t>
+                <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epidem.2020.100398⟩</w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (2), pp.95-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2020.33.2.3572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02895529v1</w:t>
+                <w:t xml:space="preserve">hal-02966118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial epidemiological modelling of infection by Vibrio aestuarianus shows that connectivity and temperature control oyster mortality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How mechanistic modelling supports decision making for the control of enzootic infectious diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ezanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Beaunée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Lupo</w:t>
+                <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bhagat Lal Dutta</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Delphine Tourbiez</w:t>
+                <w:t xml:space="preserve">Stéphane Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Environment Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/aei00379⟩</w:t>
+              <w:t xml:space="preserve">Epidemics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32, pp.100398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epidem.2020.100398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03079089v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Service-based Framework for Building and Executing Epidemic Simulation Applications in the Cloud</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial epidemiological modelling of infection by Vibrio aestuarianus shows that connectivity and temperature control oyster mortality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhagat Lal Dutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikos Parlavantzas</w:t>
+                <w:t xml:space="preserve">Sébastien Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linh Manh Pham</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gael Beaunée</w:t>
+                <w:t xml:space="preserve">Delphine Tourbiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cpe.5554⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture Environment Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12, pp.511-527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/aei00379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02312313v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">It’s risky to wander in September: Modelling the epidemic potential of Rift Valley fever in a Sahelian setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Cecilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Métras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assane Gueye Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assane Gueye Fall</w:t>
+                <w:t xml:space="preserve">Modou Moustapha Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 33, pp.100409. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epidem.2020.100409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03010471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the Transmission of Vibrio aestuarianus in Pacific Oysters Using Experimental Infection Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coralie Lupo</w:t>
+                <w:t xml:space="preserve">A Service-based Framework for Building and Executing Epidemic Simulation Applications in the Cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Parlavantzas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Agnès Travers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Tourbiez</w:t>
+                <w:t xml:space="preserve">Linh Manh Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Félix Barthélémy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Christine Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Beaunée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6, 15 p. </w:t>
+              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (5), pp.e5554. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fvets.2019.00142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cpe.5554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618348v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02312313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neighbourhood contacts and trade movements drive the regional spread of bovine viral diarrhoea virus (BVDV)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EMULSION: Transparent and flexible multiscale stochastic models in human, animal and plant epidemiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Picault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luyuan Qi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Yu-Lin Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Beaunée</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 50 (1), </w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (9), pp.e1007342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13567-019-0647-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1007342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02967187v1</w:t>
+                <w:t xml:space="preserve">hal-02288201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMULSION: Transparent and flexible multiscale stochastic models in human, animal and plant epidemiology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neighbourhood contacts and trade movements drive the regional spread of bovine viral diarrhoea virus (BVDV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu-Lin Huang</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Luyuan Qi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Beaunée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gael Beaunée</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhagat Lal Dutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (9), pp.e1007342. </w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50 (1), pp.30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1007342⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13567-019-0647-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02288201v1</w:t>
+                <w:t xml:space="preserve">hal-02120535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neighbourhood contacts and trade movements drive the regional spread of bovine viral diarrhoea virus (BVDV)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Joly</w:t>
+                <w:t xml:space="preserve">Modeling the Transmission of Vibrio aestuarianus in Pacific Oysters Using Experimental Infection Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Tourbiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Félix Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Beaunée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13567-019-0647-x⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2019.00142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02120535v1</w:t>
+                <w:t xml:space="preserve">hal-02618348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demographic stochasticity drives epidemiological patterns in wildlife with implications for diseases and population management</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Neighbourhood contacts and trade movements drive the regional spread of bovine viral diarrhoea virus (BVDV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luyuan Qi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Beaunée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhagat Lal Dutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-34623-0⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13567-019-0647-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02493521v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control measures to prevent the increase of paratuberculosis prevalence in dairy cattle herds: an individual-based modelling approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Between-group pathogen transmission: From processes to modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Camanes</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Anne-France Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 49 (1), pp.60. </w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 383, pp.138 - 149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13567-018-0557-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2018.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622094v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A modelling framework based on MDP to coordinate farmers' disease control decisions at a regional scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-France Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-France Viet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Krebs</w:t>
+                <w:t xml:space="preserve">Olivier Rat-Aspert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rat-Aspert</w:t>
+                <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (6), pp.e0197612. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0197612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01815389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between-group pathogen transmission: From processes to modeling</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Gestion des maladies endémiques du troupeau aux territoires : contribution de la modélisation épidémiologique pour soutenir la prise de décision (projet MIHMES, 2012-2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Beaunée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Picault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2018.05.016⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66, pp.53-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5408053255183179E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815766v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des maladies endémiques du troupeau aux territoires : contribution de la modélisation épidémiologique pour soutenir la prise de décision (projet MIHMES, 2012-2017)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Demographic stochasticity drives epidemiological patterns in wildlife with implications for diseases and population management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/1.5408053255183179E12⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-34623-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954723v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which phenotypic traits of resistance should be improved in cattle to control paratuberculosis dynamics in a dairy herd: a modelling approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Control measures to prevent the increase of paratuberculosis prevalence in dairy cattle herds: an individual-based modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Camanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Racem Ben Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ezanno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 48 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13567-017-0468-8⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 49 (1), pp.60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13567-018-0557-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02967206v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels programmes d'amélioration génétique des animaux pour des systèmes d'élevage agro-écologiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Phocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 30 (1), pp.31-46. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/productions-animales.2017.30.1.2232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling bovine paratuberculosis at a regional scale: Towards a decision modelling tool</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Which phenotypic traits of resistance should be improved in cattle to control paratuberculosis dynamics in a dairy herd: a modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Racem Ben Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Beaunée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Camanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Guatteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 48 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13567-017-0468-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2017.09.012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02624471v1</w:t>
+                <w:t xml:space="preserve">hal-02967206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which phenotypic traits of resistance should be improved in cattle to control paratuberculosis dynamics in a dairy herd: a modelling approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Controlling bovine paratuberculosis at a regional scale: Towards a decision modelling tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Beaunée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeta Vergu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ezanno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13567-017-0468-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 435, pp.157-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2017.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621477v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review: Towards the agroecological management of ruminants, pigs and poultry through the development of sustainable breeding programmes: I-selection goals and criteria</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+                <w:t xml:space="preserve">Which phenotypic traits of resistance should be improved in cattle to control paratuberculosis dynamics in a dairy herd: a modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Racem Ben Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Beaunée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Camanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Guatteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731116000926⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 48 (1), pp.62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13567-017-0468-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01533895v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review: Towards the agroecological management of ruminants, pigs and poultry through the development of sustainable breeding programmes. II. Breeding strategies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Review: Towards the agroecological management of ruminants, pigs and poultry through the development of sustainable breeding programmes: I-selection goals and criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Phocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 10 (11), pp.1760-1769. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731116001051⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 10 (11), pp.1749-1759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731116000926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533886v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Market analyses of livestock trade networks to inform the prevention of joint economic and epidemiological risks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pauline Ezanno</w:t>
+                <w:t xml:space="preserve">Review: Towards the agroecological management of ruminants, pigs and poultry through the development of sustainable breeding programmes. II. Breeding strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Phocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bidanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsif.2015.1099⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (11), pp.1760-1769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731116001051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02636219v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical methods in veterinary epidemiology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Market analyses of livestock trade networks to inform the prevention of joint economic and epidemiological risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Moslonka-Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Madouasse</w:t>
+                <w:t xml:space="preserve">Christopher A. Gilligan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Nusinovici</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Catherine C. Belloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (116), 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2015.1099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630741v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spread of Coxiella burnetii between dairy cattle herds in an enzootic region: modelling contributions of airborne transmission and trade</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistical methods in veterinary epidemiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Madouasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pranav Pandit</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Simon Nusinovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Monestiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elisabeta Vergu</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lehébel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 157 (1), pp.153-181</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01341500v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the spread of bovine viral diarrhea virus (BVDV) in a beef cattle herd and its impact on herd productivity</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spread of Coxiella burnetii between dairy cattle herds in an enzootic region: modelling contributions of airborne transmission and trade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claude Guerrier-Chatellet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pranav Pandit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ezanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Beaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeta Vergu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 46 (1), pp.12. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13567-015-0145-8⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 47 (1), pp.48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13567-016-0330-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01290663v1</w:t>
+                <w:t xml:space="preserve">hal-01341500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pestivirus et les isards, une interaction durable</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kevin Foulché</w:t>
+                <w:t xml:space="preserve">Modelling the spread of bovine viral diarrhea virus (BVDV) in a beef cattle herd and its impact on herd productivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Damman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-France Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvette Game</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ignasi Marco</w:t>
+                <w:t xml:space="preserve">Marie-Claude Guerrier-Chatellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faune Sauvage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 46 (1), pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13567-015-0145-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630139v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic weather-driven model to predict mosquito population dynamics applied to species of Anopheles, Culex and Aedes genera of southern France.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Le pestivirus et les isards, une interaction durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Foulché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvette Game</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory L'Ambert</w:t>
+                <w:t xml:space="preserve">Ignasi Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Faune Sauvage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 307 (307), pp.17-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636104v1</w:t>
+                <w:t xml:space="preserve">hal-02630139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of testing strategies to identify infected animals at a single round of testing within dairy herds known to be infected with Mycobacterium avium ssp. paratuberculosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A generic weather-driven model to predict mosquito population dynamics applied to species of Anopheles, Culex and Aedes genera of southern France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ezanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélaine Aubry-Kientz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Cailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.J. More</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pauline Ezanno</w:t>
+                <w:t xml:space="preserve">Grégory L'Ambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2014-8211⟩</w:t>
+              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120 (1), pp.39-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2014.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632502v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel epidemiological model to better understand and predict the observed seasonal spread of Pestivirus in Pyrenean chamois populations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Evaluation of testing strategies to identify infected animals at a single round of testing within dairy herds known to be infected with Mycobacterium avium ssp. paratuberculosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.J. More</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.R. Cameron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Strain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Cashman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13567-015-0218-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 98 (8), pp.5194-5210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2014-8211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01341397v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of paratuberculosis spread between dairy cattle farms at a regional scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A novel epidemiological model to better understand and predict the observed seasonal spread of Pestivirus in Pyrenean chamois populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Beaunée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 46 (1), pp.111. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13567-015-0247-3⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 46 (1), pp.86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13567-015-0218-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01341423v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Stochastic Model to Study Rift Valley Fever Persistence with Different Seasonal Patterns of Vector Abundance: New Insights on the Endemicity in the Tropical Island of Mayotte</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Modelling of paratuberculosis spread between dairy cattle farms at a regional scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Beaunée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeta Vergu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0130838⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 46 (1), pp.111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13567-015-0247-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01452898v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of the spatio-temporal network of cattle movements in France over a 5-year period</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A Stochastic Model to Study Rift Valley Fever Persistence with Different Seasonal Patterns of Vector Abundance: New Insights on the Endemicity in the Tropical Island of Mayotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Cavalerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud V. P. Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dommergues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Zumbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2014.09.005⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (7), pp.e0130838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0130838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635459v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rainfall- and Temperature-Driven Abundance Model for Aedes albopictus Populations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characteristics of the spatio-temporal network of cattle movements in France over a 5-year period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhagat Lal Dutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ezanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeta Vergu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph10051698⟩</w:t>
+              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 117 (1), pp.79-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2014.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649880v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal and spatial heterogeneities in host and vector abundances impact the spatiotemporal spread of bluetongue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How much can diptera-borne viruses persist over unfavourable seasons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Balenghien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Seegers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Charron</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michel Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ezanno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1297-9716-44-44⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (9), pp.e74213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0074213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00992664v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00992684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resilience of a beef cow-calf farming system to variations in demographic parameters.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne France Viet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Devun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Vermesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 91 (1), pp.413-424. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2527/jas.2011-5058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02645730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How much can diptera-borne viruses persist over unfavourable seasons</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Rainfall- and Temperature-Driven Abundance Model for Aedes albopictus Populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelise Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory L'Ambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Demarchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (9), pp.e74213. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (5), pp.1698 - 1719. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0074213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph10051698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00992684v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A climate-driven abundance model to assess mosquito control strategies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Grégory L'Ambert</w:t>
+                <w:t xml:space="preserve">Seasonal and spatial heterogeneities in host and vector abundances impact the spatiotemporal spread of bluetongue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Toty</w:t>
+                <w:t xml:space="preserve">Georgette Kluiters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Seegers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Bailys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2011.10.027⟩</w:t>
+              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44 (1), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1297-9716-44-44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02650731v1</w:t>
+                <w:t xml:space="preserve">hal-00992664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Within-herd contact structure and transmission of Mycobacterium avium subspecies paratuberculosis in a persistently infected dairy cattle herd</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A climate-driven abundance model to assess mosquito control strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Cailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelise Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Balenghien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory L'Ambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Marcé</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Céline Toty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2011.02.004⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 227, pp.7-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2011.10.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02646909v1</w:t>
+                <w:t xml:space="preserve">hal-02650731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the repartition of the wetland breeding sites on the spatial distribution of Anopheles and Culex, human disease vectors in Southern France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Seasonal spread and control of Bluetongue in cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Seegers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1756-3305-4-65⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 291, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2011.08.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646432v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00710404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Within-herd biosecurity and Salmonella seroprevalence in slaughter pigs: A simulation study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predicting fadeout versus persistence of paratuberculosis in a dairy cattle herd for management and control purposes: a modelling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Marcé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ezanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Lurette</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Henri H. Seegers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Udo Pfeiffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fourichon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas.2010-2916⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 42 (1), pp.36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1297-9716-42-36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643496v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting fadeout versus persistence of paratuberculosis in a dairy cattle herd for management and control purposes: a modelling study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of the repartition of the wetland breeding sites on the spatial distribution of Anopheles and Culex, human disease vectors in Southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Cailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Balenghien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ezanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Fontenille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Marcé</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Céline Toty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (1), pp.65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1756-3305-4-65⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1297-9716-42-36⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02650621v1</w:t>
+                <w:t xml:space="preserve">hal-02646432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal spread and control of Bluetongue in cattle</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Within-herd contact structure and transmission of Mycobacterium avium subspecies paratuberculosis in a persistently infected dairy cattle herd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Marcé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri H. Seegers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Udo Pfeiffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fourichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 100 (2), pp.116-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2011.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2011.08.041⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00710404v1</w:t>
+                <w:t xml:space="preserve">hal-02646909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the infection period distribution on the epidemic spread in a metapopulation model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Within-herd biosecurity and Salmonella seroprevalence in slaughter pigs: A simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Lurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri H. Seegers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0009371⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 89 (7), pp.2210-2219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2010-2916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668470v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invited review: Modeling within-herd transmission of Mycobacterium avium subspecies paratuberculosis in dairy cattle: a review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Impact of the infection period distribution on the epidemic spread in a metapopulation model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeta Vergu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2010-3139⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (2), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0009371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662701v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the spread of Bovine Viral Diarrhoea Virus (BVDV) in a managed metapopulation of cattle herds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Invited review: Modeling within-herd transmission of Mycobacterium avium subspecies paratuberculosis in dairy cattle: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Marcé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri H. Seegers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Udo Pfeiffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2009.09.052⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 93 (10), pp.4455-4470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2010-3139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00578408v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using singular perturbations to reduce an epidemiological model: Application to Bovine Viral Diarrhoea Virus within-herd spread</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling the spread of Bovine Viral Diarrhoea Virus (BVDV) in a managed metapopulation of cattle herds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Laroche</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Aurélie Courcoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 258 (3), pp.426-436. </w:t>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 142 (1-2), pp.119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2008.08.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2009.09.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00554504v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00578408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A metapopulation model for the spread and persistence of contagious bovine pleuropneumonia (CBPP) in african sedentary mixed crop-livestock systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lesnoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9875,1698 +9862,1724 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00554514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of growth, feeding practices and exercise conditions with the prevalence of Developmental Orthopaedic Disease in limbs of French foals at weaning</w:t>
+                <w:t xml:space="preserve">Using singular perturbations to reduce an epidemiological model: Application to Bovine Viral Diarrhoea Virus within-herd spread</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Lepeule</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bareille</w:t>
+                <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Robert Robert</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Béatrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeta Vergu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2009.02.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 258 (3), pp.426-436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2008.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660841v1</w:t>
+                <w:t xml:space="preserve">hal-00554504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of herd structure and type of virus introduction on the spread of bovine viral diarrhoea virus (BVDV) on the spread of bovine viral diarrhoea virus (BVDV) within a dairy herd</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Association of growth, feeding practices and exercise conditions with the prevalence of Developmental Orthopaedic Disease in limbs of French foals at weaning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Lepeule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Robert Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/vetres:2008016⟩</w:t>
+              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 89 (3-4), pp.167-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2009.02.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00902929v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fully coupled, mechanistic model for infectious disease dynamics in a metapopulation: Movement and epidemic duration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Modelling Salmonella spread within a farrow-to-finish pig herd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Lurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2008.05.038⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 39 (5), pp.49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/vetres:2008026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658793v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00902934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Salmonella spread within a farrow-to-finish pig herd</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Influence of herd structure and type of virus introduction on the spread of bovine viral diarrhoea virus (BVDV) on the spread of bovine viral diarrhoea virus (BVDV) within a dairy herd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Seegers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 39 (5), pp.49. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/vetres:2008026⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 39 (5), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/vetres:2008016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00902934v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00902929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis to identify key-parameters in modelling the spread of bovine viral diarrhoea virus in a dairy herd</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A fully coupled, mechanistic model for infectious disease dynamics in a metapopulation: Movement and epidemic duration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Jesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Henri H. Seegers</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seth Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A.P. Heesterbeek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2007.01.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 254 (2), pp.331-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2008.05.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02662228v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between-herd movements of cattle as a tool for evaluating the risk of introducing infected animals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Sensitivity analysis to identify key-parameters in modelling the spread of bovine viral diarrhoea virus in a dairy herd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne France Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri H. Seegers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 80, pp.49-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2007.01.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/animres:2006013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02666412v1</w:t>
+                <w:t xml:space="preserve">hal-02662228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between-herd movements of cattle as a tool for evaluating the risk of introducing infected animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henri Seegers</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri H. Seegers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 55 (3), pp.189-208</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 55 (3), pp.189-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/animres:2006013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00890064v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation par simulation de la stratégie d'élimination des IPI des troupeaux bovins laitiers infectés par le BVDV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri H. Seegers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 49, pp.19-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modeling study on the sustainability of a certification-and-monitoring program for paratuberculosis in cattle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Between-herd movements of cattle as a tool for evaluating the risk of introducing infected animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Johan Heesterbeek</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Beaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Seegers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 55 (3), pp.189-208</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/vetres:2005032⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00903000v1</w:t>
+                <w:t xml:space="preserve">hal-00890064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of a tropical cattle herd in a variable environment: a modelling approach in order to identify the target period and animals on which concentrating management efforts to improve productivity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Relationships between N'Dama cow body condition score and production performance under an extensive range management system in Southern Senegal: calf weight gain, milk production, probability of pregnancy, and juvenile mortality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ickowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Lancelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2005.02.016⟩</w:t>
+              <w:t xml:space="preserve">Livestock Production Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 92 (3), pp.291-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livprodsci.2004.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02682613v1</w:t>
+                <w:t xml:space="preserve">hal-02669257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between N'Dama cow body condition score and production performance under an extensive range management system in Southern Senegal: calf weight gain, milk production, probability of pregnancy, and juvenile mortality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A modeling study on the sustainability of a certification-and-monitoring program for paratuberculosis in cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Renaud Lancelot</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerdien van Schaik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Heesterbeek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Production Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.livprodsci.2004.09.001⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 36 (5-6), pp.811-826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/vetres:2005032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02669257v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00903000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling as a tool for the teaching of livestock dynamics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Dynamics of a tropical cattle herd in a variable environment: a modelling approach in order to identify the target period and animals on which concentrating management efforts to improve productivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois Bocquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/animres:2004027⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 188 (2-4), pp.470-482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2005.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00889935v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosécurité des troupeaux bovins : mouvements d'animaux entre troupeaux bretons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Modelling as a tool for the teaching of livestock dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Henri H. Seegers</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bocquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 53 (5), pp.439-450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/animres:2004027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670897v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00889935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis in periodic matrix models: a postscript to Caswell and Trevisan</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Biosécurité des troupeaux bovins : mouvements d'animaux entre troupeaux bretons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Caswell</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Beaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri H. Seegers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical and Computer Modelling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 45, pp.45-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0895-7177(03)00110-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02678740v1</w:t>
+                <w:t xml:space="preserve">hal-02670897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors affecting the body condition score of N'Dama cows under extensive range management in Southern Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ickowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bocquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 52 (1), pp.37-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11594,211 +11607,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00889832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demographic Parameters of N'Dama Cattle Raised under Extensive Range Management Conditions in Southern Senegal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Sensitivity analysis in periodic matrix models: a postscript to Caswell and Trevisan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lesnoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Faye</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Caswell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical and Computer Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 37 (9-10), pp.945-948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0895-7177(03)00110-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02679645v1</w:t>
+                <w:t xml:space="preserve">hal-02678740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Demographic Parameters of N'Dama Cattle Raised under Extensive Range Management Conditions in Southern Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ezanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ickowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 55 (3), pp.211-219</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Seasonal and landscape differences in the foraging behaviour of the Rufous Treecreeper Climacteris rufa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Luck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Charmantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pacific Conservation Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 7 (1), pp.9-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02677392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11808,292 +11925,292 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valoriser la diversité génétique en sélection végétale et animale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroécologie : des recherches pour la transition des filières et des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.59-69, 2020, 978-2-7592-3129-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04559548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the dynamics of host-parasite interactions: basic principles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeta Vergu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Serge Morand; François Beaudeau; Jacques Cabaret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Frontiers of Molecular Epidemiology of Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Science+Business Media B.V., pp.79-101, 2012, 978-94-007-2113-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-007-2114-2_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00992716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12103,733 +12220,733 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hommage à Elisabeta Vergu</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Individual or collective treatments: how to target antimicrobial use to limit the spread of Mannheimia haemolytica among beef cattle?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sorin-Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Poyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Assié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Picault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ezanno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Cazelles</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-04230307v3</w:t>
+                <w:t xml:space="preserve">hal-04683371v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Better targeting treatments against Bovine Respiratory Disease by combining dynamic generalized linear models and mechanistic modelling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Assié</w:t>
+                <w:t xml:space="preserve">Hommage à Elisabeta Vergu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bansaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Boëlle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Cauchemez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cazelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Crepey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04876610v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230307v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual or collective treatments: how to target antimicrobial use to limit the spread of Mannheimia haemolytica among beef cattle?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Better targeting treatments against Bovine Respiratory Disease by combining dynamic generalized linear models and mechanistic modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Merca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sorin-Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Ringgaard Kristensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Picault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Assié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04683371v4</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rewiring cattle movements to limit infection spread</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Morel Journel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeta Vergu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental heterogeneity drives tsetse fly population dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Cecilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmadou Dicko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Momar Talla Seck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03787561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generic multi-level stochastic modelling framework in computational epidemiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Lin Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeta Vergu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03787497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId387"/>
+      <w:footerReference w:type="default" r:id="rId391"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12897,51 +13014,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5F73BAAB"/>
+    <w:nsid w:val="69ED0C07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13128,51 +13245,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-ezanno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0034-8950" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177334991" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-4699-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05234877v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Loisel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raquin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ratinier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Beaun&#233;e" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013393" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289980v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sorin-Dupont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poyard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Assi&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.629" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05547458v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerdien van Schaik" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miel Hostens" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faverjon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Jensen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Kristensen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.15988.2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287413v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Merca" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Ringgaard Kristensen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Assi&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-025-01611-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699308v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan B Jensen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders R Kristensen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.15988.1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04593328v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guita Niang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sicard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2024.106233" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705331v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Morel-Journel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Vergu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01365-z" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04454730v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Viginier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276456v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Picault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Pardon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2023.106009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844338v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floor Biemans" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Arnoux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J. More" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie A. Tratalos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Gavey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2022.105779" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607977v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Cristancho-Fajardo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2021.0744" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753440v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cecilia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roosmarie Vriens" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wichgers Schreur" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariken de Wit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle M&#233;tras" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010314" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886982v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Drouin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Balenghien" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0010339" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765381v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Bareille" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Jan Boender" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2022.100615" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03830215v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Tratalos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Ramsbottom" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon More" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-022-01066-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03890221v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-022-01112-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739528v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Vergne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mancini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2022.100616" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483137v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Beaun&#233;e" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Cristancho Fajardo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03796118v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Smith" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amrine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad White" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-022-01094-1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03454520v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arnoux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joly" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vermesse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2021.105529" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03123267v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racem Ben Romdhane" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourichon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2020.105228" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707703v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Joly" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vermesse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131192v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Morel-Journel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vergu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Mercier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-79844-4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161705v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bailly" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Mu&#241;oz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-021-00902-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429497v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bidan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Damman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Petit" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9101137" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130014v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadou Dicko" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar Talla Seck" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.2810" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225211v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88471-6" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03126892v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mercier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bonnet-Beaugrand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00872-z" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966118v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Winter" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.2.3572" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895529v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andraud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoch" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Krebs" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2020.100398" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079089v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lupo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhagat Lal Dutta" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petton" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tourbiez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/aei00379" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312313v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Parlavantzas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Manh Pham" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.5554" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03010471v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assane Gueye Fall" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modou Moustapha Lo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lancelot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2020.100409" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618348v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment F&#233;lix Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2019.00142" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967187v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyuan Qi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-019-0647-x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288201v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Lin Huang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007342" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120535v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493521v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lambert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Garel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34623-0" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622094v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Camanes" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-018-0557-3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815389v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Viet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rat-Aspert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanpierre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0197612" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01815766v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Touzeau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.05.016" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954723v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5408053255183179E12" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967206v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-017-0468-8" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608756v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bidanel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.1.2232" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624471v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2017.09.012" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621477v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533895v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116000926" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533886v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116001051" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636219v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moslonka-Lefebvre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A. Gilligan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Belloc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2015.1099" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630741v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Madouasse" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Nusinovici" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Monestiez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leh&#233;bel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341500v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranav Pandit" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beaudeau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-016-0330-4" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290663v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Guerrier-Chatellet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-015-0145-8" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630139v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Foulch&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Game" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Marco" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636104v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Aubry-Kientz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Cailly" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory L'Ambert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2014.12.018" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RNCSQDMJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632502v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. More" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Cameron" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Strain" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Cashman" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2014-8211" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341397v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-015-0218-8" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341423v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-015-0247-3" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01452898v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Cavalerie" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud V. P. Charron" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dommergues" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Zumbo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130838" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635459v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2014.09.005" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649880v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Tran" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacour" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Benoit" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demarchi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph10051698" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992664v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charron" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Kluiters" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Langlais" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Seegers" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Bailys" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-44-44" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645730v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne France Viet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Devun" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-5058" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992684v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074213" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650731v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Toty" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2011.10.027" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HNMD57B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646909v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Marc&#233;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Seegers" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Udo Pfeiffer" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2011.02.004" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B28XGCPJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646432v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fontenille" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-4-65" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643496v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-2916" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650621v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-42-36" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710404v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Seegers" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2011.08.041" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SHF9HPQL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668470v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Busson" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009371" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662701v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Weber" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-3139" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578408v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Courcoul" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2009.09.052" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554504v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaucel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2008.08.011" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554514v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lesnoff" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2008.10.001" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660841v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lepeule" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Valette" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2009.02.018" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NGHNCRK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902929v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2008016" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658793v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Jesse" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Davis" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.P. Heesterbeek" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2008.05.038" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902934v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2008026" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662228v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2007.01.005" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6N8BMH34-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666412v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2006013" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00890064v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665593v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903000v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Weber" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Heesterbeek" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2005032" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682613v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2005.02.016" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2G3SDWSD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669257v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ickowicz" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livprodsci.2004.09.001" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLSMCVHV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889935v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bocquier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2004027" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670897v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678740v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lesnoff" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Caswell" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0895-7177(03)00110-9" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889832v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2003002" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679645v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Faye" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677392v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Luck" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559548v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croiseau" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992716v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2114-2_5" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230307v3" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bansaye" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bo&#235;lle" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cauchemez" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cazelles" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Crepey" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876610v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683371v4" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684876v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Morel Journel" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787561v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787497v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-ezanno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0034-8950" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177334991" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-4699-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05572075v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Salda&#241;a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Velasco-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cecilia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2026.100904" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289980v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sorin-Dupont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poyard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Assi&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.629" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05234877v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Loisel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raquin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ratinier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Beaun&#233;e" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013393" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05547458v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerdien van Schaik" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miel Hostens" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faverjon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Jensen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Kristensen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.15988.2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287413v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Merca" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Ringgaard Kristensen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Assi&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-025-01611-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699308v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan B Jensen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders R Kristensen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.15988.1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04593328v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guita Niang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sicard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2024.106233" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705331v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Morel-Journel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Vergu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01365-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04454730v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Viginier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276456v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Picault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Pardon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2023.106009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03454520v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arnoux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vermesse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2021.105529" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765381v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Bareille" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Jan Boender" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2022.100615" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886982v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Drouin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle M&#233;tras" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Balenghien" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0010339" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753440v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roosmarie Vriens" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wichgers Schreur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariken de Wit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010314" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607977v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Cristancho-Fajardo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2021.0744" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844338v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floor Biemans" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Arnoux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J. More" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie A. Tratalos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Gavey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2022.105779" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03830215v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Tratalos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Ramsbottom" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon More" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-022-01066-5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483137v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Beaun&#233;e" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Cristancho Fajardo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739528v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Vergne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mancini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2022.100616" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03890221v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-022-01112-2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03796118v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Smith" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amrine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad White" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-022-01094-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131192v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Morel-Journel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vergu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Mercier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-79844-4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707703v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Joly" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vermesse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03123267v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racem Ben Romdhane" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourichon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2020.105228" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161705v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bailly" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Mu&#241;oz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-021-00902-4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429497v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bidan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Damman" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Petit" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9101137" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225211v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88471-6" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130014v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadou Dicko" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar Talla Seck" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.2810" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03126892v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mercier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bonnet-Beaugrand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00872-z" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966118v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Winter" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.2.3572" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895529v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andraud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoch" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Krebs" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2020.100398" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079089v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lupo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhagat Lal Dutta" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petton" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tourbiez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/aei00379" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03010471v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assane Gueye Fall" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modou Moustapha Lo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lancelot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2020.100409" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312313v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Parlavantzas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Manh Pham" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.5554" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288201v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Lin Huang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007342" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120535v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyuan Qi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-019-0647-x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618348v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment F&#233;lix Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2019.00142" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967187v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01815766v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Touzeau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Viet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.05.016" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815389v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rat-Aspert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanpierre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0197612" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954723v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5408053255183179E12" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493521v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lambert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Garel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34623-0" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622094v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Camanes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-018-0557-3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608756v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bidanel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.1.2232" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967206v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-017-0468-8" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624471v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2017.09.012" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621477v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533895v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116000926" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533886v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116001051" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636219v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moslonka-Lefebvre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A. Gilligan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Belloc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2015.1099" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630741v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Madouasse" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Nusinovici" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Monestiez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leh&#233;bel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341500v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranav Pandit" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beaudeau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-016-0330-4" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290663v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Guerrier-Chatellet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-015-0145-8" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630139v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Foulch&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Game" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Marco" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636104v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Aubry-Kientz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Cailly" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory L'Ambert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2014.12.018" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RNCSQDMJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632502v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. More" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Cameron" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Strain" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Cashman" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2014-8211" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341397v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-015-0218-8" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341423v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-015-0247-3" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01452898v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Cavalerie" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud V. P. Charron" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dommergues" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Zumbo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130838" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635459v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2014.09.005" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992684v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charron" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Seegers" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Langlais" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074213" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645730v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne France Viet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Devun" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-5058" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649880v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Tran" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacour" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Benoit" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demarchi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph10051698" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992664v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Kluiters" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Bailys" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-44-44" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650731v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Toty" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2011.10.027" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HNMD57B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710404v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Seegers" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2011.08.041" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SHF9HPQL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650621v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Marc&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Seegers" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Udo Pfeiffer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-42-36" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646432v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fontenille" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-4-65" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646909v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2011.02.004" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B28XGCPJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643496v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-2916" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668470v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Busson" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009371" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662701v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Weber" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-3139" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578408v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Courcoul" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2009.09.052" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554514v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lesnoff" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2008.10.001" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554504v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaucel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2008.08.011" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660841v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lepeule" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Valette" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2009.02.018" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NGHNCRK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902934v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2008026" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902929v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2008016" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658793v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Jesse" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Davis" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.P. Heesterbeek" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2008.05.038" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662228v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2007.01.005" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6N8BMH34-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666412v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2006013" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665593v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00890064v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669257v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ickowicz" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livprodsci.2004.09.001" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLSMCVHV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903000v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Weber" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Heesterbeek" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2005032" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682613v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2005.02.016" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2G3SDWSD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889935v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bocquier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2004027" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670897v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889832v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2003002" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678740v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lesnoff" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Caswell" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0895-7177(03)00110-9" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679645v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Faye" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677392v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Luck" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559548v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croiseau" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992716v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2114-2_5" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683371v4" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230307v3" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bansaye" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bo&#235;lle" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cauchemez" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cazelles" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Crepey" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876610v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684876v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Morel Journel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787561v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787497v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>