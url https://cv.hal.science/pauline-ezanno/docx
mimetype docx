--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -1,12959 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...12907 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pauline Ezanno </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Cheffe adjointe - département Santé Animale - INRAEDR2 INRAEUMR BIOEPAROniris, site de la Chantrerie, Nantes, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pauline-ezanno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0034-8950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">177334991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=n1GglUQAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/A-4699-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (93)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modeling of vector-borne diseases: The role of dose-dependent transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Saldaña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Velasco-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cecilia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 55, pp.100904. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epidem.2026.100904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual or collective treatments: how to target antimicrobial use to limit the spread of Mannheimia haemolytica among beef cattle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Sorin-Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Assié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.e104. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-vector infection dynamics challenge how to model the extrinsic incubation period for major arboviruses: dengue, Zika, and chikungunya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ratinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Beaunée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (8), pp.e1013393. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1013393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DECIDE project: from monitoring and surveillance data to decision-support for farmers and veterinarians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerdien van Schaik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miel Hostens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Faverjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Kristensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Research Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.82. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/openreseurope.15988.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining dynamic generalized linear models and mechanistic modelling to optimize treatment strategies against bovine respiratory disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Merca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Sorin-Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Ringgaard Kristensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Assié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 56 (1), pp.181. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-025-01611-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rewiring cattle movements to limit infection spread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Morel-Journel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeta Vergu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 55 (1), pp.111. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-024-01365-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging artificial intelligence and software engineering methods in epidemiology for the co-creation of decision-support tools based on mechanistic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guita Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Sorin-Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Assié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 228, pp.106233. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prevetmed.2024.106233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The decide project: from surveillance data to decision support for farmers and veterinarians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerdien van Schaik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miel Hostens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Faverjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan B Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders R Kristensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Research Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/openreseurope.15988.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building integrated plant health surveillance: a proactive research agenda for anticipating and mitigating disease and pest emergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Soubeyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Estoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Malembic-Maher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CABI Agriculture and Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, pp.72. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s43170-024-00273-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique d'infection virale intra-vecteur questionne une hypothèse courante en modélisation des maladies à transmission vectorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ratinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 82 (3), pp.101-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the effects of farming practices on bovine respiratory disease in a multi-batch cattle fattening farm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Sorin-Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Picault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Pardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Assié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 219, pp.106009. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prevetmed.2023.106009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The African swine fever modelling challenge: Model comparison and lessons learnt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Beaunée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gert Jan Boender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40, pp.100615. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epidem.2022.100615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic models of Rift Valley fever virus transmission: A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cecilia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Drouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Métras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Balenghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (11), pp.e0010339. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0010339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic resource allocation for controlling pathogen spread on a large metapopulation network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Cristancho-Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeta Vergu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (188), pp.20210744. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2021.0744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of risk-based trading and within-herd measures on Mycobacterium avium subspecies paratuberculosis spread within and between Irish dairy herds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floor Biemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon J. More</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie A. Tratalos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawrence Gavey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 209, pp.105779. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prevetmed.2022.105779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity of Rift Valley fever virus transmission potential across livestock hosts, quantified through a model-based analysis of host viral load and vector infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cecilia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roosmarie Vriens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Wichgers Schreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariken de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Métras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (7), pp.e1010314. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1010314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning and strategic imitation in modelling farmers’ dynamic decisions on bovine viral diarrhoea vaccination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Cristancho-Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeta Vergu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Beaunée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53 (1), pp.102. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-022-01112-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The African swine fever modelling challenge: Objectives, model description and synthetic data generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40, pp.100616. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epidem.2022.100616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la modélisation épidémiologique à la santé animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Beaunée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cecilia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Cristancho Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Journées Scientifiques de l'Association pour l'Etude de l'Epidémiologie des Maladies Animales (AEEMA), 80, pp.37-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling transmission of Mycobacterium avium subspecies paratuberculosis between Irish dairy cattle herds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floor Biemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Tratalos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Ramsbottom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon More</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53 (1), pp.45. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-022-01066-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the effects of antimicrobial metaphylaxis and pen size on bovine respiratory disease in high and low risk fattening cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristen Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-022-01094-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rewiring cattle trade movements helps to control bovine paratuberculosis at a regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vermesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 198, pp.105529. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prevetmed.2021.105529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting sorting centres to avoid long distance transport of weaned beef calves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Morel-Journel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vergu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-79844-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling transmission and control of Mycobacterium avium subspecies paratuberculosis within Irish dairy herds with compact spring calving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floor Biemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racem Ben Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Ramsbottom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon J. More</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 186, pp.105228. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prevetmed.2020.105228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Movement rewiring among relevant herd statuses to control of paratuberculosis at a regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vermesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Conference of the Society for Veterinary Epidemiology and Preventive Medicine (SVEPM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research perspectives on animal health in the era of artificial intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Beaunée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facundo Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 52 (40), </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-021-00902-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To Vaccinate or Not: Impact of Bovine Viral Diarrhoea in French Cow-Calf Herds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Damman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Assié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (10), pp.1137. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vaccines9101137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersal in heterogeneous environments drives population dynamics and control of tsetse flies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cecilia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmadou Dicko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Momar Talla Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 288 (1944), pp.20202810. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2020.2810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for farmers’ control decisions in a model of pathogen spread through animal trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Cristancho Fajardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeta Vergu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-88471-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing the number of origins in batches of weaned calves to reduce their risks of developing bovine respiratory diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Morel-Journel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Assié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeta Vergu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bonnet-Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 52 (1), pp.5. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-020-00872-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How mechanistic modelling supports decision making for the control of enzootic infectious diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Beaunée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32, pp.100398. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epidem.2020.100398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle et santé animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Beaunée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (2), pp.95-108. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2020.33.2.3572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Service-based Framework for Building and Executing Epidemic Simulation Applications in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Parlavantzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Manh Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Beaunée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (5), pp.e5554. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpe.5554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02312313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial epidemiological modelling of infection by Vibrio aestuarianus shows that connectivity and temperature control oyster mortality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhagat Lal Dutta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Petton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tourbiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Environment Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12, pp.511-527. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/aei00379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">It’s risky to wander in September: Modelling the epidemic potential of Rift Valley fever in a Sahelian setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cecilia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Métras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assane Gueye Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modou Moustapha Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lancelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33, pp.100409. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epidem.2020.100409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neighbourhood contacts and trade movements drive the regional spread of bovine viral diarrhoea virus (BVDV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luyuan Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Beaunée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhagat Lal Dutta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 50 (1), pp.30. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-019-0647-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMULSION: Transparent and flexible multiscale stochastic models in human, animal and plant epidemiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Lin Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Beaunée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (9), pp.e1007342. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1007342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neighbourhood contacts and trade movements drive the regional spread of bovine viral diarrhoea virus (BVDV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luyuan Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Beaunée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhagat Lal Dutta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 50 (1), </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-019-0647-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Transmission of Vibrio aestuarianus in Pacific Oysters Using Experimental Infection Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tourbiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Félix Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Beaunée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, 15 p. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2019.00142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demographic stochasticity drives epidemiological patterns in wildlife with implications for diseases and population management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-34623-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control measures to prevent the increase of paratuberculosis prevalence in dairy cattle herds: an individual-based modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Camanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racem Ben Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49 (1), pp.60. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-018-0557-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between-group pathogen transmission: From processes to modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Touzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-France Viet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 383, pp.138 - 149. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2018.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modelling framework based on MDP to coordinate farmers' disease control decisions at a regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-France Viet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rat-Aspert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (6), pp.e0197612. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0197612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des maladies endémiques du troupeau aux territoires : contribution de la modélisation épidémiologique pour soutenir la prise de décision (projet MIHMES, 2012-2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Beaunée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66, pp.53-65. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5408053255183179E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels programmes d'amélioration génétique des animaux pour des systèmes d'élevage agro-écologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (1), pp.31-46. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2017.30.1.2232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which phenotypic traits of resistance should be improved in cattle to control paratuberculosis dynamics in a dairy herd: a modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racem Ben Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Beaunée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Camanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Guatteo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (1), </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-017-0468-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling bovine paratuberculosis at a regional scale: Towards a decision modelling tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Beaunée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeta Vergu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 435, pp.157-183. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2017.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which phenotypic traits of resistance should be improved in cattle to control paratuberculosis dynamics in a dairy herd: a modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racem Ben Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Beaunée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Camanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Guatteo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (1), pp.62. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-017-0468-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Towards the agroecological management of ruminants, pigs and poultry through the development of sustainable breeding programmes: I-selection goals and criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (11), pp.1749-1759. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731116000926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Towards the agroecological management of ruminants, pigs and poultry through the development of sustainable breeding programmes. II. Breeding strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (11), pp.1760-1769. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731116001051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market analyses of livestock trade networks to inform the prevention of joint economic and epidemiological risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moslonka-Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher A. Gilligan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Belloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (116), 12 p. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2015.1099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical methods in veterinary epidemiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Madouasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nusinovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Monestiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lehébel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 157 (1), pp.153-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spread of Coxiella burnetii between dairy cattle herds in an enzootic region: modelling contributions of airborne transmission and trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranav Pandit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeta Vergu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47 (1), pp.48. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-016-0330-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pestivirus et les isards, une interaction durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Foulché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Game</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faune Sauvage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 307 (307), pp.17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the spread of bovine viral diarrhea virus (BVDV) in a beef cattle herd and its impact on herd productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Damman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-France Viet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Guerrier-Chatellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-015-0145-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic weather-driven model to predict mosquito population dynamics applied to species of Anopheles, Culex and Aedes genera of southern France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélaine Aubry-Kientz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Cailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory L'Ambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120 (1), pp.39-50. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prevetmed.2014.12.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of paratuberculosis spread between dairy cattle farms at a regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Beaunée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeta Vergu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46 (1), pp.111. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-015-0247-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel epidemiological model to better understand and predict the observed seasonal spread of Pestivirus in Pyrenean chamois populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Beaunée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46 (1), pp.86. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-015-0218-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of testing strategies to identify infected animals at a single round of testing within dairy herds known to be infected with Mycobacterium avium ssp. paratuberculosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. More</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Cameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Strain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Cashman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 98 (8), pp.5194-5210. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2014-8211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stochastic Model to Study Rift Valley Fever Persistence with Different Seasonal Patterns of Vector Abundance: New Insights on the Endemicity in the Tropical Island of Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Cavalerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud V. P. Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dommergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Zumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (7), pp.e0130838. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0130838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of the spatio-temporal network of cattle movements in France over a 5-year period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhagat Lal Dutta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeta Vergu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 117 (1), pp.79-94. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prevetmed.2014.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rainfall- and Temperature-Driven Abundance Model for Aedes albopictus Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory L'Ambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Demarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (5), pp.1698 - 1719. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph10051698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal and spatial heterogeneities in host and vector abundances impact the spatiotemporal spread of bluetongue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgette Kluiters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Seegers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Bailys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9716-44-44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much can diptera-borne viruses persist over unfavourable seasons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Balenghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Seegers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (9), pp.e74213. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0074213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience of a beef cow-calf farming system to variations in demographic parameters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne France Viet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Devun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vermesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (1), pp.413-424. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2011-5058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A climate-driven abundance model to assess mosquito control strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Cailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Balenghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory L'Ambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 227, pp.7-17. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2011.10.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting fadeout versus persistence of paratuberculosis in a dairy cattle herd for management and control purposes: a modelling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Marcé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri H. Seegers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Udo Pfeiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fourichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 42 (1), pp.36. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9716-42-36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the repartition of the wetland breeding sites on the spatial distribution of Anopheles and Culex, human disease vectors in Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Cailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Balenghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Fontenille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Toty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (1), pp.65. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1756-3305-4-65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within-herd biosecurity and Salmonella seroprevalence in slaughter pigs: A simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Lurette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Touzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri H. Seegers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 89 (7), pp.2210-2219. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2010-2916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within-herd contact structure and transmission of Mycobacterium avium subspecies paratuberculosis in a persistently infected dairy cattle herd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Marcé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri H. Seegers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Udo Pfeiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fourichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 100 (2), pp.116-125. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prevetmed.2011.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal spread and control of Bluetongue in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Seegers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 291, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2011.08.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the infection period distribution on the epidemic spread in a metapopulation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeta Vergu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (2), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0009371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the spread of Bovine Viral Diarrhoea Virus (BVDV) in a managed metapopulation of cattle herds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Courcoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 142 (1-2), pp.119. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2009.09.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invited review: Modeling within-herd transmission of Mycobacterium avium subspecies paratuberculosis in dairy cattle: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Marcé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri H. Seegers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Udo Pfeiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 93 (10), pp.4455-4470. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2010-3139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metapopulation model for the spread and persistence of contagious bovine pleuropneumonia (CBPP) in african sedentary mixed crop-livestock systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lesnoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 256 (4), pp.493. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2008.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using singular perturbations to reduce an epidemiological model: Application to Bovine Viral Diarrhoea Virus within-herd spread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gaucel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeta Vergu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Touzeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 258 (3), pp.426-436. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2008.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of growth, feeding practices and exercise conditions with the prevalence of Developmental Orthopaedic Disease in limbs of French foals at weaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lepeule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 89 (3-4), pp.167-177. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prevetmed.2009.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of herd structure and type of virus introduction on the spread of bovine viral diarrhoea virus (BVDV) on the spread of bovine viral diarrhoea virus (BVDV) within a dairy herd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Seegers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39 (5), pp.1. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/vetres:2008016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00902929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully coupled, mechanistic model for infectious disease dynamics in a metapopulation: Movement and epidemic duration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Jesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seth Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A.P. Heesterbeek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 254 (2), pp.331-338. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2008.05.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Salmonella spread within a farrow-to-finish pig herd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Lurette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Touzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39 (5), pp.49. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/vetres:2008026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00902934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis to identify key-parameters in modelling the spread of bovine viral diarrhoea virus in a dairy herd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne France Viet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri H. Seegers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 80, pp.49-64. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prevetmed.2007.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between-herd movements of cattle as a tool for evaluating the risk of introducing infected animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri H. Seegers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 55 (3), pp.189-208. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/animres:2006013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between-herd movements of cattle as a tool for evaluating the risk of introducing infected animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Seegers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 55 (3), pp.189-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00890064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation par simulation de la stratégie d'élimination des IPI des troupeaux bovins laitiers infectés par le BVDV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri H. Seegers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 49, pp.19-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modeling study on the sustainability of a certification-and-monitoring program for paratuberculosis in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerdien van Schaik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Heesterbeek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 36 (5-6), pp.811-826. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/vetres:2005032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of a tropical cattle herd in a variable environment: a modelling approach in order to identify the target period and animals on which concentrating management efforts to improve productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 188 (2-4), pp.470-482. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2005.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between N'Dama cow body condition score and production performance under an extensive range management system in Southern Senegal: calf weight gain, milk production, probability of pregnancy, and juvenile mortality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ickowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lancelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Production Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 92 (3), pp.291-306. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livprodsci.2004.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling as a tool for the teaching of livestock dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bocquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 53 (5), pp.439-450. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/animres:2004027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00889935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosécurité des troupeaux bovins : mouvements d'animaux entre troupeaux bretons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri H. Seegers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 45, pp.45-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors affecting the body condition score of N'Dama cows under extensive range management in Southern Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ickowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bocquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 52 (1), pp.37-48. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/animres:2003002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00889832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis in periodic matrix models: a postscript to Caswell and Trevisan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lesnoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Caswell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical and Computer Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 37 (9-10), pp.945-948. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0895-7177(03)00110-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demographic Parameters of N'Dama Cattle Raised under Extensive Range Management Conditions in Southern Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ickowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Faye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 55 (3), pp.211-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal and landscape differences in the foraging behaviour of the Rufous Treecreeper Climacteris rufa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Luck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Charmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 7 (1), pp.9-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoriser la diversité génétique en sélection végétale et animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroécologie : des recherches pour la transition des filières et des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-69, 2020, 978-2-7592-3129-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the dynamics of host-parasite interactions: basic principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeta Vergu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serge Morand; François Beaudeau; Jacques Cabaret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Frontiers of Molecular Epidemiology of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Science+Business Media B.V., pp.79-101, 2012, 978-94-007-2113-5. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-2114-2_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à Elisabeta Vergu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bansaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Boëlle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cauchemez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cazelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Crepey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230307v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Better targeting treatments against Bovine Respiratory Disease by combining dynamic generalized linear models and mechanistic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Merca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Sorin-Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Ringgaard Kristensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Assié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual or collective treatments: how to target antimicrobial use to limit the spread of Mannheimia haemolytica among beef cattle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Sorin-Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Poyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Assié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683371v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rewiring cattle movements to limit infection spread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Morel Journel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeta Vergu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental heterogeneity drives tsetse fly population dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cecilia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmadou Dicko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Momar Talla Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic multi-level stochastic modelling framework in computational epidemiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Lin Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeta Vergu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId394"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -13014,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="69ED0C07"/>
+    <w:nsid w:val="73C5EB24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13245,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-ezanno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0034-8950" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177334991" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-4699-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05572075v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Salda&#241;a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Velasco-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cecilia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2026.100904" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289980v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sorin-Dupont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poyard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Assi&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.629" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05234877v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Loisel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raquin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ratinier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Beaun&#233;e" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013393" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05547458v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerdien van Schaik" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miel Hostens" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faverjon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Jensen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Kristensen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.15988.2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287413v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Merca" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Ringgaard Kristensen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Assi&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-025-01611-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699308v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan B Jensen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders R Kristensen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.15988.1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04593328v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guita Niang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sicard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2024.106233" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705331v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Morel-Journel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Vergu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01365-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04454730v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Viginier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276456v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Picault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Pardon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2023.106009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03454520v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arnoux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vermesse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2021.105529" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765381v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Bareille" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Jan Boender" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2022.100615" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886982v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Drouin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle M&#233;tras" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Balenghien" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0010339" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753440v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roosmarie Vriens" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wichgers Schreur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariken de Wit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010314" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607977v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Cristancho-Fajardo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2021.0744" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844338v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floor Biemans" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Arnoux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J. More" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie A. Tratalos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Gavey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2022.105779" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03830215v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Tratalos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Ramsbottom" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon More" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-022-01066-5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483137v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Beaun&#233;e" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Cristancho Fajardo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739528v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Vergne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mancini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2022.100616" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03890221v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-022-01112-2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03796118v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Smith" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amrine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad White" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-022-01094-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131192v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Morel-Journel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vergu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Mercier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-79844-4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707703v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Joly" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vermesse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03123267v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racem Ben Romdhane" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourichon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2020.105228" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161705v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bailly" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Mu&#241;oz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-021-00902-4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429497v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bidan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Damman" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Petit" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9101137" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225211v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88471-6" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130014v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadou Dicko" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar Talla Seck" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.2810" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03126892v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mercier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bonnet-Beaugrand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00872-z" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966118v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Winter" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.2.3572" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895529v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andraud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoch" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Krebs" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2020.100398" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079089v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lupo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhagat Lal Dutta" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petton" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tourbiez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/aei00379" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03010471v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assane Gueye Fall" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modou Moustapha Lo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lancelot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2020.100409" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312313v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Parlavantzas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Manh Pham" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.5554" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288201v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Lin Huang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007342" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120535v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyuan Qi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-019-0647-x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618348v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment F&#233;lix Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2019.00142" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967187v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01815766v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Touzeau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Viet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.05.016" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815389v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rat-Aspert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanpierre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0197612" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954723v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5408053255183179E12" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493521v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lambert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Garel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34623-0" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622094v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Camanes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-018-0557-3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608756v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bidanel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.1.2232" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967206v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-017-0468-8" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624471v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2017.09.012" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621477v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533895v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116000926" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533886v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116001051" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636219v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moslonka-Lefebvre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A. Gilligan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Belloc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2015.1099" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630741v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Madouasse" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Nusinovici" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Monestiez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leh&#233;bel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341500v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranav Pandit" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beaudeau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-016-0330-4" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290663v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Guerrier-Chatellet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-015-0145-8" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630139v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Foulch&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Game" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Marco" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636104v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Aubry-Kientz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Cailly" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory L'Ambert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2014.12.018" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RNCSQDMJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632502v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. More" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Cameron" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Strain" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Cashman" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2014-8211" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341397v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-015-0218-8" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341423v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-015-0247-3" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01452898v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Cavalerie" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud V. P. Charron" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dommergues" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Zumbo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130838" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635459v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2014.09.005" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992684v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charron" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Seegers" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Langlais" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074213" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645730v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne France Viet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Devun" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-5058" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649880v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Tran" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacour" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Benoit" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demarchi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph10051698" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992664v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Kluiters" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Bailys" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-44-44" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650731v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Toty" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2011.10.027" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HNMD57B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710404v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Seegers" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2011.08.041" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SHF9HPQL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650621v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Marc&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Seegers" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Udo Pfeiffer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-42-36" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646432v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fontenille" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-4-65" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646909v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2011.02.004" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B28XGCPJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643496v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-2916" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668470v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Busson" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009371" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662701v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Weber" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-3139" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578408v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Courcoul" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2009.09.052" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554514v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lesnoff" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2008.10.001" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554504v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaucel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2008.08.011" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660841v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lepeule" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Valette" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2009.02.018" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NGHNCRK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902934v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2008026" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902929v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2008016" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658793v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Jesse" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Davis" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.P. Heesterbeek" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2008.05.038" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662228v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2007.01.005" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6N8BMH34-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666412v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2006013" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665593v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00890064v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669257v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ickowicz" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livprodsci.2004.09.001" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLSMCVHV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903000v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Weber" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Heesterbeek" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2005032" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682613v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2005.02.016" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2G3SDWSD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889935v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bocquier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2004027" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670897v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889832v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2003002" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678740v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lesnoff" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Caswell" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0895-7177(03)00110-9" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679645v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Faye" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677392v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Luck" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559548v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croiseau" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992716v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2114-2_5" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683371v4" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230307v3" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bansaye" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bo&#235;lle" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cauchemez" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cazelles" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Crepey" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876610v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684876v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Morel Journel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787561v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787497v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-ezanno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0034-8950" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177334991" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=n1GglUQAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-4699-2009" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05572075v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Salda&#241;a" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Velasco-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cecilia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2026.100904" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289980v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sorin-Dupont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poyard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Assi&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.629" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05234877v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Loisel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raquin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ratinier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Beaun&#233;e" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013393" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05547458v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerdien van Schaik" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miel Hostens" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faverjon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Jensen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Kristensen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.15988.2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287413v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Merca" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Ringgaard Kristensen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Assi&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-025-01611-y" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705331v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Morel-Journel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Vergu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01365-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04593328v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guita Niang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sicard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2024.106233" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699308v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan B Jensen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders R Kristensen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.15988.1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04454730v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Viginier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276456v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Picault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Pardon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2023.106009" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765381v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Bareille" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Jan Boender" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2022.100615" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886982v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Drouin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle M&#233;tras" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Balenghien" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0010339" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607977v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Cristancho-Fajardo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2021.0744" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844338v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floor Biemans" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Arnoux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J. More" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie A. Tratalos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Gavey" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2022.105779" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753440v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roosmarie Vriens" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wichgers Schreur" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariken de Wit" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010314" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03890221v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-022-01112-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739528v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Vergne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mancini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2022.100616" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483137v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Beaun&#233;e" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Cristancho Fajardo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03830215v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Tratalos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Ramsbottom" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon More" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-022-01066-5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03796118v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Smith" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amrine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad White" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-022-01094-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03454520v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arnoux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joly" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vermesse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2021.105529" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131192v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Morel-Journel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vergu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Mercier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-79844-4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03123267v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racem Ben Romdhane" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourichon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2020.105228" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707703v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Joly" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vermesse" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161705v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bailly" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Mu&#241;oz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-021-00902-4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429497v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bidan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Damman" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Petit" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9101137" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130014v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadou Dicko" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar Talla Seck" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2020.2810" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225211v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88471-6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03126892v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mercier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bonnet-Beaugrand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00872-z" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895529v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andraud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoch" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Krebs" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2020.100398" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966118v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Winter" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.2.3572" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312313v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Parlavantzas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Manh Pham" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.5554" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079089v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lupo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhagat Lal Dutta" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petton" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tourbiez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/aei00379" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03010471v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assane Gueye Fall" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modou Moustapha Lo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lancelot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2020.100409" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120535v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyuan Qi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-019-0647-x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288201v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Lin Huang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1007342" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967187v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618348v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment F&#233;lix Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2019.00142" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493521v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lambert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Garel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34623-0" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622094v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Camanes" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-018-0557-3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01815766v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Touzeau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Viet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.05.016" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMH9RNZ9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815389v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rat-Aspert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanpierre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0197612" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954723v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5408053255183179E12" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608756v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bidanel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.1.2232" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967206v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-017-0468-8" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624471v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2017.09.012" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621477v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533895v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116000926" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533886v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116001051" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636219v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moslonka-Lefebvre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A. Gilligan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Belloc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2015.1099" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630741v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Madouasse" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Nusinovici" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Monestiez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leh&#233;bel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341500v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranav Pandit" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beaudeau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-016-0330-4" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630139v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Foulch&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Game" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Marco" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290663v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Guerrier-Chatellet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-015-0145-8" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636104v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laine Aubry-Kientz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Cailly" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory L'Ambert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2014.12.018" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RNCSQDMJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341423v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-015-0247-3" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341397v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-015-0218-8" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632502v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. More" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Cameron" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Strain" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Cashman" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2014-8211" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01452898v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Cavalerie" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud V. P. Charron" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dommergues" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Zumbo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130838" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635459v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2014.09.005" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8SPJ50HP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649880v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Tran" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacour" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Benoit" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demarchi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph10051698" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992664v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charron" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Kluiters" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Langlais" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Seegers" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Bailys" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-44-44" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992684v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074213" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645730v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne France Viet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Devun" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-5058" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650731v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Toty" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2011.10.027" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HNMD57B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650621v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Marc&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Seegers" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Udo Pfeiffer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-42-36" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646432v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fontenille" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-4-65" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643496v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-2916" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646909v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2011.02.004" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B28XGCPJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710404v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Seegers" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2011.08.041" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SHF9HPQL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668470v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Busson" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009371" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578408v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Courcoul" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2009.09.052" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662701v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Weber" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-3139" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554514v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lesnoff" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2008.10.001" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554504v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaucel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2008.08.011" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660841v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lepeule" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Valette" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2009.02.018" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NGHNCRK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902929v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2008016" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658793v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Jesse" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Davis" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.P. Heesterbeek" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2008.05.038" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902934v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2008026" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662228v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2007.01.005" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6N8BMH34-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666412v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2006013" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00890064v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665593v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903000v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Weber" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Heesterbeek" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2005032" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682613v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2005.02.016" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2G3SDWSD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669257v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ickowicz" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livprodsci.2004.09.001" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLSMCVHV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889935v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bocquier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2004027" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670897v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889832v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2003002" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678740v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lesnoff" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Caswell" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0895-7177(03)00110-9" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679645v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Faye" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677392v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Luck" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559548v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croiseau" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992716v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2114-2_5" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230307v3" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bansaye" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bo&#235;lle" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cauchemez" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cazelles" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Crepey" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876610v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683371v4" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684876v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Morel Journel" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787561v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787497v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>