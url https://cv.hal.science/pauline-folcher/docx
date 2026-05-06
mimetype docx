--- v0 (2026-03-16)
+++ v1 (2026-05-06)
@@ -66,2866 +66,2866 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social acceptability of innovation: A systematic literature review and future research directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Folcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles N'Goala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 216, pp.124131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.techfore.2025.124131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05403338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les perceptions de l'espace domestique en situation de confinement et leurs conséquences sur le comportement d'achat impulsif »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Busca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Cauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Folcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Mussol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carnets de la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48748/9ZEF-V857⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orchestration et agencement d’un environnement connecté : quelle place pour l’utilisateur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Mussol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Folcher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design graphique du packaging et innovation : Une étude comparative des codes visuels des vins de Bordeaux et de la Barossa Valley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Celhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Folcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (2), pp.48-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0767370116678732⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire demain : Désirabilité et perceptions des futurs technologiques</w:t>
+                <w:t xml:space="preserve">Comprendre et formaliser l'acceptabilité de l'innovation technologique du point de vue des porteurs de projets du secteur du tourisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julie Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pauline Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sarah Mussol</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'association francaise du marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">Congrès annuel de l'Association Française de Management du Tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFMAT, May 2025, Saint Denis de La Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05268905v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05488599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre et formaliser l'acceptabilité de l'innovation technologique du point de vue des porteurs de projets du secteur du tourisme</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Une marque authentique est-elle responsable et pertinente ? Le point de vue des consommateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saco Virginie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Folcher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de l'Association Française de Management du Tourisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFMAT, May 2025, Saint Denis de La Réunion, France</w:t>
+              <w:t xml:space="preserve">28ème Colloque Etienne Thil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Martigues, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05488599v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une marque authentique est-elle responsable et pertinente ? Le point de vue des consommateurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saco Virginie</w:t>
+                <w:t xml:space="preserve">Construire demain : Désirabilité et perceptions des futurs technologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pauline Folcher</w:t>
+                <w:t xml:space="preserve">Sarah Mussol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ème Colloque Etienne Thil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Martigues, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'association francaise du marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05441432v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05268905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CARTOGRAPHIE ET ANALYSE BIBLIOMETRIQUE DU CONCEPT D'AUTHENTICITE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Saco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Folcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Lilles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05442310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réalité virtuelle comme dispositif immersif de collecte qualitative : une approche phénoménologique et prospective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folcher Pauline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mussol Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Yaacoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Colloque sur le Marketing Digital</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une marque authentique est-elle forcément perçue comme éco-responsable ? Le point de vue des consommateurs.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Cartographie et analyse bibliométrique du concept d’authenticité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saco Virginie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Folcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Etienne Thil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Martigues, France</w:t>
+              <w:t xml:space="preserve">41ème congrès de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05442326v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie et analyse bibliométrique du concept d’authenticité</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Une marque authentique est-elle forcément perçue comme éco-responsable ? Le point de vue des consommateurs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Saco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lichtle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Folcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41ème congrès de l’Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">Colloque Etienne Thil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Martigues, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05441403v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05442326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of authenticity and proximity perceived on products. An application on the clothing sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saco Virginie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Folcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05441604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptualizing social acceptability of technological innovation in frontline service experiences: a qualitative study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L’acceptabilité sociale de l’innovation technologique : vers une opérationnalisation du construit pour la recherche en marketing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Folcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Folcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Research Conference in Service Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Lalonde Les Maures, France</w:t>
+              <w:t xml:space="preserve">40ème Congrès International de l’Association Française du Marketing,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Paris Dauphine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04643340v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’acceptabilité sociale de l’innovation technologique : vers une opérationnalisation du construit pour la recherche en marketing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Conceptualizing social acceptability of technological innovation in frontline service experiences: a qualitative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles N'Goala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Folcher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40ème Congrès International de l’Association Française du Marketing,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Paris Dauphine, France</w:t>
+              <w:t xml:space="preserve">18th International Research Conference in Service Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Lalonde Les Maures, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04643346v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les leviers d'influence de la personnalité de marque : une application au domaine du vin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lombardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mussol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40ème Congrès de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04639015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folcher, P., Maes, A., (2024) Favoriser la mobilité douce au quotidien par l'expérience usager personnalisée. Comment la co-création d'un service innovant contribue à la valorisation et à l'appropriation du patrimoine urbain, Arimhe 2024, 10ème Colloque Paris -Sorbonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Maes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème colloque de l'ARIHME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAE Paris, Nov 2024, Paris - Université Paris 1 Panthéon Sorbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05403586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L'humain augmenté » : de l'utilisation d'objets connectés au mouvement transhumaniste, exploration des attitudes actuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Vaquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Marketing Digital</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que raconte l’étiquette d’un vin ? Influence du type d’étiquette sur la perception de la marque de vin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lombardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mussol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39ème Congrès de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle est l’influence du type d’étiquette sur la personnalité de marque, le prix perçu et l’intention d’achat des vins ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lombardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saco Virginie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxieme Journée de Recherche en Marketing du Vin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Chez vous la ville du futur c’est plutôt... Minority Report ou Blade Runner ? » Récits cinématographiques et représentations de l’expérience de vie dans un environnement connecté : Exploration de 4 décennies de films SF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Folcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39ème Congrès International de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Vannes (Bretagne, France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04642957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ok Google, dis-moi comment me sentir chez-moi ! : étude des représentations du chez-soi connecté dans la publicité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mussol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38ème Congrès International de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction de l’imaginaire collectif du « chez-soi connecté » par le récit publicitaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mussol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Normandes de la consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L ‘espace intime à l’épreuve du confinement : conséquences sur l’achat impulsif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Busca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Cauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Consommation et Espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIEN-ETRE DANS LA SMART HOME : UNE QUESTION D'ORCHESTRATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Mussol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Folcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'association francaise du marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02973749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valeur perçue des objets connectés, une lecture par la théorie de l'agencement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mussol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'association francaise du marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orchestration et Agencement : Quel rôle pour l’utilisateur dans la coordination de son environnement connecté ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Mussol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Folcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Management des Technologies Organisationnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04966329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loft Study : que pensent les Millennials des objets connectés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème colloque sur le Marketing digital</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01988027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loft Study: que pensent les Millenials de l’appartement du futur?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du Marketing Digital</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04634960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engagement économique et préoccupations socio-environnementales dans l’achat « Made in France »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02101155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptualisation et mesure de la Responsabilité Economique du Consommateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30ème Congrès de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089091v1</w:t>
-              </w:r>
-[...463 lines deleted...]
-                <w:t xml:space="preserve">hal-02056330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2943,64 +2943,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 7. Inhabiting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Mussol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Folcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles N'Goala; Florence Paulhiac Scherrer; Fabien Durif. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Smart and resilient city, Models and ways of life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Wiley, 2025</w:t>
@@ -3029,77 +3029,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impliquer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ville intelligente ou vies intelligentes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.93-107, 2024, 978-1-83612-015-5. </w:t>
@@ -3137,77 +3137,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser le client dans un monde connecté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stratégie clients augmentée: la relation client réinventée à l’ère du tout numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.107-128, 2019, 9781784055868. </w:t>
@@ -3245,64 +3245,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser le client dans un monde connecté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mussol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE Editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relation Client 4.0</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
@@ -3500,51 +3500,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268905v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Folcher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mussol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488599v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jammes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles N'Goala" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441432v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saco Virginie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lichtl&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442310v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Saco" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lichtle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268973v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folcher Pauline" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mussol Sarah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Yaacoubi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442326v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441403v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441604v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643340v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643346v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639015v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombardot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403586v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Maes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705265v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Vaquette" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638990v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638998v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642957v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638982v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638988v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544807v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Busca" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cauchard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973749v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02025056v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966329v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988027v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cases" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634960v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101155v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089091v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403338v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2025.124131" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129201v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48748/9ZEF-V857" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973753v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056330v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Celhay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Masson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Garcia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Cohen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370116678732" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268988v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492682v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9781836120155" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492733v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9781784055868" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966297v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403338v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jammes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Folcher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles N'Goala" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2025.124131" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129201v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Busca" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cauchard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mussol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48748/9ZEF-V857" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973753v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056330v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Celhay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Masson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Garcia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Cohen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370116678732" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488599v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441432v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saco Virginie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lichtl&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268905v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442310v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Saco" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lichtle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268973v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folcher Pauline" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mussol Sarah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Yaacoubi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441403v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442326v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441604v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643346v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643340v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639015v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombardot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403586v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Maes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705265v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Vaquette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638990v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638998v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642957v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638982v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638988v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544807v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973749v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02025056v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966329v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988027v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cases" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634960v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101155v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089091v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268988v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492682v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9781836120155" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492733v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9781784055868" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966297v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>