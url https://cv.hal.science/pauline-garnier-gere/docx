--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -502,295 +502,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01985021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quercus species divergence is driven by natural selection on evolutionarily less integrated traits</w:t>
+                <w:t xml:space="preserve">Candidate gene SNP variation in floodplain populations of pedunculate oak (Quercus robur L.) near the species' southern range margin: Weak differentiation yet distinct associations with water availability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaroslav Klápště</w:t>
+                <w:t xml:space="preserve">Martina Temunović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Kremer</w:t>
+                <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kornel Burg</w:t>
+                <w:t xml:space="preserve">Maja Morić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
+                <w:t xml:space="preserve">Jozo Franjić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omnia Gamal El-Dien</w:t>
+                <w:t xml:space="preserve">Mladen Ivanković</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.1-17. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (13), pp.2359-2378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41437-020-00378-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.15492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03009762v1</w:t>
+                <w:t xml:space="preserve">hal-03157568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candidate gene SNP variation in floodplain populations of pedunculate oak (Quercus robur L.) near the species' southern range margin: Weak differentiation yet distinct associations with water availability</w:t>
+                <w:t xml:space="preserve">Quercus species divergence is driven by natural selection on evolutionarily less integrated traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Temunović</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Jaroslav Klápště</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kornel Burg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mladen Ivanković</w:t>
+                <w:t xml:space="preserve">Omnia Gamal El-Dien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 29 (13), pp.2359-2378. </w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.15492⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41437-020-00378-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03157568v1</w:t>
+                <w:t xml:space="preserve">hal-03009762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No evidence for genetic differentiation in juvenile traits between Belgian and French populations of the invasive tree Robinia pseudoacacia</w:t>
               </w:r>
@@ -802,51 +802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Barraquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -923,64 +923,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Species-specific alleles at a β-tubulin gene show significant associations with leaf morphological variation within Quercus petraea and Q. robur populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilga Porth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Klápště</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1038,325 +1038,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02634711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular proxies for climate maladaptation in a long-lived tree (Pinus pinaster Aiton, Pinaceae)</w:t>
+                <w:t xml:space="preserve">Nucleotide polymorphisms in a pine ortholog of the Arabidopsis degrading enzyme cellulase KORRIGAN are associated with early growth performance in Pinus pinaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan-Pablo Jaramillo-Correa</w:t>
+                <w:t xml:space="preserve">José Antonio Cabezas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Rodríguez-Quilón</w:t>
+                <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Grivet</w:t>
+                <w:t xml:space="preserve">Carmen Collada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Lepoittevin</w:t>
+                <w:t xml:space="preserve">María Angeles Guevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Sebastiani</w:t>
+                <w:t xml:space="preserve">Christophe C. Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 199 (3), pp.793-807. </w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (9), pp.1000-1006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1534/genetics.114.173252⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tpv050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02635555v1</w:t>
+                <w:t xml:space="preserve">hal-02640523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleotide polymorphisms in a pine ortholog of the Arabidopsis degrading enzyme cellulase KORRIGAN are associated with early growth performance in Pinus pinaster</w:t>
+                <w:t xml:space="preserve">Molecular proxies for climate maladaptation in a long-lived tree (Pinus pinaster Aiton, Pinaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Antonio Cabezas</w:t>
+                <w:t xml:space="preserve">Juan-Pablo Jaramillo-Correa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
+                <w:t xml:space="preserve">Isabel Rodríguez-Quilón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Collada</w:t>
+                <w:t xml:space="preserve">Delphine Grivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Angeles Guevara</w:t>
+                <w:t xml:space="preserve">Camille Lepoittevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe C. Boury</w:t>
+                <w:t xml:space="preserve">Federico Sebastiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 35 (9), pp.1000-1006. </w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 199 (3), pp.793-807. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/treephys/tpv050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1534/genetics.114.173252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02640523v1</w:t>
+                <w:t xml:space="preserve">hal-02635555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-nucleotide polymorphism discovery and validation in high-density SNP array for genetic analysis in European white oaks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lepoittevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bodenes-Brezard Bodénès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1497,51 +1497,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.A. Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14 (6), pp.1281-1295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1639,51 +1639,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiange Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15, 13 p. </w:t>
@@ -1734,90 +1734,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outlier loci highlight the direction of introgression in oaks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Guichoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lelia L. Lagache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiange Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 22 (2), pp.450-62. </w:t>
@@ -2001,90 +2001,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association mapping for growth, straightness and wood chemistry traits in the Pinus pinaster Aquitaine breeding population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lepoittevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Harvengt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8 (1), pp.113-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2143,51 +2143,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and implementation of a highly-multiplexed SNP array for genetic mapping in maritime pine and comparative mapping with loblolly pine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie E. Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lepoittevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire G. Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2264,77 +2264,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;em&amp;gt;In vitro vs in silico&amp;lt;/em&amp;gt; detected SNPs for the development of a genotyping array : what can we learn from a non-model species?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lepoittevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Frigerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck F. Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2392,161 +2392,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and phenotypic profiling from the base to the crown in maritime pine wood-forming tissue</w:t>
+                <w:t xml:space="preserve">Plasticity of maritime pine (Pinus pinaster Ait.) wood forming tissues during a growing season.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Almiro Paiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelo Arnoldo Garces</w:t>
+                <w:t xml:space="preserve">J. C. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Rodrigues</w:t>
+                <w:t xml:space="preserve">Sara Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 178 (2), pp.283-301. </w:t>
+              <w:t xml:space="preserve">, 2008, 179 (4), pp.1080-1094. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2008.02379.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2008.02536.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02655721v1</w:t>
+                <w:t xml:space="preserve">hal-02657853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting patterns of selection at Pinus pisaster Ait. drought stress candidate genes as revealed by genetic differentiation analyses</w:t>
               </w:r>
@@ -2660,204 +2660,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity of maritime pine (Pinus pinaster Ait.) wood forming tissues during a growing season.</w:t>
+                <w:t xml:space="preserve">Molecular and phenotypic profiling from the base to the crown in maritime pine wood-forming tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Almiro Paiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Arnoldo Garces</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Santos</w:t>
+                <w:t xml:space="preserve">J.C. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 179 (4), pp.1080-1094. </w:t>
+              <w:t xml:space="preserve">, 2008, 178 (2), pp.283-301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2008.02536.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2008.02379.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657853v1</w:t>
+                <w:t xml:space="preserve">hal-02655721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The estimator of optimal measure of allelic association : mean, variance and probability distribution when the sample size tends to infinity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cierco-Ayrolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2943,64 +2943,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Deguilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Chat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 14 (3), pp.885-890. </w:t>
@@ -3102,51 +3102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Echt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire G. Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 167 (1), pp.101-112. </w:t>
@@ -3210,51 +3210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy R. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Bialozyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arndt Hampe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3365,51 +3365,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 54 (3), pp.461-470. </w:t>
@@ -3472,51 +3472,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the impact of colonisation on genetic diversity and differentiation of forest trees: interaction of life cycle, pollen flow and seed long-distance dispersal.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Austerlitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 90 (4), pp.282-290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3602,51 +3602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.K. Ades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cousens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 162 (6), pp.199-209. </w:t>
@@ -3709,51 +3709,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the impact of colonisation on genetic diversity and differentiation of forest trees : interaction of life cycle, pollen flow and seed long-distance dispersal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Austerlitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 90 (4), pp.282-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3778,51 +3778,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influences of triploidy, parentage and genetic diversity on growth of the pacific oyster Crassostrea gigas reared in contrasting natural environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Naciri-Graven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3903,51 +3903,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental surrogates for predicting and conserving adaptive genetic variability in tree species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.K. Ades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4006,51 +4006,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COSTLY POLLEN IN MAIZE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4101,51 +4101,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A computer program for testing pairwise linkage disequilibria in subdivided populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dillmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4448,51 +4448,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing genetic diversity for conservation and sustainable use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Tysklind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4554,316 +4554,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04701980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong evidence of Bateson-Dobzhansky-Muller incompatibilities in white oaks shed light on the evolution of their reproductive barriers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
+                <w:t xml:space="preserve">Evolutionary history of tropical tree species complexes: species delimitation and adaptive genetic variation in the Brazil nut clade (Lecythidaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Mariette</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quentin Jehanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Birgit Budde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Tysklind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Joint Congress on Evolutionary Biology (EVOLUTION 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">European Conference of Tropical Ecology (GTOE2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France. pp.393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786261v1</w:t>
+                <w:t xml:space="preserve">hal-01837405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary history of tropical tree species complexes: species delimitation and adaptive genetic variation in the Brazil nut clade (Lecythidaceae)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Katharina Birgit Budde</w:t>
+                <w:t xml:space="preserve">Strong evidence of Bateson-Dobzhansky-Muller incompatibilities in white oaks shed light on the evolution of their reproductive barriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Caron</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphanie Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lepoittevin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference of Tropical Ecology (GTOE2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France. pp.393</w:t>
+              <w:t xml:space="preserve">2. Joint Congress on Evolutionary Biology (EVOLUTION 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837405v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybridization and patterns of adaptive genetic variation in tropical trees of the Bertholletia clade (Lecythidaceae) in French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Jehanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Birgit Budde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica El Mutjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4905,90 +4905,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of reproductive barriers in European oaks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lepoittevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiange Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5145,445 +5145,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population genetic structure, plant material certification and climate adaptation in maritime pine breeding zones</w:t>
+                <w:t xml:space="preserve">Comparaison de la différentiation nucléotidique pour des gènes candidats le long d'un gradient altitudinal : une approche expérimentale et par simulation chez Fagus sylvatica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Jaramillo‐correa</w:t>
+                <w:t xml:space="preserve">Hadrien Lalagüe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Grivet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Lepoittevin</w:t>
+                <w:t xml:space="preserve">Santiago Gonzalez Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Sebastiani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Myriam Heuertz</w:t>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Giuseppe Vendramin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Final Conference Noveltree "Tree Breeding, Genomics and Evolutionary Biology"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Helsinki, Finland. 69 p</w:t>
+              <w:t xml:space="preserve">Petit Pois Déridés 2012 : 34. Réunion Annuelle du Groupe d'Etude de Biologie et Génétique des Populations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Avignon, France. 118 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748065v1</w:t>
+                <w:t xml:space="preserve">hal-02750389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic association for growth and biomass in maritime pine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Cabezas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.C. González‐martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Collada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lepoittevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Final Conference Noveltree "Tree Breeding, Genomics and Evolutionary Biology"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Helsinki, Finland. 69 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de la différentiation nucléotidique pour des gènes candidats le long d'un gradient altitudinal : une approche expérimentale et par simulation chez Fagus sylvatica</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Population genetic structure, plant material certification and climate adaptation in maritime pine breeding zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santiago Gonzalez Martinez</w:t>
+                <w:t xml:space="preserve">J.P. Jaramillo‐correa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Fady</w:t>
+                <w:t xml:space="preserve">D. Grivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lepoittevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Giuseppe Vendramin</w:t>
+                <w:t xml:space="preserve">F. Sebastiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petit Pois Déridés 2012 : 34. Réunion Annuelle du Groupe d'Etude de Biologie et Génétique des Populations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Avignon, France. 118 p</w:t>
+              <w:t xml:space="preserve">Final Conference Noveltree "Tree Breeding, Genomics and Evolutionary Biology"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Helsinki, Finland. 69 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750389v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleotide diversity patterns of drought and cold tolerance candidate genes along a Fagus sylvatica altitudinal gradient.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Lalagüe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. Gonzalez-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5641,497 +5641,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candidate gene variation along an altitudinal gradient in Fagus sylvatica</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Can nucleotide diversity patterns in maritime pine (Pinus pinaster Aiton.) wood formation candidate genes be explained by demography or selection?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lepoittevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Plomion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Ecologie 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Conference on Forest Ecosystem Genomics and Adaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02821054v1</w:t>
+                <w:t xml:space="preserve">hal-02751095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective pressures between oaks and their obligate fungal parasite causing powdery mildew</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t>
+                <w:t xml:space="preserve">Genome scanning of regions showing divergent evolution between white oaks (Quercus petraea (matt.) Liebl. and Q.robur l.) : new insights from the oak allelic resequencing project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiange Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Decourcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Feau</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie V. Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Forest Ecosystem Genomics and Adaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755832v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can nucleotide diversity patterns in maritime pine (Pinus pinaster Aiton.) wood formation candidate genes be explained by demography or selection?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Selective pressures between oaks and their obligate fungal parasite causing powdery mildew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Decourcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain S. Delzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cyril Dutech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Feau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Forest Ecosystem Genomics and Adaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751095v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome scanning of regions showing divergent evolution between white oaks (Quercus petraea (matt.) Liebl. and Q.robur l.) : new insights from the oak allelic resequencing project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Candidate gene variation along an altitudinal gradient in Fagus sylvatica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Lalagüe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Valérie V. Léger</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.C. González-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao-Cheng Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Forest Ecosystem Genomics and Adaptation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Colloque « Ecologie 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753045v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interspecific cross-compatibility between two oak species and nucleotide differentiation in genes potentially involved in reproductive barriers</w:t>
               </w:r>
@@ -6169,51 +6169,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiange Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy R. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Forest Ecosystem Genomics and Adaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Madrid, Spain</w:t>
@@ -6255,51 +6255,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint evolution of two quantitative traits in constant and changing environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Benito Garzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Austerlitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6337,77 +6337,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candidate gene variation in common beech (Fagus sylvatica L.) along an altitudinal gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Lalagüe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. Gonzalez-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6501,51 +6501,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Conference Wind Effects on Trees</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6570,64 +6570,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong linkage disequilibrium and balanced selection in Pinus pinaster transcription factors putatively involved in wood formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lepoittevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6803,64 +6803,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association mapping for wood quality in Pinus pinaster Aquitaine breeding population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lepoittevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7053,90 +7053,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la sélection sur la diversité et la différenciation génétique moléculaire : résultats de simulations et application au pin maritime pour les gènes de la lignification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Austerlitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Bedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7200,51 +7200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Charcosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7558,402 +7558,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary history of tropical tree species complexes: species delimitation and adaptive genetic variation in the Brazil nut clade (Lecythidaceae)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Niklas Tysklind</w:t>
+                <w:t xml:space="preserve">Demographic history of Pinus pinaster at the Northern range of its distribution: what can we learn for ABC models?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lepoittevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck F. Bedon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie V. Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Harvengt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Joint Congress on Evolutionary Biology (EVOLUTION 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786265v1</w:t>
+                <w:t xml:space="preserve">hal-02786263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary history of tropical tree species complexes: species delimitation and adaptive genetic variation in the Brazil nut clade (Lecythidaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Jehanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina B Budde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Tysklind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">II Joint Congress on Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04948623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demographic history of Pinus pinaster at the Northern range of its distribution: what can we learn for ABC models?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luc Harvengt</w:t>
+                <w:t xml:space="preserve">Evolutionary history of tropical tree species complexes: species delimitation and adaptive genetic variation in the Brazil nut clade (Lecythidaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Heuertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Jehanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Birgit Budde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Tysklind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Joint Congress on Evolutionary Biology (EVOLUTION 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786263v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental correlates of SNP variation across Quercus robur populations from the species’southern range margin</w:t>
               </w:r>
@@ -8090,51 +8090,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica El Mujtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO working group “Genetics of Quercus and Nothofagus”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Bordeaux, France. 1 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8185,51 +8185,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica El Mujtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO working group “Genetics of Quercus and Nothofagus”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Bordeaux, France. 1 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8254,90 +8254,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleotide diversity and differentiation of candidate genes related to phenology and abiotic stress along an altitudinal gradient of Fagus sylvatica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Lalagüe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. Gonzalez-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni G. Vendramin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8392,51 +8392,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying the genetic bases of natural variation in resistance to powdery mildew in a Quercus robur population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bodenes-Brezard Bodénès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8504,90 +8504,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can nucleotide diversity patterns in Pinus pinaster lignification transcription factors be explained by demography or selection?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lepoittevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Congress of the European Society for Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Turin, Italy. 2 p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8612,51 +8612,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrons de diversité nucléotidique de gènes candidats à la tolérance au stress hydrique chez 5 espèces d'arbres forestiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Paolucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8737,90 +8737,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying the landscape of nucleotide diversity in candidate genes for wood quality in Pinus pinaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lepoittevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Cancino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Mackay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8907,51 +8907,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historical Genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Brousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles R. Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9002,103 +9002,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns of nucleotide diversity and association mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics, genomics and breeding of conifers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -9153,51 +9153,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetics of large populations and association studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lounès Chikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, 2005, 978-0-470-06651-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9263,51 +9263,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution a l'etude de la variabilite genetique inter- et intra- population chez le mais (Zea mays L.) : valorisation d'informations agromorphologiques et enzymatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Agronomique Paris Grignon, 1992. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9366,51 +9366,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoires d'adaptation et de spéciation dans quelques populations naturelles d'arbres forestiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université des Sciences et Technologies (Bordeaux 1), 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9597,51 +9597,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04911096v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barr&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dutech" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Saint-Jean" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burban" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01259-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098805v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Heuertz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia B Carvalho" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Galindo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baruch Rinkevich" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Robakowski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2022.109883" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01985021v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiange Lang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Abadie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#233;ger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Decourcelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Frigerio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/388447" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03009762v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Kl&#225;p&#353;t&#283;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kornel Burg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garnier&#8208;g&#233;r&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omnia Gamal El-Dien" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-020-00378-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157568v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Temunovi&#263;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Mori&#263;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozo Franji&#263;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen Ivankovi&#263;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15492" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362339v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bouteiller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barraquand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Harmand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yec&#8217;han Laizet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2018.1403" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634711v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilga Porth" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousry A. El-Kassaby" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-016-1041-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635555v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Pablo Jaramillo-Correa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Rodr&#237;guez-Quil&#243;n" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grivet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lepoittevin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sebastiani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.114.173252" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640523v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Cabezas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Collada" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Angeles Guevara" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Boury" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpv050" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635881v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes-Brezard Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Chancerel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Villate" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12407" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7SHWX4KL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636859v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica El Mujtar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Gallo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12276" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-871BMM5L-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032439v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Brousseau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tinaut" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-238" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646008v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelia L. Lagache" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12125" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/82D1AE50967BDDBC1D43F9A2C35EC5D06159CA08/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645602v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Roussel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dencausse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelista Bertocchi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2011.02414.x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650860v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Harvengt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-011-0426-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-81PNWRFQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649406v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire G. Le Provost" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cheng Lin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Jaramillo-Correa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-368" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662512v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Salin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Teresa Cervera" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011034" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655721v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Almiro Paiva" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Arnoldo Garces" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alves" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rodrigues" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02379.x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657780v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Eveno" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Collada" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Guevara" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. L&#233;ger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soto" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msm272" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657853v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Rodrigues" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Santos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02536.x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657661v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Mangin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cierco-Ayrolles" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1544-6115" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682716v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy R. Petit" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2005.02446.x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9SRWT7C7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677755v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Mcmillan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Echt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01417.x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683481v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Bialozyt" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Hampe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2004.05.009" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0CRVHJK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679200v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Le Dantec" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chagn&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:PLAN.0000036376.11710.6f" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EB1F157DB8A6F1682C1331963D23F2D78BA5D5AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531062v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Austerlitz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800243" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677512v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Thompson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J.P. Thompson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K. Ades" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cousens" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3800(02)00347-2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGC52J4B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670386v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673901v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Naciri-Graven" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bougrier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magoulas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice H&#233;ral" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677586v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1523-1739.2001.00180.x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DNLMGSN4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00337623v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maurice" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olivieri" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706765v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dillmann" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302446v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Harribey" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Mergeay" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja M. Westram" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiatong Cai" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Geue" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521033v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garnier-G&#233;r&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Galbusera" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701980v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tysklind" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schmitt" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786261v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mariette" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837405v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jehanne" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Birgit Budde" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Caron" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837406v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica El Mutjar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786266v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741271v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barres" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cyril Dutech" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Fievet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748065v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jaramillo&#8208;correa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grivet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sebastiani" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748063v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Cabezas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Gonz&#225;lez&#8208;mart&#237;nez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750389v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lalag&#252;e" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Gonzalez Martinez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Giuseppe Vendramin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808568v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez-Martinez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G. Vendramin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821054v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755832v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure M. L. Desprez Loustau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Delzon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Feau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751095v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753045v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754095v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755632v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Benito Garz&#243;n" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755653v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Yao-Cheng Lin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754108v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Danjon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817240v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hubert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753857v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brach" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032075v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Salin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337729v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre Rampant" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762648v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bedon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774046v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallais" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duval" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Charcosset" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302436v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627693v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Segelbacher" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Westram" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786265v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948623v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina B Budde" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786263v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Bedon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741125v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Temunovic" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Sa&#353;a" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franji&#263; Jozo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivankovi&#263; Mladen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Popovi&#263; Maja" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803356v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gallo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807214v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808497v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808598v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813943v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821517v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Paolucci" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817476v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cancino" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mackay" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113371v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429060175" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808513v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dillon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Gil" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.de/books?id=jjRS3tdd8OQC&amp;amp;pg=PA273&amp;amp;dq=%22Patterns+of+Nucleotide+Diversity+and+Association+Mapping%22&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ei=eUm5UqG5IM_Kswa0poEQ&amp;amp;ved=0CC8Q6AEwAA#v=onepage&amp;amp;q=%22Patterns%20of%20Nucleotide%20Diversity%20and%20Association%20Mapping%22&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833864v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loun&#232;s Chikhi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npg.els.0005446" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02845219v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02803895v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04911096v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barr&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dutech" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Saint-Jean" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burban" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01259-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098805v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Heuertz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia B Carvalho" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Galindo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baruch Rinkevich" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Robakowski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2022.109883" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01985021v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiange Lang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Abadie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#233;ger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Decourcelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Frigerio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/388447" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157568v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Temunovi&#263;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garnier&#8208;g&#233;r&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Mori&#263;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozo Franji&#263;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen Ivankovi&#263;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15492" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03009762v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Kl&#225;p&#353;t&#283;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kornel Burg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omnia Gamal El-Dien" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-020-00378-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362339v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bouteiller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barraquand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Harmand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yec&#8217;han Laizet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2018.1403" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634711v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilga Porth" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousry A. El-Kassaby" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-016-1041-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640523v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Cabezas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Collada" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Angeles Guevara" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Boury" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpv050" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635555v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Pablo Jaramillo-Correa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Rodr&#237;guez-Quil&#243;n" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grivet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lepoittevin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sebastiani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.114.173252" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635881v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes-Brezard Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Chancerel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Villate" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12407" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7SHWX4KL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636859v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica El Mujtar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Gallo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12276" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-871BMM5L-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032439v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Brousseau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tinaut" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-238" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646008v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelia L. Lagache" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12125" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/82D1AE50967BDDBC1D43F9A2C35EC5D06159CA08/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645602v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Roussel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dencausse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelista Bertocchi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2011.02414.x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650860v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Harvengt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-011-0426-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-81PNWRFQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649406v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire G. Le Provost" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cheng Lin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Jaramillo-Correa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-368" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662512v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Salin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Teresa Cervera" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011034" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657853v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Almiro Paiva" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Rodrigues" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alves" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Santos" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02536.x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657780v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Eveno" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Collada" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Guevara" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. L&#233;ger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soto" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msm272" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655721v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Arnoldo Garces" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rodrigues" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02379.x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657661v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Mangin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cierco-Ayrolles" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1544-6115" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682716v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy R. Petit" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2005.02446.x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9SRWT7C7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677755v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Mcmillan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Echt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01417.x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683481v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Bialozyt" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Hampe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2004.05.009" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0CRVHJK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679200v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Le Dantec" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chagn&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:PLAN.0000036376.11710.6f" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EB1F157DB8A6F1682C1331963D23F2D78BA5D5AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531062v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Austerlitz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800243" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677512v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Thompson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J.P. Thompson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K. Ades" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cousens" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3800(02)00347-2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGC52J4B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670386v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673901v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Naciri-Graven" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bougrier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magoulas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice H&#233;ral" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677586v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1523-1739.2001.00180.x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DNLMGSN4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00337623v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maurice" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olivieri" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706765v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dillmann" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302446v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Harribey" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Mergeay" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja M. Westram" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiatong Cai" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Geue" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521033v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garnier-G&#233;r&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Galbusera" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701980v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tysklind" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schmitt" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837405v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jehanne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Birgit Budde" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Caron" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786261v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mariette" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837406v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica El Mutjar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786266v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741271v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barres" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cyril Dutech" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Fievet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750389v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lalag&#252;e" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Gonzalez Martinez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Giuseppe Vendramin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748063v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Cabezas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Gonz&#225;lez&#8208;mart&#237;nez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748065v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jaramillo&#8208;correa" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grivet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sebastiani" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808568v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez-Martinez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G. Vendramin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751095v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753045v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755832v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure M. L. Desprez Loustau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Delzon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Feau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821054v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754095v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755632v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Benito Garz&#243;n" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755653v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Yao-Cheng Lin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754108v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Danjon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817240v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hubert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753857v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brach" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032075v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Salin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337729v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre Rampant" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762648v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bedon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774046v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallais" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duval" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Charcosset" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302436v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627693v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Segelbacher" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Westram" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786263v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Bedon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948623v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina B Budde" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786265v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741125v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Temunovic" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Sa&#353;a" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franji&#263; Jozo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivankovi&#263; Mladen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Popovi&#263; Maja" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803356v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gallo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807214v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808497v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808598v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813943v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821517v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Paolucci" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817476v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cancino" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mackay" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113371v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429060175" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808513v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dillon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Gil" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.de/books?id=jjRS3tdd8OQC&amp;amp;pg=PA273&amp;amp;dq=%22Patterns+of+Nucleotide+Diversity+and+Association+Mapping%22&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ei=eUm5UqG5IM_Kswa0poEQ&amp;amp;ved=0CC8Q6AEwAA#v=onepage&amp;amp;q=%22Patterns%20of%20Nucleotide%20Diversity%20and%20Association%20Mapping%22&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833864v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loun&#232;s Chikhi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npg.els.0005446" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02845219v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02803895v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>