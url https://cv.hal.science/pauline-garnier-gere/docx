--- v1 (2026-04-12)
+++ v2 (2026-05-17)
@@ -1038,325 +1038,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02634711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleotide polymorphisms in a pine ortholog of the Arabidopsis degrading enzyme cellulase KORRIGAN are associated with early growth performance in Pinus pinaster</w:t>
+                <w:t xml:space="preserve">Molecular proxies for climate maladaptation in a long-lived tree (Pinus pinaster Aiton, Pinaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Antonio Cabezas</w:t>
+                <w:t xml:space="preserve">Juan-Pablo Jaramillo-Correa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
+                <w:t xml:space="preserve">Isabel Rodríguez-Quilón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Collada</w:t>
+                <w:t xml:space="preserve">Delphine Grivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Angeles Guevara</w:t>
+                <w:t xml:space="preserve">Camille Lepoittevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe C. Boury</w:t>
+                <w:t xml:space="preserve">Federico Sebastiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 35 (9), pp.1000-1006. </w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 199 (3), pp.793-807. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/treephys/tpv050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1534/genetics.114.173252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02640523v1</w:t>
+                <w:t xml:space="preserve">hal-02635555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular proxies for climate maladaptation in a long-lived tree (Pinus pinaster Aiton, Pinaceae)</w:t>
+                <w:t xml:space="preserve">Nucleotide polymorphisms in a pine ortholog of the Arabidopsis degrading enzyme cellulase KORRIGAN are associated with early growth performance in Pinus pinaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan-Pablo Jaramillo-Correa</w:t>
+                <w:t xml:space="preserve">José Antonio Cabezas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Rodríguez-Quilón</w:t>
+                <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Grivet</w:t>
+                <w:t xml:space="preserve">Carmen Collada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Lepoittevin</w:t>
+                <w:t xml:space="preserve">María Angeles Guevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Sebastiani</w:t>
+                <w:t xml:space="preserve">Christophe C. Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 199 (3), pp.793-807. </w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (9), pp.1000-1006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1534/genetics.114.173252⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tpv050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02635555v1</w:t>
+                <w:t xml:space="preserve">hal-02640523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-nucleotide polymorphism discovery and validation in high-density SNP array for genetic analysis in European white oaks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lepoittevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bodenes-Brezard Bodénès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1773,51 +1773,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lelia L. Lagache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiange Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 22 (2), pp.450-62. </w:t>
@@ -2001,51 +2001,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association mapping for growth, straightness and wood chemistry traits in the Pinus pinaster Aquitaine breeding population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lepoittevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Harvengt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2143,51 +2143,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and implementation of a highly-multiplexed SNP array for genetic mapping in maritime pine and comparative mapping with loblolly pine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie E. Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lepoittevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire G. Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2264,51 +2264,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;em&amp;gt;In vitro vs in silico&amp;lt;/em&amp;gt; detected SNPs for the development of a genotyping array : what can we learn from a non-model species?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lepoittevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Frigerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2526,295 +2526,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting patterns of selection at Pinus pisaster Ait. drought stress candidate genes as revealed by genetic differentiation analyses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular and phenotypic profiling from the base to the crown in maritime pine wood-forming tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Almiro Paiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Eveno</w:t>
+                <w:t xml:space="preserve">Marcelo Arnoldo Garces</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Collada</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Soto</w:t>
+                <w:t xml:space="preserve">J.C. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msm272⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 178 (2), pp.283-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2008.02379.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657780v1</w:t>
+                <w:t xml:space="preserve">hal-02655721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and phenotypic profiling from the base to the crown in maritime pine wood-forming tissue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jorge Almiro Paiva</w:t>
+                <w:t xml:space="preserve">Contrasting patterns of selection at Pinus pisaster Ait. drought stress candidate genes as revealed by genetic differentiation analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Collada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Guevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelo Arnoldo Garces</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
+                <w:t xml:space="preserve">Valérie V. Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Rodrigues</w:t>
+                <w:t xml:space="preserve">A. Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 178 (2), pp.283-301. </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 25 (2), pp.417-437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2008.02379.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msm272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655721v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The estimator of optimal measure of allelic association : mean, variance and probability distribution when the sample size tends to infinity</w:t>
               </w:r>
@@ -2943,51 +2943,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Deguilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Chat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4554,316 +4554,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04701980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary history of tropical tree species complexes: species delimitation and adaptive genetic variation in the Brazil nut clade (Lecythidaceae)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam Heuertz</w:t>
+                <w:t xml:space="preserve">Strong evidence of Bateson-Dobzhansky-Muller incompatibilities in white oaks shed light on the evolution of their reproductive barriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Jehanne</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphanie Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lepoittevin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference of Tropical Ecology (GTOE2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France. pp.393</w:t>
+              <w:t xml:space="preserve">2. Joint Congress on Evolutionary Biology (EVOLUTION 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837405v1</w:t>
+                <w:t xml:space="preserve">hal-02786261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong evidence of Bateson-Dobzhansky-Muller incompatibilities in white oaks shed light on the evolution of their reproductive barriers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
+                <w:t xml:space="preserve">Evolutionary history of tropical tree species complexes: species delimitation and adaptive genetic variation in the Brazil nut clade (Lecythidaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Heuertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Jehanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Birgit Budde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Mariette</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Henri Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Tysklind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Joint Congress on Evolutionary Biology (EVOLUTION 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">European Conference of Tropical Ecology (GTOE2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France. pp.393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786261v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybridization and patterns of adaptive genetic variation in tropical trees of the Bertholletia clade (Lecythidaceae) in French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Jehanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Birgit Budde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica El Mutjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4931,64 +4931,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lepoittevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiange Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5270,277 +5270,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic association for growth and biomass in maritime pine</w:t>
+                <w:t xml:space="preserve">Population genetic structure, plant material certification and climate adaptation in maritime pine breeding zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.A. Cabezas</w:t>
+                <w:t xml:space="preserve">J.P. Jaramillo‐correa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.C. González‐martínez</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">D. Grivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lepoittevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe C. Boury</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sebastiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Final Conference Noveltree "Tree Breeding, Genomics and Evolutionary Biology"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Helsinki, Finland. 69 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748063v1</w:t>
+                <w:t xml:space="preserve">hal-02748065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population genetic structure, plant material certification and climate adaptation in maritime pine breeding zones</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic association for growth and biomass in maritime pine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Grivet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">J.A. Cabezas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.C. González‐martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Collada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lepoittevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Myriam Heuertz</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Final Conference Noveltree "Tree Breeding, Genomics and Evolutionary Biology"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Helsinki, Finland. 69 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748065v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleotide diversity patterns of drought and cold tolerance candidate genes along a Fagus sylvatica altitudinal gradient.</w:t>
               </w:r>
@@ -5641,497 +5641,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can nucleotide diversity patterns in maritime pine (Pinus pinaster Aiton.) wood formation candidate genes be explained by demography or selection?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Selective pressures between oaks and their obligate fungal parasite causing powdery mildew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Decourcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain S. Delzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cyril Dutech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Feau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Forest Ecosystem Genomics and Adaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751095v1</w:t>
+                <w:t xml:space="preserve">hal-02755832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome scanning of regions showing divergent evolution between white oaks (Quercus petraea (matt.) Liebl. and Q.robur l.) : new insights from the oak allelic resequencing project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Candidate gene variation along an altitudinal gradient in Fagus sylvatica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Lalagüe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Valérie V. Léger</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.C. González-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao-Cheng Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Forest Ecosystem Genomics and Adaptation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Colloque « Ecologie 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753045v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective pressures between oaks and their obligate fungal parasite causing powdery mildew</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Laure M. L. Desprez Loustau</w:t>
+                <w:t xml:space="preserve">Genome scanning of regions showing divergent evolution between white oaks (Quercus petraea (matt.) Liebl. and Q.robur l.) : new insights from the oak allelic resequencing project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiange Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Decourcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Feau</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie V. Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Forest Ecosystem Genomics and Adaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755832v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candidate gene variation along an altitudinal gradient in Fagus sylvatica</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Fady</w:t>
+                <w:t xml:space="preserve">Can nucleotide diversity patterns in maritime pine (Pinus pinaster Aiton.) wood formation candidate genes be explained by demography or selection?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lepoittevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Ecologie 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Conference on Forest Ecosystem Genomics and Adaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02821054v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interspecific cross-compatibility between two oak species and nucleotide differentiation in genes potentially involved in reproductive barriers</w:t>
               </w:r>
@@ -6475,51 +6475,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variability in 3D coarse root architecture in Pinus pinaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic F. Danjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6570,51 +6570,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong linkage disequilibrium and balanced selection in Pinus pinaster transcription factors putatively involved in wood formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lepoittevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6691,51 +6691,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coarse root architecture and stability in a 5-years-old Pinus pinaster provenance x progeny test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic F. Danjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6803,51 +6803,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association mapping for wood quality in Pinus pinaster Aquitaine breeding population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lepoittevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6855,51 +6855,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO-CTIA joint conference, "Adaptation, Breeding and Conservation in the Era of Forest Tree Genomics and Environmental Change"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Québec City, Canada. 2 p</w:t>
@@ -7564,90 +7564,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demographic history of Pinus pinaster at the Northern range of its distribution: what can we learn for ABC models?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lepoittevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck F. Bedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie V. Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Harvengt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7702,258 +7702,258 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary history of tropical tree species complexes: species delimitation and adaptive genetic variation in the Brazil nut clade (Lecythidaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Jehanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Birgit Budde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Tysklind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">II Joint Congress on Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">2. Joint Congress on Evolutionary Biology (EVOLUTION 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montpellier, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04948623v1</w:t>
+                <w:t xml:space="preserve">hal-02786265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary history of tropical tree species complexes: species delimitation and adaptive genetic variation in the Brazil nut clade (Lecythidaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Jehanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina B Budde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Tysklind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Joint Congress on Evolutionary Biology (EVOLUTION 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Montpellier, France. , 2018</w:t>
+              <w:t xml:space="preserve">II Joint Congress on Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786265v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04948623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental correlates of SNP variation across Quercus robur populations from the species’southern range margin</w:t>
               </w:r>
@@ -8504,51 +8504,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can nucleotide diversity patterns in Pinus pinaster lignification transcription factors be explained by demography or selection?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lepoittevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8664,51 +8664,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Decourcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. colloque national du BRG "Ressources génétiques" : les ressources génétiques à l'heure des génomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Strasbourg, France. 1 p., 2008</w:t>
@@ -8737,77 +8737,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying the landscape of nucleotide diversity in candidate genes for wood quality in Pinus pinaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lepoittevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Cancino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9002,51 +9002,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns of nucleotide diversity and association mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9054,51 +9054,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics, genomics and breeding of conifers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -9597,51 +9597,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04911096v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barr&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dutech" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Saint-Jean" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burban" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01259-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098805v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Heuertz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia B Carvalho" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Galindo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baruch Rinkevich" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Robakowski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2022.109883" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01985021v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiange Lang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Abadie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#233;ger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Decourcelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Frigerio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/388447" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157568v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Temunovi&#263;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garnier&#8208;g&#233;r&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Mori&#263;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozo Franji&#263;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen Ivankovi&#263;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15492" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03009762v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Kl&#225;p&#353;t&#283;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kornel Burg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omnia Gamal El-Dien" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-020-00378-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362339v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bouteiller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barraquand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Harmand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yec&#8217;han Laizet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2018.1403" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634711v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilga Porth" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousry A. El-Kassaby" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-016-1041-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640523v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Cabezas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Collada" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Angeles Guevara" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Boury" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpv050" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635555v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Pablo Jaramillo-Correa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Rodr&#237;guez-Quil&#243;n" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grivet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lepoittevin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sebastiani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.114.173252" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635881v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes-Brezard Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Chancerel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Villate" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12407" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7SHWX4KL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636859v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica El Mujtar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Gallo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12276" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-871BMM5L-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032439v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Brousseau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tinaut" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-238" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646008v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelia L. Lagache" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12125" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/82D1AE50967BDDBC1D43F9A2C35EC5D06159CA08/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645602v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Roussel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dencausse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelista Bertocchi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2011.02414.x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650860v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Harvengt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-011-0426-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-81PNWRFQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649406v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire G. Le Provost" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cheng Lin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Jaramillo-Correa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-368" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662512v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Salin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Teresa Cervera" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011034" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657853v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Almiro Paiva" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Rodrigues" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alves" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Santos" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02536.x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657780v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Eveno" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Collada" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Guevara" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. L&#233;ger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soto" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msm272" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655721v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Arnoldo Garces" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rodrigues" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02379.x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657661v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Mangin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cierco-Ayrolles" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1544-6115" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682716v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy R. Petit" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2005.02446.x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9SRWT7C7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677755v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Mcmillan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Echt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01417.x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683481v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Bialozyt" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Hampe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2004.05.009" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0CRVHJK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679200v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Le Dantec" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chagn&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:PLAN.0000036376.11710.6f" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EB1F157DB8A6F1682C1331963D23F2D78BA5D5AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531062v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Austerlitz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800243" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677512v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Thompson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J.P. Thompson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K. Ades" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cousens" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3800(02)00347-2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGC52J4B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670386v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673901v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Naciri-Graven" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bougrier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magoulas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice H&#233;ral" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677586v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1523-1739.2001.00180.x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DNLMGSN4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00337623v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maurice" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olivieri" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706765v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dillmann" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302446v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Harribey" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Mergeay" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja M. Westram" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiatong Cai" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Geue" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521033v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garnier-G&#233;r&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Galbusera" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701980v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tysklind" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schmitt" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837405v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jehanne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Birgit Budde" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Caron" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786261v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mariette" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837406v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica El Mutjar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786266v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741271v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barres" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cyril Dutech" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Fievet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750389v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lalag&#252;e" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Gonzalez Martinez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Giuseppe Vendramin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748063v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Cabezas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Gonz&#225;lez&#8208;mart&#237;nez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748065v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jaramillo&#8208;correa" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grivet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sebastiani" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808568v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez-Martinez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G. Vendramin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751095v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753045v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755832v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure M. L. Desprez Loustau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Delzon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Feau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821054v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754095v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755632v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Benito Garz&#243;n" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755653v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Yao-Cheng Lin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754108v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Danjon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817240v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hubert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753857v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brach" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032075v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Salin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337729v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre Rampant" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762648v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bedon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774046v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallais" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duval" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Charcosset" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302436v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627693v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Segelbacher" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Westram" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786263v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Bedon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948623v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina B Budde" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786265v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741125v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Temunovic" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Sa&#353;a" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franji&#263; Jozo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivankovi&#263; Mladen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Popovi&#263; Maja" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803356v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gallo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807214v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808497v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808598v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813943v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821517v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Paolucci" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817476v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cancino" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mackay" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113371v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429060175" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808513v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dillon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Gil" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.de/books?id=jjRS3tdd8OQC&amp;amp;pg=PA273&amp;amp;dq=%22Patterns+of+Nucleotide+Diversity+and+Association+Mapping%22&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ei=eUm5UqG5IM_Kswa0poEQ&amp;amp;ved=0CC8Q6AEwAA#v=onepage&amp;amp;q=%22Patterns%20of%20Nucleotide%20Diversity%20and%20Association%20Mapping%22&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833864v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loun&#232;s Chikhi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npg.els.0005446" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02845219v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02803895v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04911096v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barr&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dutech" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Saint-Jean" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burban" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01259-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098805v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Heuertz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia B Carvalho" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Galindo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baruch Rinkevich" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Robakowski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2022.109883" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01985021v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiange Lang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Abadie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#233;ger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Decourcelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Frigerio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/388447" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157568v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Temunovi&#263;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garnier&#8208;g&#233;r&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Mori&#263;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozo Franji&#263;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen Ivankovi&#263;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15492" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03009762v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Kl&#225;p&#353;t&#283;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kornel Burg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omnia Gamal El-Dien" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-020-00378-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362339v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bouteiller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barraquand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Harmand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yec&#8217;han Laizet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2018.1403" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634711v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilga Porth" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousry A. El-Kassaby" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-016-1041-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635555v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Pablo Jaramillo-Correa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Rodr&#237;guez-Quil&#243;n" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grivet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lepoittevin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sebastiani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.114.173252" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640523v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Cabezas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Collada" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Angeles Guevara" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Boury" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpv050" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635881v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes-Brezard Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Chancerel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Villate" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12407" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7SHWX4KL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636859v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica El Mujtar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Gallo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12276" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-871BMM5L-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032439v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Brousseau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tinaut" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-238" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646008v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelia L. Lagache" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12125" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/82D1AE50967BDDBC1D43F9A2C35EC5D06159CA08/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645602v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Roussel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dencausse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelista Bertocchi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2011.02414.x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650860v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Harvengt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-011-0426-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-81PNWRFQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649406v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire G. Le Provost" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cheng Lin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Jaramillo-Correa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-368" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662512v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Salin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Teresa Cervera" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011034" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657853v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Almiro Paiva" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Rodrigues" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alves" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Santos" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02536.x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655721v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Arnoldo Garces" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rodrigues" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02379.x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657780v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Eveno" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Collada" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Guevara" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. L&#233;ger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soto" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msm272" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657661v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Mangin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cierco-Ayrolles" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1544-6115" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682716v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy R. Petit" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2005.02446.x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9SRWT7C7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677755v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Mcmillan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Echt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01417.x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683481v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Bialozyt" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Hampe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2004.05.009" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0CRVHJK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679200v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Le Dantec" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chagn&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:PLAN.0000036376.11710.6f" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EB1F157DB8A6F1682C1331963D23F2D78BA5D5AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531062v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Austerlitz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800243" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677512v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Thompson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J.P. Thompson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K. Ades" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cousens" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3800(02)00347-2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGC52J4B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670386v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673901v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Naciri-Graven" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bougrier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magoulas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice H&#233;ral" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677586v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1523-1739.2001.00180.x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DNLMGSN4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00337623v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maurice" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olivieri" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706765v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dillmann" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302446v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Harribey" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Mergeay" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja M. Westram" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiatong Cai" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Geue" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521033v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garnier-G&#233;r&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Galbusera" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701980v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tysklind" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schmitt" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786261v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mariette" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837405v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jehanne" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Birgit Budde" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Caron" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837406v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica El Mutjar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786266v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741271v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barres" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cyril Dutech" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Fievet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750389v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lalag&#252;e" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Gonzalez Martinez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Giuseppe Vendramin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748065v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jaramillo&#8208;correa" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grivet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sebastiani" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748063v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Cabezas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Gonz&#225;lez&#8208;mart&#237;nez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808568v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez-Martinez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G. Vendramin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755832v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure M. L. Desprez Loustau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Delzon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Feau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821054v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753045v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751095v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754095v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755632v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Benito Garz&#243;n" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755653v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Yao-Cheng Lin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754108v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Danjon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817240v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hubert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753857v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brach" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032075v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Salin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337729v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre Rampant" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762648v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bedon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774046v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallais" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duval" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Charcosset" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302436v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627693v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Segelbacher" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Westram" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786263v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Bedon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786265v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948623v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina B Budde" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741125v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Temunovic" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Sa&#353;a" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franji&#263; Jozo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivankovi&#263; Mladen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Popovi&#263; Maja" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803356v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gallo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807214v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808497v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808598v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813943v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821517v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Paolucci" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817476v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cancino" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mackay" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113371v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429060175" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808513v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dillon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Gil" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.de/books?id=jjRS3tdd8OQC&amp;amp;pg=PA273&amp;amp;dq=%22Patterns+of+Nucleotide+Diversity+and+Association+Mapping%22&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ei=eUm5UqG5IM_Kswa0poEQ&amp;amp;ved=0CC8Q6AEwAA#v=onepage&amp;amp;q=%22Patterns%20of%20Nucleotide%20Diversity%20and%20Association%20Mapping%22&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833864v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loun&#232;s Chikhi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npg.els.0005446" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02845219v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02803895v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>