--- v0 (2026-03-28)
+++ v1 (2026-05-08)
@@ -364,563 +364,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03509727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic cost and co-contraction during walking at different speeds in young and old adults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">6MWT on a new self-paced treadmill system compared with overground</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Reneaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gerus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurine Garda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Piche</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gait &amp; Posture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 91, pp.111-116. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2021.10.014⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 92, pp.8-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2021.11.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03509714v1</w:t>
+                <w:t xml:space="preserve">hal-03509705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">6MWT on a new self-paced treadmill system compared with overground</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Guérin</w:t>
+                <w:t xml:space="preserve">Metabolic cost and co-contraction during walking at different speeds in young and old adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Piche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Zory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Duarte Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurine Garda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elodie Piche</w:t>
+                <w:t xml:space="preserve">Olivier Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gait &amp; Posture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 92, pp.8-14. </w:t>
+              <w:t xml:space="preserve">, 2022, 91, pp.111-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2021.11.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2021.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03509705v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of age, gender, frailty and falls on spatiotemporal gait parameters: a retrospective cohort study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validity of a simple sit-to-stand method for assessing force-velocity profile in older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Piche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gerus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Roche</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Olivier Guerin</w:t>
+                <w:t xml:space="preserve">Amyn Jaafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Reneaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Physical and Rehabilitation Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23736/S1973-9087.21.06831-3⟩</w:t>
+              <w:t xml:space="preserve">Experimental Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 156, pp.111595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exger.2021.111595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03509733v1</w:t>
+                <w:t xml:space="preserve">hal-03509721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validity of a simple sit-to-stand method for assessing force-velocity profile in older adults</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Effects of age, gender, frailty and falls on spatiotemporal gait parameters: a retrospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Gerus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amyn Jaafar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Reneaud</w:t>
+                <w:t xml:space="preserve">Maxime Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Gerontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 156, pp.111595. </w:t>
+              <w:t xml:space="preserve">European Journal of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.exger.2021.111595⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23736/S1973-9087.21.06831-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03509721v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Hip Flexion Angle on Unilateral and Bilateral Nordic Hamstring Exercise Torque and High-Density Electromyography Activity</w:t>
               </w:r>
@@ -1226,51 +1226,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boudarham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Pradon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topics in Stroke Rehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 26 (1), pp.58-65. </w:t>
@@ -2676,51 +2676,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04978353v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reneaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Zory" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gu&#233;rin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thomas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S Colson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23041812" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03509727v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gerus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Piche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chorin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-021-04881-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03509714v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chorin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Duarte Freitas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guerin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2021.10.014" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03509705v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Garda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2021.11.015" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03509733v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deshayes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S1973-9087.21.06831-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03509721v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amyn Jaafar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2021.111595" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506534v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Hegyi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Lahti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Giacomo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Cronin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2519/jospt.2019.8801" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506542v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David John Saxby" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Bryant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ans van Ginckel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Wang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyang Wang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00167-018-5006-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506537v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Souissi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Zory" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boudarham" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pradon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10749357.2018.1536023" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767617v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bredin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2017.03.029" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01767577v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Saxby" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Modenese" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2325967117722506" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767626v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryce Killen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000001021" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767622v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2016.06.014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440194v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.780047" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01767632v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Winby" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.B. Kirk" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Lloyd" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2013.09.006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01767637v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Sartori" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thor Besier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fregly" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Delp" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2013.09.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442059v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044406" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440197v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2011.05.021" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442062v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S. Buchanan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-010-9987-4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04978353v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reneaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Zory" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gu&#233;rin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thomas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S Colson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23041812" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03509727v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gerus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Piche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chorin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-021-04881-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03509705v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Garda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2021.11.015" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03509714v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chorin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Duarte Freitas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guerin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2021.10.014" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03509721v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amyn Jaafar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2021.111595" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03509733v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deshayes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S1973-9087.21.06831-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506534v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Hegyi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Lahti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Giacomo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Cronin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2519/jospt.2019.8801" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506542v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David John Saxby" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Bryant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ans van Ginckel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Wang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyang Wang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00167-018-5006-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506537v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Souissi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Zory" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boudarham" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pradon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10749357.2018.1536023" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767617v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bredin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2017.03.029" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01767577v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Saxby" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Modenese" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2325967117722506" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767626v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryce Killen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000001021" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767622v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2016.06.014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440194v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.780047" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01767632v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Winby" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.B. Kirk" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Lloyd" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2013.09.006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01767637v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Sartori" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thor Besier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fregly" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Delp" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2013.09.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442059v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044406" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440197v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2011.05.021" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442062v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S. Buchanan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-010-9987-4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>