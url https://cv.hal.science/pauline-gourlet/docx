--- v0 (2026-04-02)
+++ v1 (2026-05-06)
@@ -926,230 +926,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03899067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformer par l’innovation ouverte en créant des « communs » ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AI’s Humans: The Case of the French Press</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Crépel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Gourlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvia Fredriksson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Dupont</w:t>
+                <w:t xml:space="preserve">Dominique Cardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’innovation ouverte au service de l’action publique (DITP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">72nd Annual Conference of the International Communication Association (ICA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03899162v1</w:t>
+                <w:t xml:space="preserve">hal-03690532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AI’s Humans: The Case of the French Press</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transformer par l’innovation ouverte en créant des « communs » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Gourlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Fredriksson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Cardon</w:t>
+                <w:t xml:space="preserve">Emmanuel Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72nd Annual Conference of the International Communication Association (ICA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">L’innovation ouverte au service de l’action publique (DITP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03690532v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03899162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Let's Get Physical: Promoting Data Physicalization in Workshop Formats</w:t>
               </w:r>
@@ -1626,217 +1626,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02124837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The three stances of the designer in a research team</w:t>
+                <w:t xml:space="preserve">Designing learning tools for education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Gourlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mollon, M.</w:t>
+                <w:t xml:space="preserve">Dervieux, F.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eveillard, L.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garcin, S.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAD 11 The Value of Design Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">workshop DRS/LearnxDesign</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02124839v1</w:t>
+                <w:t xml:space="preserve">hal-02124838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing learning tools for education</w:t>
+                <w:t xml:space="preserve">The three stances of the designer in a research team</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Gourlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Garcin, S.</w:t>
+                <w:t xml:space="preserve">Mollon, M.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">workshop DRS/LearnxDesign</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Chicago, United States</w:t>
+              <w:t xml:space="preserve">EAD 11 The Value of Design Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02124838v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2345,51 +2345,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584823v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gourlet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Ricci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cr&#233;pel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20539517241248093" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02126181v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournier T.," TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Sennewald" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02126182v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dervieux F." TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveillard, L" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mancini, J." TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356038v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Meunier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Barret-Bertelloni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04504120v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03899127v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Hary" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Mollon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03899197v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03899067v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03899162v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Fredriksson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dupont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03690532v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cardon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01538595v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Huron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uta Hinrichs" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Hogan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Jansen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3064663.3064798" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02124832v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dass&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02124829v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Goc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Follmer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02124835v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveillard L" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02124837v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcin S." TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveillard L." TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02124839v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mollon, M." TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02124838v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dervieux, F." TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveillard, L." TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcin, S." TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306834v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Lahoual" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bationo-Tillon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Decortis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02264948v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02123736v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584823v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gourlet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Ricci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cr&#233;pel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20539517241248093" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02126181v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournier T.," TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Sennewald" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02126182v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dervieux F." TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveillard, L" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mancini, J." TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356038v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Meunier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Barret-Bertelloni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04504120v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03899127v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Hary" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Mollon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03899197v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03899067v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03690532v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cardon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03899162v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Fredriksson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dupont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01538595v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Huron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uta Hinrichs" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Hogan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Jansen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3064663.3064798" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02124832v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dass&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02124829v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Goc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Follmer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02124835v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveillard L" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02124837v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcin S." TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveillard L." TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02124838v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dervieux, F." TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveillard, L." TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcin, S." TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02124839v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mollon, M." TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306834v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Lahoual" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bationo-Tillon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Decortis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02264948v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02123736v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>