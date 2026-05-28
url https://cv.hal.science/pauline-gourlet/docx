--- v1 (2026-05-06)
+++ v2 (2026-05-28)
@@ -926,230 +926,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03899067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AI’s Humans: The Case of the French Press</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transformer par l’innovation ouverte en créant des « communs » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Gourlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Cardon</w:t>
+                <w:t xml:space="preserve">Sylvia Fredriksson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72nd Annual Conference of the International Communication Association (ICA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">L’innovation ouverte au service de l’action publique (DITP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03690532v1</w:t>
+                <w:t xml:space="preserve">hal-03899162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformer par l’innovation ouverte en créant des « communs » ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AI’s Humans: The Case of the French Press</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Crépel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Gourlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Dupont</w:t>
+                <w:t xml:space="preserve">Dominique Cardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’innovation ouverte au service de l’action publique (DITP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">72nd Annual Conference of the International Communication Association (ICA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03899162v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Let's Get Physical: Promoting Data Physicalization in Workshop Formats</w:t>
               </w:r>
@@ -2345,51 +2345,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584823v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gourlet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Ricci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cr&#233;pel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20539517241248093" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02126181v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournier T.," TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Sennewald" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02126182v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dervieux F." TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveillard, L" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mancini, J." TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356038v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Meunier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Barret-Bertelloni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04504120v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03899127v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Hary" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Mollon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03899197v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03899067v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03690532v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cardon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03899162v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Fredriksson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dupont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01538595v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Huron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uta Hinrichs" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Hogan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Jansen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3064663.3064798" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02124832v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dass&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02124829v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Goc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Follmer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02124835v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveillard L" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02124837v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcin S." TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveillard L." TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02124838v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dervieux, F." TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveillard, L." TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcin, S." TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02124839v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mollon, M." TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306834v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Lahoual" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bationo-Tillon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Decortis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02264948v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02123736v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584823v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gourlet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Ricci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cr&#233;pel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20539517241248093" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02126181v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournier T.," TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Sennewald" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02126182v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dervieux F." TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveillard, L" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mancini, J." TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356038v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Meunier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Barret-Bertelloni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04504120v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03899127v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Hary" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Mollon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03899197v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03899067v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03899162v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Fredriksson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dupont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03690532v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cardon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01538595v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Huron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uta Hinrichs" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Hogan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Jansen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3064663.3064798" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02124832v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dass&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02124829v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Goc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Follmer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02124835v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveillard L" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02124837v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcin S." TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveillard L." TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02124838v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dervieux, F." TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveillard, L." TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcin, S." TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02124839v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mollon, M." TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306834v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Lahoual" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bationo-Tillon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Decortis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02264948v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02123736v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>