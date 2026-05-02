--- v0 (2026-03-21)
+++ v1 (2026-05-02)
@@ -2031,342 +2031,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02511929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une enquête sociolinguistique : visée cartographique et difficultés métrologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards TreeLex++: Syntactico-Semantic Lexical Resource for French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Kupść</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Loiseau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pauline Haas</w:t>
+                <w:t xml:space="preserve">Rafael Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Balvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journée d’étude Diversité et dynamiques : les étudiants de Paris 13, approches pluridisciplinaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Villetaneuse, France</w:t>
+              <w:t xml:space="preserve">Language &amp; Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02421639v1</w:t>
+                <w:t xml:space="preserve">hal-02120183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards TreeLex++: Syntactico-Semantic Lexical Resource for French</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Kupść</w:t>
+                <w:t xml:space="preserve">Demonette2 - Une base de données dérivationnelle du français à grande échelle : premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiammetta Namer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Barque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Hathout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language &amp; Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Poznan, Poland</w:t>
+              <w:t xml:space="preserve">26e conférence sur le Traitement Automatique des Langues Naturelles (TALN-2019) et 21e édition la conférence jeunes chercheur·euse·s RECITAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France. pp.233-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02120183v1</w:t>
+                <w:t xml:space="preserve">hal-02567772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonette2 - Une base de données dérivationnelle du français à grande échelle : premiers résultats</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bonami</w:t>
+                <w:t xml:space="preserve">Une enquête sociolinguistique : visée cartographique et difficultés métrologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Haas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e conférence sur le Traitement Automatique des Langues Naturelles (TALN-2019) et 21e édition la conférence jeunes chercheur·euse·s RECITAL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Toulouse, France. pp.233-244</w:t>
+              <w:t xml:space="preserve">journée d’étude Diversité et dynamiques : les étudiants de Paris 13, approches pluridisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567772v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02421639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looking for Syntax/Aspect Mappings: a Case Study on the French Treebank</w:t>
               </w:r>
@@ -2391,51 +2391,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Kupść</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grammar and Corpora</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3043,51 +3043,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Mondial de Linguistique Française 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, France. pp.2051-2065</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3151,51 +3151,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIIè Congrès de Linguistique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Oviedo, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3272,51 +3272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop ‘Nominalizations across languages',</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Stuttgart, Germany</w:t>
@@ -3721,51 +3721,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les adjectifs de comportement sont dynamiques et agentifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayssal Tayalati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4272,51 +4272,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369075v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Huguin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Haas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tribout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/lexique.1086" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363595v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiammetta Namer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hathout" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Amiot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonami" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/lexique.1242" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894869v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Garnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14565-3.p.0013" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818119v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Huyghe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0959269522000187" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894572v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/lexique.809" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823528v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08196-8.p.0091" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03810164v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jugnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.1681" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01754874v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26346/1120-2726-105" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164603v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gr&#233;a" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.197.0069" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165088v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.185.0085" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01244503v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077819v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Balvet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Condette" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731798v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00975625v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337367v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayssal Tayalati" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.056.0047" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894306v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894351v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503208v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kup&#347;&#263;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mar&#237;n" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.LDK.2021.10" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511929v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Barque" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Huyghe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Candito" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421639v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Loiseau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120183v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Marin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567772v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929997v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01175856v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015525v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022385v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Candito" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amsili" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Benamara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l de Chalendar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091007v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801182" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078047v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Balvet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H Condette" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00975632v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286009v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471309v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Evert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03248513v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Flaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassil Mostrov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Paykin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895051v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyghe Richard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-consecutivite_et_simultaneite_en_linguistique_langues_et_parole_angelina_aleksandrova_celine_benninger_fabrice_marsac_anne_theissen_jean_paul_meyer-9782343142784-59201.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894552v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pu-valenciennes.fr/hors21.htm" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655870v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638962v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190190v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Condette" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369075v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Huguin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Haas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tribout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/lexique.1086" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363595v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiammetta Namer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hathout" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Amiot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonami" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/lexique.1242" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894869v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Garnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14565-3.p.0013" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818119v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Huyghe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0959269522000187" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894572v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/lexique.809" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823528v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08196-8.p.0091" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03810164v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jugnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.1681" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01754874v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26346/1120-2726-105" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164603v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gr&#233;a" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.197.0069" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165088v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.185.0085" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01244503v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077819v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Balvet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Condette" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731798v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00975625v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337367v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayssal Tayalati" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.056.0047" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894306v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894351v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503208v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kup&#347;&#263;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mar&#237;n" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.LDK.2021.10" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511929v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Barque" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Huyghe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Candito" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120183v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Marin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567772v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421639v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Loiseau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929997v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01175856v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015525v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022385v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Candito" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amsili" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Benamara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l de Chalendar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091007v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801182" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078047v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Balvet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H Condette" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00975632v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286009v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471309v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Evert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03248513v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Flaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassil Mostrov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Paykin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895051v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyghe Richard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-consecutivite_et_simultaneite_en_linguistique_langues_et_parole_angelina_aleksandrova_celine_benninger_fabrice_marsac_anne_theissen_jean_paul_meyer-9782343142784-59201.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894552v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pu-valenciennes.fr/hors21.htm" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655870v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638962v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190190v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Condette" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>