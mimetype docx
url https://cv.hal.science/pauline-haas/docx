--- v1 (2026-05-02)
+++ v2 (2026-05-25)
@@ -351,326 +351,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04363595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synonymie verbale et construction verbales concurrentes : présentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La polysémie régulière : approches empiriques. Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Barque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Haas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Lexicologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14565-3.p.0013⟩</w:t>
+              <w:t xml:space="preserve">Lexique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31, pp.5-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54563/lexique.809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03894869v1</w:t>
+                <w:t xml:space="preserve">halshs-03894572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une classification sémantique des noms en français appuyée sur des tests linguistiques</w:t>
+                <w:t xml:space="preserve">Synonymie verbale et construction verbales concurrentes : présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Delphine Tribout</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of French Language Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s0959269522000187⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Lexicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 121, pp.11-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14565-3.p.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818119v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03894869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La polysémie régulière : approches empiriques. Présentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pour une classification sémantique des noms en français appuyée sur des tests linguistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Barque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pauline Haas</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Huyghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Tribout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lexique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 31, pp.5-25. </w:t>
+              <w:t xml:space="preserve">Journal of French Language Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1 - 30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.54563/lexique.809⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/s0959269522000187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03894572v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polysémie régulière et néologie sémantique : constitution d'une ressource pour l'étude des sens nouveaux</w:t>
               </w:r>
@@ -682,51 +682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Barque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Huyghe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neologica : revue internationale de la néologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12, pp.91-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -851,51 +851,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The semantics of underived event nouns in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Barque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -962,209 +962,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01754874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode de N et type de N, de la synonymie à la polysémie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Action et événement, deux types nominaux distincts ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gréa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Haas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.69-98. </w:t>
+              <w:t xml:space="preserve">Langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 185, pp.85-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lang.197.0069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/lf.185.0085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01164603v1</w:t>
+                <w:t xml:space="preserve">halshs-01165088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action et événement, deux types nominaux distincts ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mode de N et type de N, de la synonymie à la polysémie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Haas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gréa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langue française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 185, pp.85-98. </w:t>
+              <w:t xml:space="preserve">Langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.69-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lf.185.0085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/lang.197.0069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01165088v1</w:t>
+                <w:t xml:space="preserve">halshs-01164603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La polysémie nominale ÉVÉNEMENT / OBJET : Quels objets pour quels événements ?</w:t>
               </w:r>
@@ -1176,51 +1176,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Barque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Huyghe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neophilologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.170-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1297,51 +1297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hélène Condette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Ressources Linguistiques Libres, 52 (3), pp.129-152</w:t>
@@ -1452,51 +1452,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les propriétés aspectuelles des noms d'activités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Huyghe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Chronos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 21, pp.103-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2460,51 +2460,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underived event nouns in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Barque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2814,51 +2814,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Barque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Huyghe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Mondial de Linguistique Française (CMLF 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Berlin, Allemagne. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3011,230 +3011,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01078047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du verbe au nom: calques et décalages aspectuels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse sémantique et codification lexicale des nominalisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Balvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Mondial de Linguistique Française 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, France. pp.2051-2065</w:t>
+              <w:t xml:space="preserve">VIIIè Congrès de Linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Oviedo, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00975632v1</w:t>
+                <w:t xml:space="preserve">hal-00286009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse sémantique et codification lexicale des nominalisations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Du verbe au nom: calques et décalages aspectuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIIè Congrès de Linguistique Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Oviedo, Espagne</w:t>
+              <w:t xml:space="preserve">Congrès Mondial de Linguistique Française 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, France. pp.2051-2065</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00286009v1</w:t>
+                <w:t xml:space="preserve">hal-00975632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NOMAGE: Coding the Semantic Features of French Nominalizations</w:t>
               </w:r>
@@ -3259,51 +3259,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Evert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4033,51 +4033,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Condette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de Lille; UMR STL 8163 "Savoirs, Textes, Langage". 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -4272,51 +4272,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369075v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Huguin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Haas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tribout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/lexique.1086" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363595v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiammetta Namer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hathout" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Amiot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonami" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/lexique.1242" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894869v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Garnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14565-3.p.0013" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818119v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Huyghe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0959269522000187" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894572v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/lexique.809" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823528v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08196-8.p.0091" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03810164v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jugnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.1681" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01754874v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26346/1120-2726-105" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164603v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gr&#233;a" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.197.0069" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165088v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.185.0085" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01244503v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077819v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Balvet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Condette" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731798v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00975625v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337367v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayssal Tayalati" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.056.0047" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894306v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894351v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503208v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kup&#347;&#263;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mar&#237;n" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.LDK.2021.10" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511929v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Barque" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Huyghe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Candito" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120183v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Marin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567772v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421639v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Loiseau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929997v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01175856v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015525v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022385v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Candito" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amsili" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Benamara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l de Chalendar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091007v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801182" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078047v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Balvet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H Condette" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00975632v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286009v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471309v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Evert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03248513v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Flaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassil Mostrov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Paykin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895051v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyghe Richard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-consecutivite_et_simultaneite_en_linguistique_langues_et_parole_angelina_aleksandrova_celine_benninger_fabrice_marsac_anne_theissen_jean_paul_meyer-9782343142784-59201.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894552v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pu-valenciennes.fr/hors21.htm" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655870v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638962v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190190v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Condette" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369075v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Huguin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Haas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tribout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/lexique.1086" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363595v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiammetta Namer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Hathout" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Amiot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonami" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/lexique.1242" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894572v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/lexique.809" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894869v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Garnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14565-3.p.0013" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818119v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Huyghe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0959269522000187" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823528v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08196-8.p.0091" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03810164v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jugnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anglophonia.1681" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01754874v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26346/1120-2726-105" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165088v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gr&#233;a" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.185.0085" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164603v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.197.0069" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01244503v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077819v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Balvet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Condette" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731798v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00975625v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337367v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayssal Tayalati" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.056.0047" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894306v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894351v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503208v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kup&#347;&#263;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mar&#237;n" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.LDK.2021.10" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511929v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Barque" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Huyghe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Candito" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120183v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Marin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567772v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421639v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Loiseau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929997v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01175856v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015525v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022385v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Candito" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amsili" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Benamara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l de Chalendar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091007v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801182" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01078047v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Balvet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H Condette" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286009v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00975632v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471309v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Evert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03248513v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Flaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassil Mostrov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Paykin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895051v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyghe Richard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-consecutivite_et_simultaneite_en_linguistique_langues_et_parole_angelina_aleksandrova_celine_benninger_fabrice_marsac_anne_theissen_jean_paul_meyer-9782343142784-59201.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894552v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pu-valenciennes.fr/hors21.htm" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655870v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638962v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190190v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Condette" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>