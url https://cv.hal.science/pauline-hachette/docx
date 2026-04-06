--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -580,542 +580,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04478908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le geste destructif… : entretien avec J. Faerber autour du numéro « Turbulences » (Socio-anthropologie #44)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hachette Pauline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huët Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faerber J.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diacritik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Circulations affectives autour d’une citation littéraire à succès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Hachette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2022-1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/itineraires.11883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04060140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Hachette Pauline</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turbulences. Dépense, énergie et intensification de la vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Hachette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...87 lines deleted...]
-                <w:t xml:space="preserve">Pauline Hachette</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Huët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio-anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 44, pp.85-105. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/socio-anthropologie.10575⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 44, pp.23-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio-anthropologie.10452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04127525v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">Turbulences. Dépense, énergie et intensification de la vie</w:t>
+                <w:t xml:space="preserve">hal-04534326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des espaces émotionnels cathartiques pour nos vies affectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Hachette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Huët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio-anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 44, pp.23-40. </w:t>
+              <w:t xml:space="preserve">, 2021, 44, pp.85-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/socio-anthropologie.10452⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/socio-anthropologie.10575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04534326v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04127525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les heureux ratés de l’expérience. Du nouage entre éthique et esthétique dans quelques scénographies de La Belle Meunière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Hachette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agôn : Revue des arts de la scène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, « Rater », n° 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/agon.8475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Produire des subjectivités résistantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garcia Tristan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachette Pauline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huët Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio-anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04433538v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04421549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'’usage de la chanson dans &amp;quot;Les Années&amp;quot; d’Annie Ernaux : les qualités mémorielles de l’émotion musicale</w:t>
               </w:r>
@@ -1192,74 +1192,74 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulences. Dépense, énergie et intensification de la vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Hachette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Huët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio-anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Turbulences, 44, pp.23-40. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/socio-anthropologie.10452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04420880v1</w:t>
@@ -1840,165 +1840,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05025187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De notre lien aux lieux : écrire les deltas (Fanny Taillandier, Mathieu Duperrex)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Hachette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Littérature et relation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUC, Sep 2023, Rio de Janeiro, Brésil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Explorer les mues : de la forme animale aux désirs humains de mutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Hachette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « L’enfant et les mues : matérialités, narrations et plasticités, de l’album à la scène »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Franche-Comté, May 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04421635v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04421625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le « bâton brisé » ou l’imaginaire social dans les réfractions du style émotif célinien</w:t>
               </w:r>
@@ -2539,165 +2539,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04426141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La colère comme équilibre : pensée michaldienne d’un affect excessif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Hachette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Variations sur l’outrance : Esthétiques et expressions culturelles du trop au XXe et XXIe siècles »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Limoges, 2016, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Entre désir d'errance et inscription de soi, l'exil choisi dans Le Grand marin de Catherine Poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Hachette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants de l'ED 31, 2016 : "(S')Exiler"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115771v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03033161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la possibilité d’une lecture éthiciste » de colères poétiques : Michaux, Artaud</w:t>
               </w:r>
@@ -4004,213 +4004,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Faire feu sur l’humanité incendiaire, et après : sur Le remords de Prométhée de Peter Sloterdijk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Hachette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dépaysement délibéré, sur Invasives de Céline Curiol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Hachette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résistance des images : sur La vitesse de l’ombre d’Annie Le Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Hachette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04434747v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04434726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien avec Catherine Poulain: Vouloir dire le cru de la vie, la vie nue</w:t>
               </w:r>
@@ -4755,51 +4755,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0E0552EA"/>
+    <w:nsid w:val="C94CC42D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4986,51 +4986,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-hachette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776154v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hachette" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1114060ar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418482v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zmt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04420868v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04420862v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desquilbet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Garnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1106459ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04478908v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060140v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.11883" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04434931v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachette Pauline" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu&#235;t Romain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faerber J." TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04127525v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.10575" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534326v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hu&#235;t" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.10452" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04433538v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia Tristan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421549v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.8475" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04127559v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15167/1824-7482/pbfrm2021.35.1955" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04420880v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04127523v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.22982" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421554v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crenn G." TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilatte J.-Ch." TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421560v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldama Juan Alonso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Denis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04127530v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127607v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03015437v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025187v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421635v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421625v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421648v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421644v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421638v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421651v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04426429v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20208103003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421655v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04426129v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04426141v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115771v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03033161v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04426304v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03038585v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444964v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everardo Reyes-Garc&#237;a" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertrand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04426540v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Huet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.11944" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458144v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvina Le Poul" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernab&#233; Wesley" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979758v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Biggio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Siguier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04426582v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04426613v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stange V. Estay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Horrein" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701962v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Cariou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cunescu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04426341v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04426357v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04426474v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard M." TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gefen A." TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Talon-Hugon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03025858v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702424v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702423v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04434747v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04434726v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04434671v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Poulain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.12394" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04434842v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04434692v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Bartholeyns" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04434878v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04434770v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04434784v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04434800v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-hachette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776154v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hachette" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1114060ar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418482v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zmt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04420868v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04420862v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desquilbet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Garnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1106459ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04478908v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04434931v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachette Pauline" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu&#235;t Romain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faerber J." TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060140v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.11883" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534326v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hu&#235;t" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.10452" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04127525v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.10575" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421549v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.8475" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04433538v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia Tristan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04127559v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15167/1824-7482/pbfrm2021.35.1955" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04420880v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04127523v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.22982" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421554v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crenn G." TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilatte J.-Ch." TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421560v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldama Juan Alonso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Denis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04127530v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127607v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03015437v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025187v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421625v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421635v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421648v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421644v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421638v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421651v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04426429v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20208103003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421655v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04426129v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04426141v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03033161v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115771v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04426304v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03038585v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444964v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everardo Reyes-Garc&#237;a" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertrand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04426540v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Huet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.11944" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458144v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvina Le Poul" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernab&#233; Wesley" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979758v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Biggio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Siguier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04426582v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04426613v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stange V. Estay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Horrein" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701962v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Cariou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cunescu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04426341v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04426357v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04426474v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard M." TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gefen A." TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Talon-Hugon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03025858v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702424v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04434726v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702423v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04434747v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04434671v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Poulain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.12394" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04434842v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04434692v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Bartholeyns" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04434878v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04434770v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04434784v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04434800v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>