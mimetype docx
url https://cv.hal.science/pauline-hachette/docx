--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -922,200 +922,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Produire des subjectivités résistantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garcia Tristan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hachette Pauline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huët Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socio-anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04433538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les heureux ratés de l’expérience. Du nouage entre éthique et esthétique dans quelques scénographies de La Belle Meunière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Hachette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agôn : Revue des arts de la scène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, « Rater », n° 9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/agon.8475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04421549v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-04433538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'’usage de la chanson dans &amp;quot;Les Années&amp;quot; d’Annie Ernaux : les qualités mémorielles de l’émotion musicale</w:t>
               </w:r>
@@ -3908,786 +3908,848 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03025858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (11)</w:t>
+        <w:t xml:space="preserve">Article de blog scientifique (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A l'écoute du vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Hachette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ce que les technologies font de nous, sur Vallée du silicium d'Alaion Damasio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Hachette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire feu sur l’humanité incendiaire, et après : sur Le remords de Prométhée de Peter Sloterdijk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Hachette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04434726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépaysement délibéré, sur Invasives de Céline Curiol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Hachette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résistance des images : sur La vitesse de l’ombre d’Annie Le Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Hachette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04434747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien avec Catherine Poulain: Vouloir dire le cru de la vie, la vie nue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Hachette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio.12394⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Poulain</w:t>
+                <w:t xml:space="preserve">hal-04434671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des mots à l’action : quelles formes prend la colère politique ? in « Avec Philosophie » (G. Muhlmann)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Hachette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Gil Bartholeyns : Des poulets et des hommes. Autour de Deux kilos deux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Bartholeyns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Hachette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Des mots à l’action : quelles formes prend la colère politique ? in « Avec Philosophie » (G. Muhlmann)</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voyage au bout de la nuit , in « Les romans qui ont changé le monde », (M. Enard)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Hachette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’échelle de nos sensibilités : sur Indice des feux d’Antoine Desjardins (Prix du roman d’écologie 2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Hachette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une écologie de combat : sur Comment saboter un pipeline d’Andreas Malm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Hachette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le marché de la peur : sur la pièce Sécurilif, de M. Bordat et P. Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Hachette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...123 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04434800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId105"/>
+      <w:footerReference w:type="default" r:id="rId106"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4755,51 +4817,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C94CC42D"/>
+    <w:nsid w:val="2A35EB0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4986,51 +5048,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-hachette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776154v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hachette" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1114060ar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418482v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zmt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04420868v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04420862v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desquilbet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Garnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1106459ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04478908v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04434931v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachette Pauline" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu&#235;t Romain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faerber J." TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060140v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.11883" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534326v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hu&#235;t" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.10452" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04127525v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.10575" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421549v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.8475" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04433538v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia Tristan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04127559v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15167/1824-7482/pbfrm2021.35.1955" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04420880v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04127523v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.22982" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421554v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crenn G." TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilatte J.-Ch." TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421560v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldama Juan Alonso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Denis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04127530v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127607v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03015437v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025187v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421625v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421635v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421648v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421644v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421638v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421651v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04426429v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20208103003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421655v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04426129v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04426141v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03033161v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115771v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04426304v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03038585v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444964v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everardo Reyes-Garc&#237;a" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertrand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04426540v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Huet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.11944" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458144v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvina Le Poul" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernab&#233; Wesley" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979758v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Biggio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Siguier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04426582v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04426613v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stange V. Estay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Horrein" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701962v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Cariou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cunescu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04426341v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04426357v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04426474v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard M." TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gefen A." TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Talon-Hugon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03025858v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702424v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04434726v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702423v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04434747v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04434671v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Poulain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.12394" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04434842v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04434692v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Bartholeyns" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04434878v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04434770v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04434784v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04434800v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-hachette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776154v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hachette" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1114060ar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418482v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zmt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04420868v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04420862v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desquilbet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Garnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1106459ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04478908v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04434931v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachette Pauline" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu&#235;t Romain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faerber J." TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060140v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.11883" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534326v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hu&#235;t" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.10452" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04127525v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.10575" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04433538v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia Tristan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421549v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.8475" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04127559v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15167/1824-7482/pbfrm2021.35.1955" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04420880v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04127523v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.22982" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421554v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crenn G." TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilatte J.-Ch." TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421560v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldama Juan Alonso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Denis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04127530v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127607v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03015437v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025187v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421625v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421635v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421648v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421644v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421638v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421651v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04426429v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20208103003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421655v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04426129v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04426141v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03033161v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115771v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04426304v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03038585v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444964v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everardo Reyes-Garc&#237;a" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertrand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04426540v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Huet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.11944" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458144v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvina Le Poul" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernab&#233; Wesley" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979758v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Biggio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Siguier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04426582v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04426613v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stange V. Estay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Horrein" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701962v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Cariou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cunescu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04426341v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04426357v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04426474v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard M." TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gefen A." TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Talon-Hugon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03025858v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592077v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702424v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04434726v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702423v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04434747v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04434671v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Poulain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.12394" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04434842v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04434692v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Bartholeyns" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04434878v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04434770v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04434784v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04434800v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>