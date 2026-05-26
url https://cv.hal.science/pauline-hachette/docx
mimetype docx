--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -922,57 +922,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les heureux ratés de l’expérience. Du nouage entre éthique et esthétique dans quelques scénographies de La Belle Meunière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Hachette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agôn : Revue des arts de la scène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, « Rater », n° 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/agon.8475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Produire des subjectivités résistantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garcia Tristan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachette Pauline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -987,135 +1065,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio-anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04433538v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04421549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'’usage de la chanson dans &amp;quot;Les Années&amp;quot; d’Annie Ernaux : les qualités mémorielles de l’émotion musicale</w:t>
               </w:r>
@@ -4817,51 +4817,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2A35EB0D"/>
+    <w:nsid w:val="FC500F98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5048,51 +5048,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-hachette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776154v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hachette" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1114060ar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418482v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zmt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04420868v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04420862v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desquilbet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Garnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1106459ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04478908v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04434931v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachette Pauline" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu&#235;t Romain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faerber J." TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060140v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.11883" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534326v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hu&#235;t" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.10452" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04127525v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.10575" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04433538v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia Tristan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421549v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.8475" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04127559v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15167/1824-7482/pbfrm2021.35.1955" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04420880v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04127523v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.22982" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421554v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crenn G." TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilatte J.-Ch." TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421560v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldama Juan Alonso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Denis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04127530v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127607v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03015437v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025187v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421625v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421635v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421648v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421644v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421638v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421651v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04426429v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20208103003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421655v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04426129v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04426141v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03033161v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115771v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04426304v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03038585v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444964v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everardo Reyes-Garc&#237;a" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertrand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04426540v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Huet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.11944" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458144v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvina Le Poul" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernab&#233; Wesley" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979758v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Biggio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Siguier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04426582v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04426613v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stange V. Estay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Horrein" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701962v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Cariou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cunescu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04426341v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04426357v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04426474v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard M." TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gefen A." TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Talon-Hugon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03025858v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592077v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702424v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04434726v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702423v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04434747v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04434671v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Poulain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.12394" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04434842v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04434692v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Bartholeyns" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04434878v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04434770v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04434784v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04434800v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-hachette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776154v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hachette" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1114060ar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418482v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zmt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04420868v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04420862v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desquilbet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Garnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1106459ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04478908v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04434931v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachette Pauline" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu&#235;t Romain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faerber J." TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060140v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.11883" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534326v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hu&#235;t" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.10452" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04127525v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.10575" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421549v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.8475" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04433538v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia Tristan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04127559v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15167/1824-7482/pbfrm2021.35.1955" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04420880v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04127523v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.22982" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421554v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crenn G." TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilatte J.-Ch." TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421560v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldama Juan Alonso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Denis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04127530v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127607v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03015437v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025187v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421625v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421635v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421648v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421644v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421638v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421651v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04426429v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20208103003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04421655v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04426129v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04426141v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03033161v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115771v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04426304v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03038585v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444964v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everardo Reyes-Garc&#237;a" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertrand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04426540v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Huet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.11944" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458144v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvina Le Poul" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernab&#233; Wesley" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979758v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Biggio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Siguier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04426582v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04426613v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stange V. Estay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Horrein" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701962v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Cariou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cunescu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04426341v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04426357v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04426474v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard M." TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gefen A." TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Talon-Hugon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03025858v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592077v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702424v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04434726v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702423v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04434747v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04434671v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Poulain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.12394" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04434842v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04434692v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Bartholeyns" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04434878v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04434770v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04434784v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04434800v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>