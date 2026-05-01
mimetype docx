--- v0 (2026-03-19)
+++ v1 (2026-05-01)
@@ -633,320 +633,320 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the molecular insights into amoeba-Mycobacterium avium subsp. paratuberculosis interactions</w:t>
+                <w:t xml:space="preserve">Mesocosm-based evidence of free-living amoebae (FLA) as environmental reservoirs enhancing Mycobacterium avium subsp. paratuberculosis (Map) persistence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Jessu</w:t>
+                <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María-Laura Boschiroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Cochard</w:t>
+                <w:t xml:space="preserve">Jean-Louis Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Colloquium on Paratuberculosis</w:t>
+              <w:t xml:space="preserve">17th International Colloquium on Paratuberculosis (ICP 2026)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Friedrich-Loeffler-Institut, Jun 2026, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05536983v1</w:t>
+                <w:t xml:space="preserve">hal-05536969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesocosm-based evidence of free-living amoebae (FLA) as environmental reservoirs enhancing Mycobacterium avium subsp. paratuberculosis (Map) persistence</w:t>
+                <w:t xml:space="preserve">Deciphering the molecular insights into amoeba-Mycobacterium avium subsp. paratuberculosis interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Jessu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María-Laura Boschiroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Colloquium on Paratuberculosis (ICP 2026)</w:t>
+              <w:t xml:space="preserve">17th International Colloquium on Paratuberculosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Friedrich-Loeffler-Institut, Jun 2026, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05536969v1</w:t>
+                <w:t xml:space="preserve">hal-05536983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une association inédite entre Pseudomonas aeruginosa, Stenotrophomonas maltophilia, Achromobacter sp. et un isolat environnemental d’amibe libre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Jessu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Burtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1027,90 +1027,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of free-living amoebae in the environmental persistence of pathogenic mycobacteria: a mesocosm-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María-Laura Boschiroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FLAM 2025, XXth International Meeting on the Biology and Pathogenicity of Free-Living Amoebae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Mexico, Nov 2025, Puerto Morelos, Mexico</w:t>
@@ -1383,346 +1383,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04471919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du microbiote pulmonaire de patients atteints de la mucoviscidose</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recent advances in proteotyping pathogens and environmental microorganisms by tandem mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Armengaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Hardouin,</w:t>
+                <w:t xml:space="preserve">Madisson Chabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Pible,</w:t>
+                <w:t xml:space="preserve">Clément Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Marchandin,</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Armengaud,</w:t>
+                <w:t xml:space="preserve">Duarte Gouveia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème colloque Vaincre La Mucoviscidose Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">PROTEOMIC FORUM | EuPA 2022 - XIV Annual Congress of the European Proteomic Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Proteomic Association, Apr 2022, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04471908v1</w:t>
+                <w:t xml:space="preserve">hal-04476284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in proteotyping pathogens and environmental microorganisms by tandem mass spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Armengaud</w:t>
+                <w:t xml:space="preserve">Caractérisation du microbiote pulmonaire de patients atteints de la mucoviscidose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hardouin,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Pible,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madisson Chabas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pauline Hardouin</w:t>
+                <w:t xml:space="preserve">H. Marchandin,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Lozano</w:t>
+                <w:t xml:space="preserve">R. Chiron,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duarte Gouveia</w:t>
+                <w:t xml:space="preserve">J. Armengaud,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PROTEOMIC FORUM | EuPA 2022 - XIV Annual Congress of the European Proteomic Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Proteomic Association, Apr 2022, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">23ème colloque Vaincre La Mucoviscidose Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04476284v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04471908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de Mycobacterium dans le microbiote pulmonaire de patients atteints de la mucoviscidose par métaprotéomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hardouin,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marchandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Armengaud,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chiron,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Grenga,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2146,90 +2146,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of amoebae and bacteria in the environment of cattle herds in bovine tuberculosis outbreak zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Jessu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Burtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2284,90 +2284,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the molecular insights into amoeba-mycobacterium interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María-Laura Boschiroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FLAM 2025, XXth International Meeting on the Biology and Pathogenicity of Free-Living Amoebae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Puerto Morelos, Mexico</w:t>
@@ -2565,51 +2565,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04476129v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hardouin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052734v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pible" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marchandin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Culotta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.975883" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633669v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Chiron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marchandin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Grenga" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12060892" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461212v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hardouin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pible" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chiron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armengaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1569-1993(20)30419-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536983v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Jessu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Michelet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Laura Boschiroli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cochard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536969v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Moyen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441701v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Burtin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dupont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delafont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242636v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471999v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hachemi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471919v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Hachemi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471908v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hardouin," TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pible," TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marchandin," TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chiron," TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armengaud," TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04476284v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madisson Chabas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lozano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte Gouveia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471912v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grenga," TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461931v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474105v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461907v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Cullota" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242616v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Biet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267633v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04476129v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hardouin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052734v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pible" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marchandin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Culotta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.975883" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633669v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Chiron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marchandin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Grenga" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12060892" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461212v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hardouin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pible" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chiron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armengaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1569-1993(20)30419-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536969v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cochard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Michelet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Laura Boschiroli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Moyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536983v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Jessu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441701v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Burtin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dupont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delafont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242636v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471999v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hachemi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471919v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Hachemi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04476284v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madisson Chabas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lozano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte Gouveia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471908v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hardouin," TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pible," TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marchandin," TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chiron," TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armengaud," TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471912v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grenga," TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461931v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474105v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461907v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Cullota" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242616v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Biet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267633v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>