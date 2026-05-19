--- v0 (2026-03-21)
+++ v1 (2026-05-19)
@@ -75,895 +75,1413 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psoriatic epidermis is associated with upregulation of CDK 2 and inhibition of CDK 4 activity</w:t>
+                <w:t xml:space="preserve">Membrane cholesterol modulates engagement of β-arrestin with the ghrelin receptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Henri</w:t>
+                <w:t xml:space="preserve">Pauline Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Prevel</w:t>
+                <w:t xml:space="preserve">Ludovic Berto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pellerano</w:t>
+                <w:t xml:space="preserve">Marjorie Damian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lacotte</w:t>
+                <w:t xml:space="preserve">Sonia Cantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.E. Stoebner</w:t>
+                <w:t xml:space="preserve">Jean-Alain Fehrentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 182 (3), pp.678-689. </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bjd.18178⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-026-09889-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03025445v1</w:t>
+                <w:t xml:space="preserve">hal-05599145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microneedle Array‐Based Platforms for Future Theranostic Applications</w:t>
+                <w:t xml:space="preserve">Psoriatic epidermis is associated with upregulation of CDK 2 and inhibition of CDK 4 activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Howells</w:t>
+                <w:t xml:space="preserve">P. Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natasha Rajendran</w:t>
+                <w:t xml:space="preserve">C. Prevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Mcintyre</w:t>
+                <w:t xml:space="preserve">M. Pellerano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Amini‐asl</w:t>
+                <w:t xml:space="preserve">J. Lacotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Henri</w:t>
+                <w:t xml:space="preserve">P.E. Stoebner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (17), pp.2198-2202. </w:t>
+              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 182 (3), pp.678-689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cbic.201900112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bjd.18178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03025319v1</w:t>
+                <w:t xml:space="preserve">hal-03025445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescent peptide biosensor for monitoring CDK4/cyclin D kinase activity in melanoma cell extracts, mouse xenografts and skin biopsies</w:t>
+                <w:t xml:space="preserve">Microneedle Array‐Based Platforms for Future Theranostic Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Prével</w:t>
+                <w:t xml:space="preserve">Olivia Howells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Pellerano</w:t>
+                <w:t xml:space="preserve">Natasha Rajendran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan González-Vera</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Sarah Mcintyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Amini‐asl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Henri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 85, pp.371-380. </w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (17), pp.2198-2202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2016.04.050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cbic.201900112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04075596v1</w:t>
+                <w:t xml:space="preserve">hal-03025319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MC1R expression in HaCaT keratinocytes inhibits UVA-induced ROS production via NADPH oxidase- and cAMP-dependent mechanisms.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Psoriatic epidermis is associated with upregulation of CDK 2 and inhibition of CDK 4 activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Prevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pellerano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lacotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Henri</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Emmanuel Stoebner</w:t>
+                <w:t xml:space="preserve">P.E. Stoebner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcp.22996⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 182 (3), pp.678-689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjd.18178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00809500v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted Macromolecules Delivery by Large Lipidic Nanovesicles Electrofusion with Mammalian Cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Louise Chopinet-Mayeux</w:t>
+                <w:t xml:space="preserve">Fluorescent peptide biosensor for monitoring CDK4/cyclin D kinase activity in melanoma cell extracts, mouse xenografts and skin biopsies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Prevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Pellerano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan González-Vera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomaterials and Nanobiotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/jbnb.2011.225063⟩</w:t>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 85, pp.371 - 380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2016.04.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322374v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Content Delivery of Lipidic Nanovesicles in Electropermeabilized Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ospital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Teissié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Membrane Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 248 (5), pp.849-855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00232-015-9789-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MC1R expression in HaCaT keratinocytes inhibits UVA‐induced ROS production via NADPH Oxidase‐ and cAMP‐dependent mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Beaumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Guezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Poumès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐emmanuel Stoebner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 227 (6), pp.2578-2585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcp.22996⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MC1R expression in HaCaT keratinocytes inhibits UVA-induced ROS production via NADPH oxidase- and cAMP-dependent mechanisms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Beaumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Guezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Poumès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Stoebner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 227 (6), pp.2578-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcp.22996⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Targeted Macromolecules Delivery by Large Lipidic Nanovesicles Electrofusion with Mammalian Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Damange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réat Valérie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Weinandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Ospital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Chopinet-Mayeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biomaterials and Nanobiotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 02 (05), pp.527-532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/jbnb.2011.225063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Differential Effects of Phosphorylation on DNA Binding Properties of N Oct-3 Are Dictated by Protein/DNA Complex Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Stella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Burlet-Schiltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 370 (4), pp.687-700. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmb.2007.04.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -973,163 +1491,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">230 Psoriatic epidermis is associated with upregulation of CDK2 and inhibition of CDK4 activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Prevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Pellerano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lacote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Stoebner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18-21 September 2019 • Bordeaux, France Volume 139, Issue 9, Supplement, Pages A1-A4, S215-S366 (September 2019) Previous vol/issue Next vol/issue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Bordeaux, France. pp.S254, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jid.2019.07.231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1139,114 +1657,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RECEPTEURS CUTANES A LA MELANOCORTINE DE TYPE 1 (MC1R) ET REPONSES OXYDATIVES AUX UVA DANS DES KERATINOCYTES HUMAINS HaCaT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Henri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médicaments. Université Montpellier I, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00560959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId56"/>
+      <w:footerReference w:type="default" r:id="rId68"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1393,51 +1911,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03025445v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Henri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prevel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pellerano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacotte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Stoebner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.18178" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03025319v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Howells" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Rajendran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mcintyre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Amini&#8208;asl" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Henri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201900112" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075596v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pr&#233;vel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Pellerano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gonz&#225;lez-Vera" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meunier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2016.04.050" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B45SLM9V-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809500v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Beaumel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guezennec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Poum&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Stoebner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.22996" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z7XK2P79-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322374v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Damange" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;at Val&#233;rie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Weinandy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ospital" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Chopinet-Mayeux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jbnb.2011.225063" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075621v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nieto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Joseph" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stella" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Burlet-Schiltz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2007.04.072" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZT64LC3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845398v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Prevel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacote" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2019.07.231" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00560959v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599145v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Henri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Berto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Damian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cantel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alain Fehrentz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-026-09889-0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03025445v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Henri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prevel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pellerano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacotte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Stoebner" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.18178" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03025319v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Howells" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Rajendran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mcintyre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Amini&#8208;asl" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201900112" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599202v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905259v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Prevel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Pellerano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gonz&#225;lez-Vera" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meunier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2016.04.050" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B45SLM9V-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599160v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ospital" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Teissi&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-015-9789-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599220v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Beaumel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guezennec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Poum&#232;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;emmanuel Stoebner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.22996" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z7XK2P79-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809500v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Stoebner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322374v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Damange" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;at Val&#233;rie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Weinandy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ospital" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Chopinet-Mayeux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jbnb.2011.225063" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075621v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nieto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Joseph" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Stella" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Burlet-Schiltz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2007.04.072" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZT64LC3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845398v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacote" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2019.07.231" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00560959v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>