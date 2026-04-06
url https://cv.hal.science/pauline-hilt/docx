--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -502,295 +502,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04087999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smoothness Discriminates Physical from Motor Imagery Practice of Arm Reaching Movements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Célia Ruffino</w:t>
+                <w:t xml:space="preserve">Time-of-day effects on skill acquisition and consolidation after physical and mental practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Hilt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dylan Rannaud Monany</w:t>
+                <w:t xml:space="preserve">Fatma Bouguila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Gaveau</w:t>
+                <w:t xml:space="preserve">Marco Bove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 483, pp.24-31. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.5933. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2021.12.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-09749-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04088313v1</w:t>
+                <w:t xml:space="preserve">hal-04088306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-of-day effects on skill acquisition and consolidation after physical and mental practices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlène Truong</w:t>
+                <w:t xml:space="preserve">Smoothness Discriminates Physical from Motor Imagery Practice of Arm Reaching Movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Ruffino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Rannaud Monany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Hilt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florent Lebon</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.5933. </w:t>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 483, pp.24-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-09749-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2021.12.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04088306v1</w:t>
+                <w:t xml:space="preserve">hal-04088313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motor Recruitment during Action Observation: Effect of Interindividual Differences in Action Strategy</w:t>
               </w:r>
@@ -1719,51 +1719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline M. Hilt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. J. Stapley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2096,416 +2096,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04252767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The neural oscillatory markers of phonetic convergence during verbal interaction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Badino</w:t>
+                <w:t xml:space="preserve">Characterization of whole-body muscle activity during reaching movements using space-by-time modularity and functional similarity analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Delis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Hilt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pozzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Panzeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Berret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MeeTo (From moving bodies to interactive minds)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SETN '18: 10th Hellenic Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Patras Greece, France. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3200947.3201006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01820301v1</w:t>
+                <w:t xml:space="preserve">hal-04262594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing vocal tract movements during speech accommodation</w:t>
+                <w:t xml:space="preserve">The neural oscillatory markers of phonetic convergence during verbal interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sankar Mukherjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Lancia</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Badino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Hilt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Tomassini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Inuggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MeeTo (From moving bodies to interactive minds)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Torino, Italy. pp.75</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848354v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01820301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of whole-body muscle activity during reaching movements using space-by-time modularity and functional similarity analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ioannis Delis</w:t>
+                <w:t xml:space="preserve">Analyzing vocal tract movements during speech accommodation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sankar Mukherjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Legou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Lancia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Hilt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Tomassini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETN '18: 10th Hellenic Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Patras Greece, France. pp.1-7, </w:t>
+              <w:t xml:space="preserve">Interspeech 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Hyderabad, India. Paper 2084, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3200947.3201006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2018-2084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04262594v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements de stratégie temporelle durant des tâches motrices complexes chez des sujets âgés sains</w:t>
               </w:r>
@@ -3028,51 +3028,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110860v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Truong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ruffino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gaveau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier White" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M Hilt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41539-023-00176-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097393v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y M Garnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M Hilt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sirandre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ballay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lepers" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20032430" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04087999v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hilt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fiona Bertrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard F&#233;asson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lebon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Mourey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20043541" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04088313v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Rannaud Monany" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalambos Papaxanthis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2021.12.022" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04088306v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Bouguila" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bove" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-09749-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689369v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M. Hilt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cardellicchio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dolfini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Pozzo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fadiga" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhaa006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02319174v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelli A. Nogueira-Campos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hilt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fadiga" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Veronesi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#8217;ausilio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-48758-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879319v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankar Mukherjee" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Badino" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tomassini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Inuggi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.24364" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01873657v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Casteran" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Manckoundia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert French" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/gly066" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252771v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Delis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pozzo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Berret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2018.00020" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01912176v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Panzeri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26780-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689385v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Bartoli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Ferrari" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Jacono" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Fadiga" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2017.07.020" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01404408v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Stapley" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep23868" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01215493v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas N. Authi&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve N'Guyen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthoz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bennequin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2015.00312" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252767v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01845-0_132" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820301v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848354v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lancia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2018-2084" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262594v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3200947.3201006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01681399v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Thomas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680287v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01283907v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015DIJOS061" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110860v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Truong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ruffino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gaveau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier White" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M Hilt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41539-023-00176-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097393v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y M Garnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M Hilt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sirandre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ballay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lepers" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20032430" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04087999v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hilt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fiona Bertrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard F&#233;asson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lebon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Mourey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20043541" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04088306v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Bouguila" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bove" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-09749-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04088313v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Rannaud Monany" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalambos Papaxanthis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2021.12.022" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689369v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M. Hilt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cardellicchio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dolfini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Pozzo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fadiga" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhaa006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02319174v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelli A. Nogueira-Campos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hilt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fadiga" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Veronesi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#8217;ausilio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-48758-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879319v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankar Mukherjee" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Badino" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tomassini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Inuggi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.24364" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01873657v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Casteran" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Manckoundia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert French" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/gly066" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252771v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Delis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pozzo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Berret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2018.00020" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01912176v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Panzeri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26780-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689385v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Bartoli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Ferrari" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Jacono" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Fadiga" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2017.07.020" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01404408v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Stapley" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep23868" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01215493v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas N. Authi&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve N'Guyen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthoz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bennequin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2015.00312" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252767v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01845-0_132" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262594v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3200947.3201006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820301v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848354v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lancia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2018-2084" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01681399v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Thomas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680287v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01283907v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015DIJOS061" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>