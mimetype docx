--- v1 (2026-04-06)
+++ v2 (2026-05-25)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time of day and sleep effects on motor acquisition and consolidation</w:t>
+                <w:t xml:space="preserve">Quantifying Paddling Kinematics through Muscle Activation and Whole Body Coordination during Maximal Sprints of Different Durations on a Kayak Ergometer: A Pilot Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlène Truong</w:t>
+                <w:t xml:space="preserve">Y M Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Ruffino</w:t>
+                <w:t xml:space="preserve">P M Hilt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Gaveau</w:t>
+                <w:t xml:space="preserve">C. Sirandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier White</w:t>
+                <w:t xml:space="preserve">Y. Ballay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline M Hilt</w:t>
+                <w:t xml:space="preserve">R. Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Science of Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8, pp.30. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (3), pp.2430. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41539-023-00176-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph20032430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05110860v1</w:t>
+                <w:t xml:space="preserve">hal-05097393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying Paddling Kinematics through Muscle Activation and Whole Body Coordination during Maximal Sprints of Different Durations on a Kayak Ergometer: A Pilot Study</w:t>
+                <w:t xml:space="preserve">Time of day and sleep effects on motor acquisition and consolidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y M Garnier</w:t>
+                <w:t xml:space="preserve">Charlène Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P M Hilt</w:t>
+                <w:t xml:space="preserve">Célia Ruffino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Sirandre</w:t>
+                <w:t xml:space="preserve">Jérémie Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Ballay</w:t>
+                <w:t xml:space="preserve">Olivier White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Lepers</w:t>
+                <w:t xml:space="preserve">Pauline M Hilt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 20 (3), pp.2430. </w:t>
+              <w:t xml:space="preserve">npj Science of Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8, pp.30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph20032430⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41539-023-00176-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05097393v1</w:t>
+                <w:t xml:space="preserve">hal-05110860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motor Imagery Training Is Beneficial for Motor Memory of Upper and Lower Limb Tasks in Very Old Adults</w:t>
               </w:r>
@@ -502,295 +502,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04087999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-of-day effects on skill acquisition and consolidation after physical and mental practices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlène Truong</w:t>
+                <w:t xml:space="preserve">Smoothness Discriminates Physical from Motor Imagery Practice of Arm Reaching Movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Ruffino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Rannaud Monany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Hilt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florent Lebon</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.5933. </w:t>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 483, pp.24-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-09749-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2021.12.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04088306v1</w:t>
+                <w:t xml:space="preserve">hal-04088313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smoothness Discriminates Physical from Motor Imagery Practice of Arm Reaching Movements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Célia Ruffino</w:t>
+                <w:t xml:space="preserve">Time-of-day effects on skill acquisition and consolidation after physical and mental practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Hilt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dylan Rannaud Monany</w:t>
+                <w:t xml:space="preserve">Fatma Bouguila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Gaveau</w:t>
+                <w:t xml:space="preserve">Marco Bove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 483, pp.24-31. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.5933. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2021.12.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-09749-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04088313v1</w:t>
+                <w:t xml:space="preserve">hal-04088306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motor Recruitment during Action Observation: Effect of Interindividual Differences in Action Strategy</w:t>
               </w:r>
@@ -904,295 +904,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticipatory postural adjustments during joint action coordination</w:t>
+                <w:t xml:space="preserve">The neural oscillatory markers of phonetic convergence during verbal interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaelli A. Nogueira-Campos</w:t>
+                <w:t xml:space="preserve">Sankar Mukherjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Hilt</w:t>
+                <w:t xml:space="preserve">Leonardo Badino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline M. Hilt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Fadiga</w:t>
+                <w:t xml:space="preserve">Alice Tomassini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Veronesi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. D’ausilio</w:t>
+                <w:t xml:space="preserve">Alberto Inuggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-48758-1⟩</w:t>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40 (1), pp.187-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hbm.24364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02319174v1</w:t>
+                <w:t xml:space="preserve">hal-01879319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The neural oscillatory markers of phonetic convergence during verbal interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anticipatory postural adjustments during joint action coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaelli A. Nogueira-Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sankar Mukherjee</w:t>
+                <w:t xml:space="preserve">P. Hilt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo Badino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pauline M. Hilt</w:t>
+                <w:t xml:space="preserve">L. Fadiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Tomassini</w:t>
+                <w:t xml:space="preserve">C. Veronesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Inuggi</w:t>
+                <w:t xml:space="preserve">A. D’ausilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 40 (1), pp.187-201. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hbm.24364⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-48758-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01879319v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shifts in Key Time Points and Strategies for a Multisegment Motor Task in Healthy Aging Subjects</w:t>
               </w:r>
@@ -1719,51 +1719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline M. Hilt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Berret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charalambos Papaxanthis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. J. Stapley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2096,416 +2096,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04252767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of whole-body muscle activity during reaching movements using space-by-time modularity and functional similarity analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ioannis Delis</w:t>
+                <w:t xml:space="preserve">Analyzing vocal tract movements during speech accommodation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sankar Mukherjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Legou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Lancia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Hilt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Tomassini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETN '18: 10th Hellenic Conference on Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3200947.3201006⟩</w:t>
+              <w:t xml:space="preserve">Interspeech 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Hyderabad, India. Paper 2084, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2018-2084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04262594v1</w:t>
+                <w:t xml:space="preserve">hal-01848354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The neural oscillatory markers of phonetic convergence during verbal interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sankar Mukherjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Badino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Hilt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Tomassini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Inuggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MeeTo (From moving bodies to interactive minds)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Torino, Italy. pp.75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01820301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing vocal tract movements during speech accommodation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Lancia</w:t>
+                <w:t xml:space="preserve">Characterization of whole-body muscle activity during reaching movements using space-by-time modularity and functional similarity analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Delis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Hilt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pozzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Panzeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Berret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Hyderabad, India. Paper 2084, </w:t>
+              <w:t xml:space="preserve">SETN '18: 10th Hellenic Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Patras Greece, France. pp.1-7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2018-2084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3200947.3201006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848354v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements de stratégie temporelle durant des tâches motrices complexes chez des sujets âgés sains</w:t>
               </w:r>
@@ -2631,64 +2631,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural dynamics of between-speaker convergence during speech conversation: a dual-EEG study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sankar Mukherjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Inuggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Hilt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3028,51 +3028,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110860v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Truong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ruffino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gaveau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier White" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M Hilt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41539-023-00176-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097393v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y M Garnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M Hilt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sirandre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ballay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lepers" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20032430" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04087999v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hilt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fiona Bertrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard F&#233;asson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lebon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Mourey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20043541" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04088306v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Bouguila" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bove" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-09749-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04088313v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Rannaud Monany" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalambos Papaxanthis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2021.12.022" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689369v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M. Hilt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cardellicchio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dolfini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Pozzo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fadiga" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhaa006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02319174v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelli A. Nogueira-Campos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hilt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fadiga" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Veronesi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#8217;ausilio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-48758-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879319v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankar Mukherjee" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Badino" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tomassini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Inuggi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.24364" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01873657v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Casteran" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Manckoundia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert French" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/gly066" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252771v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Delis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pozzo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Berret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2018.00020" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01912176v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Panzeri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26780-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689385v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Bartoli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Ferrari" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Jacono" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Fadiga" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2017.07.020" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01404408v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Stapley" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep23868" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01215493v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas N. Authi&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve N'Guyen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthoz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bennequin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2015.00312" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252767v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01845-0_132" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262594v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3200947.3201006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820301v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848354v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lancia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2018-2084" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01681399v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Thomas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680287v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01283907v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015DIJOS061" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097393v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y M Garnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M Hilt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sirandre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ballay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lepers" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20032430" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110860v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Truong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ruffino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gaveau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier White" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M Hilt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41539-023-00176-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04087999v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hilt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fiona Bertrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard F&#233;asson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lebon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Mourey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20043541" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04088313v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Rannaud Monany" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalambos Papaxanthis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2021.12.022" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04088306v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Bouguila" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bove" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-09749-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689369v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M. Hilt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cardellicchio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dolfini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Pozzo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fadiga" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhaa006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879319v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankar Mukherjee" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Badino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tomassini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Inuggi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.24364" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02319174v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelli A. Nogueira-Campos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hilt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fadiga" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Veronesi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#8217;ausilio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-48758-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01873657v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Casteran" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Manckoundia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert French" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/gly066" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252771v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Delis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pozzo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Berret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2018.00020" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01912176v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Panzeri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26780-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689385v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Bartoli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Ferrari" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Jacono" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Fadiga" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2017.07.020" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01404408v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Stapley" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep23868" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01215493v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas N. Authi&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve N'Guyen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthoz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bennequin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2015.00312" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252767v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01845-0_132" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848354v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lancia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2018-2084" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820301v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262594v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3200947.3201006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01681399v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Thomas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680287v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01283907v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015DIJOS061" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>