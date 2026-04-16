--- v0 (2026-03-17)
+++ v1 (2026-04-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:132.87197231834px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pauline Hortolland </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF en littérature anglophone, Université Marie et Louis Pasteur (Besançon), CRIT / Southampton Centre for Nineteenth-Century Research</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pauline-hortolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5070-3826</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pauline Hortolland est MCF en littérature anglophone à l'Université Marie et Louis Pasteur, où elle enseigne la littérature anglaise du XVIIe au XIXe siècle et la traduction (version). Elle est membre du comité éditorial de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romance, Revolution and Reform</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (The Journal of the Southampton Centre for Nineteenth-Century Research) et prépare actuellement un ouvrage sur la poésie de Percy Shelley (working title: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shelley's Ardent Intercessor: British Romanticism and the Poetics of Mediation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2027), sous contrat avec Liverpool University Press. Elle a publié des articles de recherche sur Wordsworth, Coleridge, Shelley, Byron et Barbauld dans les revues à comité de lecture </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postgraduate English</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanticism on the Net, Keats-Shelley Review, Revue de littérature comparée, Etudes anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et dans des ouvrages collectifs.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARTICIPATION AUX INSTANCES NATIONALES:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du jury du concours d’entrée à l'ENS de Paris (épreuve orale d'admission: spécialité littérature anglaise), 2025 -</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du jury du concours commun d’entrée aux ENS (BEL: épreuve écrite d'admissibilité: anglais tronc commun, version/commentaire), 2024-2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Représentante des jeunes chercheurs au bureau de la Société d'Etudes du Romantisme Anglais (responsable du compte Bluesky et du lien avec la SAES, incluant la co-organisation de l'atelier SERA au congrès annuel de la SAES), 2024 -</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de jury (mémoire de Master):</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Belgian Association of Anglicists in Higher Education MA Thesis Award, 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Prix du mémoire de Master de la SERA, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">BOURSES DE RECHERCHE ET FINANCEMENTS:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Keats-Shelley House / Société d’Études du Romantisme Anglais Scholarship, Keats-Shelley House, Rome (visiting research fellowship) 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monthly Scholarship, Maison Française d’Oxford, University of Oxford (visiting research fellowship) 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMATION DE LA RECHERCHE:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences Internationales (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026 International Conference &amp;quot;New Perspectives on the Romantic Media Concept&amp;quot;, Université Marie et Louis PasteurFinancement: projet Chrysalide nouvel arrivant: 2500 eurosKeynote speaker: Brecht de Groote (Ghent University)Co-organisé avec Paul Hamann-Rose (University of Passau)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025		International Conference « Romanticism across Borders », Université Paris CitéFinancement : Paris-Oxford Partnership (POP) : 2500 eurosKeynote speaker: Professor Nicholas Halmi (University of Oxford)Co-organisé avec Camille Adnot et Felix Duperrier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023		Member of the conference committee for the international Conference “Feeling in the Long Nineteenth Century” (Cambridge, Trinity College, funded and organized by PG-led journal Romance, Revolution & Reform, UK): conference committee / tech support / chair</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022		International Conference in Comparative Literature, University Paris Cité (France) “Le Cliché Romantique”Keynote speaker: Professor Nicholas Halmi (University of Oxford)Funding: approx. €2,200Co-organisé avec Florence Schnebelen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshops et Tables rondes (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026     &amp;quot;Romanticism and Rocks&amp;quot; International WorkshopUniversité de Neuchâtel, co-organisé avec Patrick Vincent et Philip Lindholm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026     Atelier SERA à la SAES, &amp;quot;Emancipation&amp;quot;Université de Poitiers, co-organisé avec Sophie Musitelli, John-Erik Hansson et Jérôme Chemin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025		“Romanticism and Ice” International WorkshopUniversité Marie et Louis Pasteur, co-organized with Patrick Vincent (Neuchâtel)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021		BARS “Romantic Disconnections / Reconnections” Online Conference“Global Romanticism” salon, co-organized with Yung-Hu Tien and Professor Li-Hsin Hsu (National Chengchi University)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024-2025	Séminaire « Repenser l’obscurité littéraire dans le long dix-huitième siècle »ECHELLES, Université Paris Cité (France)Co-organisé avec Laurent Folliot</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022-		PG/ECR Online Seminar “Romanticism Across Borders”LARCA, Université Paris Cité (France)Co-organisé avec Camille Adnot, Félix Duperrier et John-Erik Hansson</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021		Online Seminar “La justice poétique. Concepts, figures, pratiques”Département de Philosophie de l'École Normale Supérieure de Paris (France)Co-organisé avec Benoît Berthelier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDIATION / VULGARISATION:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025 Intervention dans le Festival Prélude: festival de créations étudiantes et émergentes du Théâtre Universitaire de Franche-Comté. Table ronde sur &amp;quot;Le Songe d'une nuit d'été&amp;quot; de William Shakespeare.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025		Intervention dans le podcast « Restez pas planté là ! » consacré aux plantes deLucia Sylvain et Delphine Bonnin : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://shows.acast.com/63ee7f9c61d2bd0011fb618f/episodes/67e312475926376d2aa9575d</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Métaphore botanique et poésie anglaise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022		Online Lecture for Société des Études Romantiques Anglaises (France)“Shelley et la Keats-Shelley House à Rome”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021		Keats-Shelley House (Rome, Italy)“‘England yet sleeps’: Percy Shelley’s reworking of the progress poem in ‘Ode to Liberty’ and‘Ode to Naples’”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENSEIGNEMENTS ACTUELS:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agrégation interne et externe:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Kathleen Raine (Université Bourgogne Europe et Université de Corse)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MEEF 2:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Composition littéraire (UMLP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M1 Recherche:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méthodologie de la recherche (UMLP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence 3:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Songs of Innocence and of Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, William Blake (UMLP)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Richard 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, William Shakespeare (UMLP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence 2:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Version littéraire (UMLP)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Littérature britannique 19e-20e: de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jane Eyre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au modernisme (UMLP)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">History of the Book (département histoire/ histoire de l'art, UMLP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence 1:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Panorama de la littérature (UMLP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENSEIGNEMENTS PASSES:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence 3:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Version journalistique LEA (Paris 3-Sorbonne nouvelle)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence 2:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Version littéraire (Paris Cité)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L'élégie de Milton à Amy Clampitt (Paris Cité)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Version journalistique LEA (Paris 3-Sorbonne nouvelle)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ecoute active (Paris 3-Sorbonne nouvelle)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence 1:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Storytelling: introduction à la fiction en prose (Paris Cité)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Get with the Beat: initiation à la poésie (Paris Cité)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Phonétique (Paris Cité)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grammaire (Paris Cité)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Linguistique (Paris Cité)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Initiation à la littérature (UMLP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESPONSABILITES PEDAGOGIQUES:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinatrice des échanges Erasmus:- University College Dublin: 2025-</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- University of Galway: 2025-</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organisation de la journée des &amp;quot;24h dans le supérieur&amp;quot;: 2025-</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilité de modules:- Traduction L2S3: 2025-- Traduction L2S4: 2025-- Littérature L3S5: 2024-</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARCOURS:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024-: MCF en littérature anglophone à l'Université de Franche-Comté (Besançon)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023-2024: ATER à Université Paris Cité (linguistique & littérature)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020-2023: Doctorat Langue et Culture des Sociétés Anglophones (ED 131), Université Paris Cité, Laboratoire LARCA, sous la direction conjointe du Pr. Jean-Marie Fournier et de Mme Laniel-Musitelli (HDR, Université de Lille, ED SHS Nord de France, Laboratoire Cécille). Sujet de thèse : Percy Shelley and the Event of Poetry: Mediation, Virtuality, and Poetic Efficacy.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015-2020 : diplôme de l'ENS de Paris (département Littératures et Langage).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-2019 : Master en littérature romantique et victorienne à l'Université de Durham (Royaume-Uni), St Chad's College (Distinction).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-2018 : agrégation d'anglais (option littérature).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015-2017 : Master « Études anglophones – Recherche » à l'Université Paris 3 – Sorbonne nouvelle, mention « Très Bien ». Séjour « Erasmus + » de 9 mois à l’Université de Cambridge (2016-2017), Lucy Cavendish College.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015 : Reçue au concours de l'ENS de Paris, spécialité anglais.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contact: </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pauline.hortolland@umlp.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Outworn Europe”: Liberal Visions of South America in Byron’s “The Age of Bronze” and in Barbauld’s Eighteen Hundred and Eleven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hortolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2024 (4), pp.415-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of The Romantic Literary Lecture in Britain, Sarah Zimmerman (Oxford UP, 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hortolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Hazlitt Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (2024), pp.75-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth A. Fay, Romantic Egypt: Abyssal Ground of British Romanticism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hortolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanticism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30, pp.211-213. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/rom.2024.0649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cliché romantique, « quelque chose de bien rebattu » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hortolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Schnebelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de littérature comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.390-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelley’s Unorthodox Methods: Reassessing the Cliché of the “Ineffectual Angel”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hortolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de littérature comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.427-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘That Path Where Flowers Never Grew’: Pageantry as Fertility Going Awry in ‘The Triumph of Life’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hortolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Keats-Shelley Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (2), pp.93-106. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09524142.2022.2151202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘New Romanticisms’ Joint BARS/NASSR Conference Edge Hill University 2–5 August 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hortolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Byron Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50, pp.174-176. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3828/bj.2022.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Commemorating Peterloo: Violence, Resilience and Claim-making during the Romantic Era, ed. by Michael Demson and Regina Hewitt, The BARS Review, No. 56 (2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hortolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The BARS Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rending the veil of space and time asunder&amp;quot;: Percy Shelley's Poetics of Event(s) in Ode to Liberty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hortolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanticism On the Net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading The Excursion with Deleuze and Guattari: ‘The Recluse’ as a ‘Conceptual Persona’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hortolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postgraduate English</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 'The Artful Story Told' : Storytelling and Narrative Techniques in the Poetry of Charlotte Smith and Mary Robinson »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hortolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence pour jeunes chercheurs « Boundaries and Transgressions »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Oxford, ORE, Jun 2019, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mary Robinson's Poetics of Transgression in Lyrical Tales »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hortolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale de la Société Byron « Transgressive Romanticism : Boundaries, Limits and Taboos »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GER, IABS, Byron Society, Sep 2019, Vechta, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cliché romantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hortolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Schnebelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de littérature comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Like spirit-winged chariots’: Shelley and Recreational Sailing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hortolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oxford University Studies in the Enlightenment - Voltaire Foundation, Liverpool University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports and Sociability in the Long Eighteenth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘As I lay asleep in Italy’: The Dream of Immediate Communication in The Mask of Anarchy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hortolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">WVT [Studien zur Englischen Romantik]. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanticism and Its Media: Selected Papers from the Leipzig Conference of the German Society for English Romanticism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« We in ourselves rejoice » : L’expérience de la pensée dans les « conversation poems » de Samuel T. Coleridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hortolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des journées jeunes chercheurs tenues les 26 et 27 septembre 2019 à l’université Paris-Nanterre. Paru en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Percy Shelley (the sociable nightingale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hortolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“This weary frame”: Expressing Pain in Dorothy Wordsworth’s letter to Hannah Hoare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hortolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généalogie du cliché&amp;quot;, article composé par Nicholas Halmi, Revue de littérature comparée, 2023 (4), pp. 403-16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hortolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Leclair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId37"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:132.87197231834px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pauline Hortolland </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF en littérature anglophone, Université Marie et Louis Pasteur (Besançon), CRIT / Southampton Centre for Nineteenth-Century Research</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pauline-hortolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5070-3826</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pauline Hortolland est MCF en littérature anglophone à l'Université Marie et Louis Pasteur, où elle enseigne la littérature anglaise du XVIIe au XIXe siècle et la traduction (version). Elle est membre du comité éditorial de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romance, Revolution and Reform</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (The Journal of the Southampton Centre for Nineteenth-Century Research) et prépare actuellement un ouvrage sur la poésie de Percy Shelley (working title: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shelley's Ardent Intercessor: British Romanticism and the Poetics of Mediation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2027), sous contrat avec Liverpool University Press. Elle a publié des articles de recherche sur Wordsworth, Coleridge, Shelley, Byron et Barbauld dans les revues à comité de lecture </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postgraduate English</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanticism on the Net, Keats-Shelley Review, Revue de littérature comparée, Etudes anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et dans des ouvrages collectifs.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARTICIPATION AUX INSTANCES NATIONALES:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du jury du concours d’entrée à l'ENS de Paris (épreuve orale d'admission: spécialité littérature anglaise), 2025 -</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du jury du concours commun d’entrée aux ENS (BEL: épreuve écrite d'admissibilité: anglais tronc commun, version/commentaire), 2024-2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Représentante des jeunes chercheurs au bureau de la Société d'Etudes du Romantisme Anglais (responsable du compte Bluesky et du lien avec la SAES, incluant la co-organisation de l'atelier SERA au congrès annuel de la SAES), 2024 -</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de jury (mémoire de Master):</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Belgian Association of Anglicists in Higher Education MA Thesis Award, 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Prix du mémoire de Master de la SERA, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">BOURSES DE RECHERCHE ET FINANCEMENTS:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Keats-Shelley House / Société d’Études du Romantisme Anglais Scholarship, Keats-Shelley House, Rome (visiting research fellowship) 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monthly Scholarship, Maison Française d’Oxford, University of Oxford (visiting research fellowship) 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMATION DE LA RECHERCHE:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences Internationales (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026 International Conference &amp;quot;New Perspectives on the Romantic Media Concept&amp;quot;, Université Marie et Louis PasteurFinancement: projet Chrysalide nouvel arrivant: 2500 eurosKeynote speaker: Brecht de Groote (Ghent University)Co-organisé avec Paul Hamann-Rose (University of Passau)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025		International Conference « Romanticism across Borders », Université Paris CitéFinancement : Paris-Oxford Partnership (POP) : 2500 eurosKeynote speaker: Professor Nicholas Halmi (University of Oxford)Co-organisé avec Camille Adnot et Felix Duperrier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023		Member of the conference committee for the international Conference “Feeling in the Long Nineteenth Century” (Cambridge, Trinity College, funded and organized by PG-led journal Romance, Revolution & Reform, UK): conference committee / tech support / chair</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022		International Conference in Comparative Literature, University Paris Cité (France) “Le Cliché Romantique”Keynote speaker: Professor Nicholas Halmi (University of Oxford)Funding: approx. €2,200Co-organisé avec Florence Schnebelen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshops et Tables rondes (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026     &amp;quot;Romanticism and Rocks&amp;quot; International WorkshopUniversité de Neuchâtel, co-organisé avec Patrick Vincent et Philip Lindholm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026     Atelier SERA à la SAES, &amp;quot;Emancipation&amp;quot;Université de Poitiers, co-organisé avec Sophie Musitelli, John-Erik Hansson et Jérôme Chemin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025		“Romanticism and Ice” International WorkshopUniversité Marie et Louis Pasteur, co-organized with Patrick Vincent (Neuchâtel)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021		BARS “Romantic Disconnections / Reconnections” Online Conference“Global Romanticism” salon, co-organized with Yung-Hu Tien and Professor Li-Hsin Hsu (National Chengchi University)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024-2025	Séminaire « Repenser l’obscurité littéraire dans le long dix-huitième siècle »ECHELLES, Université Paris Cité (France)Co-organisé avec Laurent Folliot</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022-		PG/ECR Online Seminar “Romanticism Across Borders”LARCA, Université Paris Cité (France)Co-organisé avec Camille Adnot, Félix Duperrier et John-Erik Hansson</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021		Online Seminar “La justice poétique. Concepts, figures, pratiques”Département de Philosophie de l'École Normale Supérieure de Paris (France)Co-organisé avec Benoît Berthelier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDIATION / VULGARISATION:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025 Intervention dans le Festival Prélude: festival de créations étudiantes et émergentes du Théâtre Universitaire de Franche-Comté. Table ronde sur &amp;quot;Le Songe d'une nuit d'été&amp;quot; de William Shakespeare.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025		Intervention dans le podcast « Restez pas planté là ! » consacré aux plantes deLucia Sylvain et Delphine Bonnin : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://shows.acast.com/63ee7f9c61d2bd0011fb618f/episodes/67e312475926376d2aa9575d</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Métaphore botanique et poésie anglaise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022		Online Lecture for Société des Études Romantiques Anglaises (France)“Shelley et la Keats-Shelley House à Rome”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021		Keats-Shelley House (Rome, Italy)“‘England yet sleeps’: Percy Shelley’s reworking of the progress poem in ‘Ode to Liberty’ and‘Ode to Naples’”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENSEIGNEMENTS ACTUELS:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agrégation interne et externe:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Kathleen Raine (Université Bourgogne Europe et Université de Corse)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MEEF 2:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Composition littéraire (UMLP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M1 Recherche:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méthodologie de la recherche (UMLP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence 3:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Songs of Innocence and of Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, William Blake (UMLP)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Richard 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, William Shakespeare (UMLP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence 2:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Version littéraire (UMLP)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Littérature britannique 19e-20e: de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jane Eyre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au modernisme (UMLP)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">History of the Book (département histoire/ histoire de l'art, UMLP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence 1:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Panorama de la littérature (UMLP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENSEIGNEMENTS PASSES:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence 3:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Version journalistique LEA (Paris 3-Sorbonne nouvelle)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence 2:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Version littéraire (Paris Cité)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L'élégie de Milton à Amy Clampitt (Paris Cité)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Version journalistique LEA (Paris 3-Sorbonne nouvelle)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ecoute active (Paris 3-Sorbonne nouvelle)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence 1:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Storytelling: introduction à la fiction en prose (Paris Cité)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Get with the Beat: initiation à la poésie (Paris Cité)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Phonétique (Paris Cité)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grammaire (Paris Cité)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Linguistique (Paris Cité)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Initiation à la littérature (UMLP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESPONSABILITES PEDAGOGIQUES:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinatrice des échanges Erasmus:- University College Dublin: 2025-</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- University of Galway: 2025-</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organisation de la journée des &amp;quot;24h dans le supérieur&amp;quot;: 2025-</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilité de modules:- Traduction L2S3: 2025-- Traduction L2S4: 2025-- Littérature L3S5: 2024-</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARCOURS:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024-: MCF en littérature anglophone à l'Université de Franche-Comté (Besançon)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023-2024: ATER à Université Paris Cité (linguistique & littérature)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020-2023: Doctorat Langue et Culture des Sociétés Anglophones (ED 131), Université Paris Cité, Laboratoire LARCA, sous la direction conjointe du Pr. Jean-Marie Fournier et de Mme Laniel-Musitelli (HDR, Université de Lille, ED SHS Nord de France, Laboratoire Cécille). Sujet de thèse : Percy Shelley and the Event of Poetry: Mediation, Virtuality, and Poetic Efficacy.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015-2020 : diplôme de l'ENS de Paris (département Littératures et Langage).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-2019 : Master en littérature romantique et victorienne à l'Université de Durham (Royaume-Uni), St Chad's College (Distinction).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-2018 : agrégation d'anglais (option littérature).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015-2017 : Master « Études anglophones – Recherche » à l'Université Paris 3 – Sorbonne nouvelle, mention « Très Bien ». Séjour « Erasmus + » de 9 mois à l’Université de Cambridge (2016-2017), Lucy Cavendish College.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015 : Reçue au concours de l'ENS de Paris, spécialité anglais.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contact: </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pauline.hortolland@umlp.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of The Romantic Literary Lecture in Britain, Sarah Zimmerman (Oxford UP, 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hortolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Hazlitt Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (2024), pp.75-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Outworn Europe”: Liberal Visions of South America in Byron’s “The Age of Bronze” and in Barbauld’s Eighteen Hundred and Eleven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hortolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2024 (4), pp.415-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth A. Fay, Romantic Egypt: Abyssal Ground of British Romanticism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hortolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanticism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30, pp.211-213. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/rom.2024.0649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘That Path Where Flowers Never Grew’: Pageantry as Fertility Going Awry in ‘The Triumph of Life’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hortolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Keats-Shelley Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (2), pp.93-106. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09524142.2022.2151202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cliché romantique, « quelque chose de bien rebattu » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hortolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Schnebelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de littérature comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.390-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelley’s Unorthodox Methods: Reassessing the Cliché of the “Ineffectual Angel”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hortolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de littérature comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.427-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelque chose de bien rebattu&amp;quot; : le romantisme, du mythe au cliché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hortolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de littérature comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023/4 (388), pp. 390-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘New Romanticisms’ Joint BARS/NASSR Conference Edge Hill University 2–5 August 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hortolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Byron Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50, pp.174-176. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3828/bj.2022.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Commemorating Peterloo: Violence, Resilience and Claim-making during the Romantic Era, ed. by Michael Demson and Regina Hewitt, The BARS Review, No. 56 (2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hortolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The BARS Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rending the veil of space and time asunder&amp;quot;: Percy Shelley's Poetics of Event(s) in Ode to Liberty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hortolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanticism On the Net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading The Excursion with Deleuze and Guattari: ‘The Recluse’ as a ‘Conceptual Persona’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hortolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postgraduate English</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 'The Artful Story Told' : Storytelling and Narrative Techniques in the Poetry of Charlotte Smith and Mary Robinson »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hortolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence pour jeunes chercheurs « Boundaries and Transgressions »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Oxford, ORE, Jun 2019, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mary Robinson's Poetics of Transgression in Lyrical Tales »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hortolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale de la Société Byron « Transgressive Romanticism : Boundaries, Limits and Taboos »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GER, IABS, Byron Society, Sep 2019, Vechta, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cliché romantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hortolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Schnebelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de littérature comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cliché romantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hortolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de littérature comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 388, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Like spirit-winged chariots’: Shelley and Recreational Sailing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hortolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oxford University Studies in the Enlightenment - Voltaire Foundation, Liverpool University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports and Sociability in the Long Eighteenth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘As I lay asleep in Italy’: The Dream of Immediate Communication in The Mask of Anarchy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hortolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">WVT [Studien zur Englischen Romantik]. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanticism and Its Media: Selected Papers from the Leipzig Conference of the German Society for English Romanticism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« We in ourselves rejoice » : L’expérience de la pensée dans les « conversation poems » de Samuel T. Coleridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hortolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des journées jeunes chercheurs tenues les 26 et 27 septembre 2019 à l’université Paris-Nanterre. Paru en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Percy Shelley (the sociable nightingale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hortolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“This weary frame”: Expressing Pain in Dorothy Wordsworth’s letter to Hannah Hoare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hortolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généalogie du cliché&amp;quot;, article composé par Nicholas Halmi, Revue de littérature comparée, 2023 (4), pp. 403-16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hortolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Leclair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId39"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9142133B"/>
+    <w:nsid w:val="E831BC7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C448B474"/>
+    <w:nsid w:val="4BD40AC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="9190A321"/>
+    <w:nsid w:val="B96A1FF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9B827742"/>
+    <w:nsid w:val="2FE4667B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="BCBE7F9C"/>
+    <w:nsid w:val="4853989F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="13A9EB93"/>
+    <w:nsid w:val="34728A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="E5B6F095"/>
+    <w:nsid w:val="0CDB73B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="4D4C5209"/>
+    <w:nsid w:val="1CE14083"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1291,51 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="0342B2A4"/>
+    <w:nsid w:val="8DA36893"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1439,51 +1439,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="C1EDD483"/>
+    <w:nsid w:val="9E41C067"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1587,51 +1587,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="1A37D8E0"/>
+    <w:nsid w:val="7323B7A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1735,51 +1735,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="47085115"/>
+    <w:nsid w:val="EFB581B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1999,51 +1999,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-hortolland" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5070-3826" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shows.acast.com/63ee7f9c61d2bd0011fb618f/episodes/67e312475926376d2aa9575d" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pauline.hortolland@umlp.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088717v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hortolland" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088714v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647080v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/rom.2024.0649" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446829v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Schnebelen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446821v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968686v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09524142.2022.2151202" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968693v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/bj.2022.23" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663149v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581318v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581321v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968727v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968726v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446855v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088720v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088728v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968706v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090695v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968697v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446846v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclair" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-hortolland" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5070-3826" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shows.acast.com/63ee7f9c61d2bd0011fb618f/episodes/67e312475926376d2aa9575d" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pauline.hortolland@umlp.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088714v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hortolland" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088717v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647080v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/rom.2024.0649" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968686v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09524142.2022.2151202" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446829v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Schnebelen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446821v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591431v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968693v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/bj.2022.23" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663149v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581318v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581321v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968727v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968726v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446855v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592772v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088720v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088728v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968706v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090695v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968697v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446846v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclair" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>