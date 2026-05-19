--- v1 (2026-04-16)
+++ v2 (2026-05-19)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:132.87197231834px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pauline Hortolland </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF en littérature anglophone, Université Marie et Louis Pasteur (Besançon), CRIT / Southampton Centre for Nineteenth-Century Research</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pauline-hortolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5070-3826</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pauline Hortolland est MCF en littérature anglophone à l'Université Marie et Louis Pasteur, où elle enseigne la littérature anglaise du XVIIe au XIXe siècle et la traduction (version). Elle est membre du comité éditorial de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romance, Revolution and Reform</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (The Journal of the Southampton Centre for Nineteenth-Century Research) et prépare actuellement un ouvrage sur la poésie de Percy Shelley (working title: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shelley's Ardent Intercessor: British Romanticism and the Poetics of Mediation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2027), sous contrat avec Liverpool University Press. Elle a publié des articles de recherche sur Wordsworth, Coleridge, Shelley, Byron et Barbauld dans les revues à comité de lecture </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postgraduate English</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanticism on the Net, Keats-Shelley Review, Revue de littérature comparée, Etudes anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et dans des ouvrages collectifs.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARTICIPATION AUX INSTANCES NATIONALES:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du jury du concours d’entrée à l'ENS de Paris (épreuve orale d'admission: spécialité littérature anglaise), 2025 -</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du jury du concours commun d’entrée aux ENS (BEL: épreuve écrite d'admissibilité: anglais tronc commun, version/commentaire), 2024-2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Représentante des jeunes chercheurs au bureau de la Société d'Etudes du Romantisme Anglais (responsable du compte Bluesky et du lien avec la SAES, incluant la co-organisation de l'atelier SERA au congrès annuel de la SAES), 2024 -</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de jury (mémoire de Master):</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Belgian Association of Anglicists in Higher Education MA Thesis Award, 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Prix du mémoire de Master de la SERA, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">BOURSES DE RECHERCHE ET FINANCEMENTS:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Keats-Shelley House / Société d’Études du Romantisme Anglais Scholarship, Keats-Shelley House, Rome (visiting research fellowship) 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monthly Scholarship, Maison Française d’Oxford, University of Oxford (visiting research fellowship) 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMATION DE LA RECHERCHE:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences Internationales (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026 International Conference &amp;quot;New Perspectives on the Romantic Media Concept&amp;quot;, Université Marie et Louis PasteurFinancement: projet Chrysalide nouvel arrivant: 2500 eurosKeynote speaker: Brecht de Groote (Ghent University)Co-organisé avec Paul Hamann-Rose (University of Passau)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025		International Conference « Romanticism across Borders », Université Paris CitéFinancement : Paris-Oxford Partnership (POP) : 2500 eurosKeynote speaker: Professor Nicholas Halmi (University of Oxford)Co-organisé avec Camille Adnot et Felix Duperrier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023		Member of the conference committee for the international Conference “Feeling in the Long Nineteenth Century” (Cambridge, Trinity College, funded and organized by PG-led journal Romance, Revolution & Reform, UK): conference committee / tech support / chair</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022		International Conference in Comparative Literature, University Paris Cité (France) “Le Cliché Romantique”Keynote speaker: Professor Nicholas Halmi (University of Oxford)Funding: approx. €2,200Co-organisé avec Florence Schnebelen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshops et Tables rondes (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026     &amp;quot;Romanticism and Rocks&amp;quot; International WorkshopUniversité de Neuchâtel, co-organisé avec Patrick Vincent et Philip Lindholm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026     Atelier SERA à la SAES, &amp;quot;Emancipation&amp;quot;Université de Poitiers, co-organisé avec Sophie Musitelli, John-Erik Hansson et Jérôme Chemin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025		“Romanticism and Ice” International WorkshopUniversité Marie et Louis Pasteur, co-organized with Patrick Vincent (Neuchâtel)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021		BARS “Romantic Disconnections / Reconnections” Online Conference“Global Romanticism” salon, co-organized with Yung-Hu Tien and Professor Li-Hsin Hsu (National Chengchi University)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024-2025	Séminaire « Repenser l’obscurité littéraire dans le long dix-huitième siècle »ECHELLES, Université Paris Cité (France)Co-organisé avec Laurent Folliot</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022-		PG/ECR Online Seminar “Romanticism Across Borders”LARCA, Université Paris Cité (France)Co-organisé avec Camille Adnot, Félix Duperrier et John-Erik Hansson</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021		Online Seminar “La justice poétique. Concepts, figures, pratiques”Département de Philosophie de l'École Normale Supérieure de Paris (France)Co-organisé avec Benoît Berthelier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDIATION / VULGARISATION:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025 Intervention dans le Festival Prélude: festival de créations étudiantes et émergentes du Théâtre Universitaire de Franche-Comté. Table ronde sur &amp;quot;Le Songe d'une nuit d'été&amp;quot; de William Shakespeare.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025		Intervention dans le podcast « Restez pas planté là ! » consacré aux plantes deLucia Sylvain et Delphine Bonnin : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://shows.acast.com/63ee7f9c61d2bd0011fb618f/episodes/67e312475926376d2aa9575d</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Métaphore botanique et poésie anglaise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022		Online Lecture for Société des Études Romantiques Anglaises (France)“Shelley et la Keats-Shelley House à Rome”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021		Keats-Shelley House (Rome, Italy)“‘England yet sleeps’: Percy Shelley’s reworking of the progress poem in ‘Ode to Liberty’ and‘Ode to Naples’”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENSEIGNEMENTS ACTUELS:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agrégation interne et externe:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Kathleen Raine (Université Bourgogne Europe et Université de Corse)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MEEF 2:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Composition littéraire (UMLP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M1 Recherche:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méthodologie de la recherche (UMLP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence 3:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Songs of Innocence and of Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, William Blake (UMLP)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Richard 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, William Shakespeare (UMLP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence 2:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Version littéraire (UMLP)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Littérature britannique 19e-20e: de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jane Eyre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au modernisme (UMLP)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">History of the Book (département histoire/ histoire de l'art, UMLP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence 1:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Panorama de la littérature (UMLP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENSEIGNEMENTS PASSES:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence 3:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Version journalistique LEA (Paris 3-Sorbonne nouvelle)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence 2:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Version littéraire (Paris Cité)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L'élégie de Milton à Amy Clampitt (Paris Cité)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Version journalistique LEA (Paris 3-Sorbonne nouvelle)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ecoute active (Paris 3-Sorbonne nouvelle)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence 1:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Storytelling: introduction à la fiction en prose (Paris Cité)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Get with the Beat: initiation à la poésie (Paris Cité)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Phonétique (Paris Cité)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grammaire (Paris Cité)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Linguistique (Paris Cité)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Initiation à la littérature (UMLP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESPONSABILITES PEDAGOGIQUES:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinatrice des échanges Erasmus:- University College Dublin: 2025-</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- University of Galway: 2025-</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organisation de la journée des &amp;quot;24h dans le supérieur&amp;quot;: 2025-</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilité de modules:- Traduction L2S3: 2025-- Traduction L2S4: 2025-- Littérature L3S5: 2024-</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARCOURS:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024-: MCF en littérature anglophone à l'Université de Franche-Comté (Besançon)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023-2024: ATER à Université Paris Cité (linguistique & littérature)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020-2023: Doctorat Langue et Culture des Sociétés Anglophones (ED 131), Université Paris Cité, Laboratoire LARCA, sous la direction conjointe du Pr. Jean-Marie Fournier et de Mme Laniel-Musitelli (HDR, Université de Lille, ED SHS Nord de France, Laboratoire Cécille). Sujet de thèse : Percy Shelley and the Event of Poetry: Mediation, Virtuality, and Poetic Efficacy.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015-2020 : diplôme de l'ENS de Paris (département Littératures et Langage).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-2019 : Master en littérature romantique et victorienne à l'Université de Durham (Royaume-Uni), St Chad's College (Distinction).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-2018 : agrégation d'anglais (option littérature).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015-2017 : Master « Études anglophones – Recherche » à l'Université Paris 3 – Sorbonne nouvelle, mention « Très Bien ». Séjour « Erasmus + » de 9 mois à l’Université de Cambridge (2016-2017), Lucy Cavendish College.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015 : Reçue au concours de l'ENS de Paris, spécialité anglais.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contact: </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pauline.hortolland@umlp.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of The Romantic Literary Lecture in Britain, Sarah Zimmerman (Oxford UP, 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hortolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Hazlitt Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (2024), pp.75-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Outworn Europe”: Liberal Visions of South America in Byron’s “The Age of Bronze” and in Barbauld’s Eighteen Hundred and Eleven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hortolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2024 (4), pp.415-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth A. Fay, Romantic Egypt: Abyssal Ground of British Romanticism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hortolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanticism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30, pp.211-213. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/rom.2024.0649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘That Path Where Flowers Never Grew’: Pageantry as Fertility Going Awry in ‘The Triumph of Life’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hortolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Keats-Shelley Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (2), pp.93-106. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09524142.2022.2151202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cliché romantique, « quelque chose de bien rebattu » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hortolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Schnebelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de littérature comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.390-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelley’s Unorthodox Methods: Reassessing the Cliché of the “Ineffectual Angel”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hortolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de littérature comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.427-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelque chose de bien rebattu&amp;quot; : le romantisme, du mythe au cliché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hortolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de littérature comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023/4 (388), pp. 390-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘New Romanticisms’ Joint BARS/NASSR Conference Edge Hill University 2–5 August 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hortolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Byron Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50, pp.174-176. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3828/bj.2022.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Commemorating Peterloo: Violence, Resilience and Claim-making during the Romantic Era, ed. by Michael Demson and Regina Hewitt, The BARS Review, No. 56 (2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hortolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The BARS Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rending the veil of space and time asunder&amp;quot;: Percy Shelley's Poetics of Event(s) in Ode to Liberty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hortolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanticism On the Net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading The Excursion with Deleuze and Guattari: ‘The Recluse’ as a ‘Conceptual Persona’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hortolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postgraduate English</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 'The Artful Story Told' : Storytelling and Narrative Techniques in the Poetry of Charlotte Smith and Mary Robinson »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hortolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence pour jeunes chercheurs « Boundaries and Transgressions »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Oxford, ORE, Jun 2019, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mary Robinson's Poetics of Transgression in Lyrical Tales »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hortolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale de la Société Byron « Transgressive Romanticism : Boundaries, Limits and Taboos »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GER, IABS, Byron Society, Sep 2019, Vechta, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cliché romantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hortolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Schnebelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de littérature comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cliché romantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hortolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de littérature comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 388, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Like spirit-winged chariots’: Shelley and Recreational Sailing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hortolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oxford University Studies in the Enlightenment - Voltaire Foundation, Liverpool University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports and Sociability in the Long Eighteenth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘As I lay asleep in Italy’: The Dream of Immediate Communication in The Mask of Anarchy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hortolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">WVT [Studien zur Englischen Romantik]. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanticism and Its Media: Selected Papers from the Leipzig Conference of the German Society for English Romanticism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« We in ourselves rejoice » : L’expérience de la pensée dans les « conversation poems » de Samuel T. Coleridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hortolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des journées jeunes chercheurs tenues les 26 et 27 septembre 2019 à l’université Paris-Nanterre. Paru en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Percy Shelley (the sociable nightingale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hortolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“This weary frame”: Expressing Pain in Dorothy Wordsworth’s letter to Hannah Hoare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hortolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généalogie du cliché&amp;quot;, article composé par Nicholas Halmi, Revue de littérature comparée, 2023 (4), pp. 403-16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hortolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Leclair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId39"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:132.87197231834px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pauline Hortolland </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF en littérature anglophone, Université Marie et Louis Pasteur (Besançon), CRIT / Southampton Centre for Nineteenth-Century Research</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pauline-hortolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5070-3826</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pauline Hortolland est MCF en littérature anglophone à l'Université Marie et Louis Pasteur, où elle enseigne la littérature anglaise du XVIIe au XIXe siècle et la traduction (version). Elle est membre du comité éditorial de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romance, Revolution and Reform</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (The Journal of the Southampton Centre for Nineteenth-Century Research) et prépare actuellement un ouvrage sur la poésie de Percy Shelley (working title: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shelley's Ardent Intercessor: British Romanticism and the Poetics of Mediation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2027), sous contrat avec Liverpool University Press. Elle a publié des articles de recherche sur Wordsworth, Coleridge, Shelley, Byron et Barbauld dans les revues à comité de lecture </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postgraduate English</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanticism on the Net, Keats-Shelley Review, Revue de littérature comparée, Etudes anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et dans des ouvrages collectifs.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projets en cours:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Special issue on </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanticism Across Borders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, co-edited with Camille Adnot and Felix Duperrier.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Special issue on </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanticism and Ice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, co-edited with Patrick Vincent.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Volume on </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">War and the Reconfiguration of the Literary System in the Long Eighteenth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, co-edited with Neil Ramsey.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Special issue on </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking Literary Obscurity in the Long Eighteenth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, co-edited with Laurent Folliot.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARTICIPATION AUX INSTANCES NATIONALES:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du jury du concours d’entrée à l'ENS de Paris (épreuve orale d'admission: spécialité littérature anglaise), 2025 -</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du jury du concours commun d’entrée aux ENS (BEL: épreuve écrite d'admissibilité: anglais tronc commun, version/commentaire), 2024-2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Représentante des jeunes chercheurs au bureau de la Société d'Etudes du Romantisme Anglais (responsable du compte Bluesky et du lien avec la SAES, incluant la co-organisation de l'atelier SERA au congrès annuel de la SAES), 2024 -</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de jury (mémoire de Master):</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Belgian Association of Anglicists in Higher Education MA Thesis Award, 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Prix du mémoire de Master de la SERA, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">BOURSES DE RECHERCHE ET FINANCEMENTS:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Keats-Shelley House / Société d’Études du Romantisme Anglais Scholarship, Keats-Shelley House, Rome (visiting research fellowship) 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monthly Scholarship, Maison Française d’Oxford, University of Oxford (visiting research fellowship) 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMATION DE LA RECHERCHE:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences Internationales (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026 International Conference &amp;quot;New Perspectives on the Romantic Media Concept&amp;quot;, Université Marie et Louis PasteurFinancement: projet Chrysalide nouvel arrivant: 2500 eurosKeynote speaker: Brecht de Groote (Ghent University)Co-organisé avec Paul Hamann-Rose (University of Passau)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025		International Conference « Romanticism across Borders », Université Paris CitéFinancement : Paris-Oxford Partnership (POP) : 2500 eurosKeynote speaker: Professor Nicholas Halmi (University of Oxford)Co-organisé avec Camille Adnot et Felix Duperrier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023		Member of the conference committee for the international Conference “Feeling in the Long Nineteenth Century” (Cambridge, Trinity College, funded and organized by PG-led journal Romance, Revolution & Reform, UK): conference committee / tech support / chair</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022		International Conference in Comparative Literature, University Paris Cité (France) “Le Cliché Romantique”Keynote speaker: Professor Nicholas Halmi (University of Oxford)Funding: approx. €2,200Co-organisé avec Florence Schnebelen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshops et Tables rondes (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026     &amp;quot;Romanticism and Rocks&amp;quot; International ECR WorkshopUniversité de Neuchâtel, co-organisé avec Patrick Vincent et Philip Lindholm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026     Atelier SERA à la SAES, &amp;quot;Emancipation&amp;quot;Université de Poitiers, co-organisé avec Sophie Musitelli, John-Erik Hansson et Jérôme Chemin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025		“Romanticism and Ice” International WorkshopUniversité Marie et Louis Pasteur, co-organized with Patrick Vincent (Neuchâtel)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021		BARS “Romantic Disconnections / Reconnections” Online Conference“Global Romanticism” salon, co-organized with Yung-Hu Tien and Professor Li-Hsin Hsu (National Chengchi University)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024-2025	Séminaire « Repenser l’obscurité littéraire dans le long dix-huitième siècle »ECHELLES, Université Paris Cité (France)Co-organisé avec Laurent Folliot</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022-		PG/ECR Online Seminar “Romanticism Across Borders”LARCA, Université Paris Cité (France)Co-organisé avec Camille Adnot, Félix Duperrier et John-Erik Hansson</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021		Online Seminar “La justice poétique. Concepts, figures, pratiques”Département de Philosophie de l'École Normale Supérieure de Paris (France)Co-organisé avec Benoît Berthelier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDIATION / VULGARISATION:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025 Intervention dans le Festival Prélude: festival de créations étudiantes et émergentes du Théâtre Universitaire de Franche-Comté. Table ronde sur &amp;quot;Le Songe d'une nuit d'été&amp;quot; de William Shakespeare.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025		Intervention dans le podcast « Restez pas planté là ! » consacré aux plantes deLucia Sylvain et Delphine Bonnin : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://shows.acast.com/63ee7f9c61d2bd0011fb618f/episodes/67e312475926376d2aa9575d</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Métaphore botanique et poésie anglaise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022		Online Lecture for Société des Études Romantiques Anglaises (France)“Shelley et la Keats-Shelley House à Rome”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021		Keats-Shelley House (Rome, Italy)“‘England yet sleeps’: Percy Shelley’s reworking of the progress poem in ‘Ode to Liberty’ and‘Ode to Naples’”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENSEIGNEMENTS ACTUELS:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agrégation interne et externe:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Kathleen Raine (Université Bourgogne Europe et Université de Corse)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MEEF 2:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Composition littéraire (UMLP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M1 Recherche:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méthodologie de la recherche (UMLP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence 3:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Songs of Innocence and of Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, William Blake (UMLP)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Richard 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, William Shakespeare (UMLP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence 2:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Version littéraire (UMLP)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Littérature britannique 19e-20e: de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jane Eyre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au modernisme (UMLP)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">History of the Book (département histoire/ histoire de l'art, UMLP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence 1:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Panorama de la littérature (UMLP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENSEIGNEMENTS PASSES:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence 3:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Version journalistique LEA (Paris 3-Sorbonne nouvelle)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence 2:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Version littéraire (Paris Cité)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L'élégie de Milton à Amy Clampitt (Paris Cité)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Version journalistique LEA (Paris 3-Sorbonne nouvelle)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ecoute active (Paris 3-Sorbonne nouvelle)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence 1:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Storytelling: introduction à la fiction en prose (Paris Cité)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Get with the Beat: initiation à la poésie (Paris Cité)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Phonétique (Paris Cité)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Grammaire (Paris Cité)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Linguistique (Paris Cité)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Initiation à la littérature (UMLP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESPONSABILITES PEDAGOGIQUES:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinatrice des échanges Erasmus:- University College Dublin: 2025-</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- University of Galway: 2025-</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organisation de la journée des &amp;quot;24h dans le supérieur&amp;quot;: 2025-</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilité de modules:- Traduction L2S3: 2025-- Traduction L2S4: 2025-- Littérature L3S5: 2024-</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARCOURS:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024-: MCF en littérature anglophone à l'Université de Franche-Comté (Besançon)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023-2024: ATER à Université Paris Cité (linguistique & littérature)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020-2023: Doctorat Langue et Culture des Sociétés Anglophones (ED 131), Université Paris Cité, Laboratoire LARCA, sous la direction conjointe du Pr. Jean-Marie Fournier et de Mme Laniel-Musitelli (HDR, Université de Lille, ED SHS Nord de France, Laboratoire Cécille). Sujet de thèse : Percy Shelley and the Event of Poetry: Mediation, Virtuality, and Poetic Efficacy.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015-2020 : diplôme de l'ENS de Paris (département Littératures et Langage).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-2019 : Master en littérature romantique et victorienne à l'Université de Durham (Royaume-Uni), St Chad's College (Distinction).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-2018 : agrégation d'anglais (option littérature).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015-2017 : Master « Études anglophones – Recherche » à l'Université Paris 3 – Sorbonne nouvelle, mention « Très Bien ». Séjour « Erasmus + » de 9 mois à l’Université de Cambridge (2016-2017), Lucy Cavendish College.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015 : Reçue au concours de l'ENS de Paris, spécialité anglais.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contact: </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pauline.hortolland@umlp.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Outworn Europe”: Liberal Visions of South America in Byron’s “The Age of Bronze” and in Barbauld’s Eighteen Hundred and Eleven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hortolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2024 (4), pp.415-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of The Romantic Literary Lecture in Britain, Sarah Zimmerman (Oxford UP, 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hortolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Hazlitt Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (2024), pp.75-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth A. Fay, Romantic Egypt: Abyssal Ground of British Romanticism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hortolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanticism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30, pp.211-213. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/rom.2024.0649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelley’s Unorthodox Methods: Reassessing the Cliché of the “Ineffectual Angel”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hortolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de littérature comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.427-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cliché romantique, « quelque chose de bien rebattu » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hortolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Schnebelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de littérature comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.390-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelque chose de bien rebattu&amp;quot; : le romantisme, du mythe au cliché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hortolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de littérature comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023/4 (388), pp. 390-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘That Path Where Flowers Never Grew’: Pageantry as Fertility Going Awry in ‘The Triumph of Life’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hortolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Keats-Shelley Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (2), pp.93-106. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09524142.2022.2151202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘New Romanticisms’ Joint BARS/NASSR Conference Edge Hill University 2–5 August 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hortolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Byron Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50, pp.174-176. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3828/bj.2022.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Commemorating Peterloo: Violence, Resilience and Claim-making during the Romantic Era, ed. by Michael Demson and Regina Hewitt, The BARS Review, No. 56 (2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hortolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The BARS Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rending the veil of space and time asunder&amp;quot;: Percy Shelley's Poetics of Event(s) in Ode to Liberty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hortolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanticism On the Net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading The Excursion with Deleuze and Guattari: ‘The Recluse’ as a ‘Conceptual Persona’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hortolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postgraduate English</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« 'The Artful Story Told' : Storytelling and Narrative Techniques in the Poetry of Charlotte Smith and Mary Robinson »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hortolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence pour jeunes chercheurs « Boundaries and Transgressions »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Oxford, ORE, Jun 2019, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mary Robinson's Poetics of Transgression in Lyrical Tales »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hortolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale de la Société Byron « Transgressive Romanticism : Boundaries, Limits and Taboos »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GER, IABS, Byron Society, Sep 2019, Vechta, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cliché romantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hortolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Schnebelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de littérature comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cliché romantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hortolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de littérature comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 388, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Like spirit-winged chariots’: Shelley and Recreational Sailing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hortolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oxford University Studies in the Enlightenment - Voltaire Foundation, Liverpool University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports and Sociability in the Long Eighteenth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘As I lay asleep in Italy’: The Dream of Immediate Communication in The Mask of Anarchy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hortolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">WVT [Studien zur Englischen Romantik]. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanticism and Its Media: Selected Papers from the Leipzig Conference of the German Society for English Romanticism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« We in ourselves rejoice » : L’expérience de la pensée dans les « conversation poems » de Samuel T. Coleridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hortolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des journées jeunes chercheurs tenues les 26 et 27 septembre 2019 à l’université Paris-Nanterre. Paru en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Percy Shelley (the sociable nightingale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hortolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“This weary frame”: Expressing Pain in Dorothy Wordsworth’s letter to Hannah Hoare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hortolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généalogie du cliché&amp;quot;, article composé par Nicholas Halmi, Revue de littérature comparée, 2023 (4), pp. 403-16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hortolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Leclair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId39"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E831BC7E"/>
+    <w:nsid w:val="8C3FF547"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4BD40AC8"/>
+    <w:nsid w:val="06DBCC1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="B96A1FF5"/>
+    <w:nsid w:val="A06FB8C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2FE4667B"/>
+    <w:nsid w:val="CEB805BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4853989F"/>
+    <w:nsid w:val="DBB51BAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="34728A65"/>
+    <w:nsid w:val="FDA8FB22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="0CDB73B4"/>
+    <w:nsid w:val="78069BC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="1CE14083"/>
+    <w:nsid w:val="300EBA22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1291,51 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="8DA36893"/>
+    <w:nsid w:val="4C1D36F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1439,51 +1439,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="9E41C067"/>
+    <w:nsid w:val="239D82C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1587,51 +1587,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="7323B7A1"/>
+    <w:nsid w:val="8CB1AC1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1735,51 +1735,199 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="EFB581B8"/>
+    <w:nsid w:val="D861E736"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13">
+    <w:nsid w:val="BE799BF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1917,50 +2065,53 @@
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -1999,51 +2150,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-hortolland" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5070-3826" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shows.acast.com/63ee7f9c61d2bd0011fb618f/episodes/67e312475926376d2aa9575d" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pauline.hortolland@umlp.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088714v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hortolland" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088717v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647080v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/rom.2024.0649" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968686v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09524142.2022.2151202" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446829v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Schnebelen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446821v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591431v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968693v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/bj.2022.23" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663149v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581318v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581321v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968727v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968726v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446855v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592772v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088720v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088728v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968706v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090695v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968697v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446846v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclair" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-hortolland" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5070-3826" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shows.acast.com/63ee7f9c61d2bd0011fb618f/episodes/67e312475926376d2aa9575d" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pauline.hortolland@umlp.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088717v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hortolland" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088714v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647080v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/rom.2024.0649" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446821v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446829v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Schnebelen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591431v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968686v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09524142.2022.2151202" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968693v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/bj.2022.23" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663149v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581318v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581321v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968727v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968726v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446855v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592772v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088720v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088728v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968706v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090695v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968697v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446846v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclair" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>