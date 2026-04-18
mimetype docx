--- v0 (2026-03-17)
+++ v1 (2026-04-18)
@@ -132,51 +132,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -257,761 +257,986 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05330276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La scène post mortem : spatialisation et matérialisation du passage vie/mort en Unité de Soins Palliatifs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la religion quand même. Conversation avec Camille Tarot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Tarot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontières</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1115281ar⟩</w:t>
+              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Bulletin Bibliographique, 212, pp.49-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15r3u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05287090v1</w:t>
+                <w:t xml:space="preserve">hal-05559367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des morts dangereux à l’épreuve de l’insularité. Tensions entre soin et protection en Ehpad durant la pandémie de Covid-19</w:t>
+                <w:t xml:space="preserve">La scène post mortem : spatialisation et matérialisation du passage vie/mort en Unité de Soins Palliatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Launay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cherry Schrecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socio-anthropologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/159uu⟩</w:t>
+              <w:t xml:space="preserve">Frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Approche spatiales de la mort et des morts, 35 (2), 24 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1115281ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05401651v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05287090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Forest and the Camp. Pierre clastres’ Ethnology in Light of the Writings of Hélène Clastres</w:t>
+                <w:t xml:space="preserve">Des morts dangereux à l’épreuve de l’insularité. Tensions entre soin et protection en Ehpad durant la pandémie de Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Clavandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alexandre Delorme</w:t>
+                <w:t xml:space="preserve">Cherry Schrecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Fondazione Luigi Einaudi. An Interdisciplinary Journal of Economics, History and Political Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Socio-anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Morts et politisation, 50, pp.79-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/159uu⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05293871v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05401651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Clastres (1936-2023)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The Forest and the Camp. Pierre clastres’ Ethnology in Light of the Writings of Hélène Clastres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Delorme</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal des anthropologues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of the Fondazione Luigi Einaudi. An Interdisciplinary Journal of Economics, History and Political Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, LVIII (1), pp.58-92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/jda.13293⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04397288v1</w:t>
+                <w:t xml:space="preserve">hal-05293871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soigner la fin de vie (comme) à la maison : une nouvelle domestication des subjectivités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Loute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers François Viète</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Du soin technologique : enjeux épistémologiques et empiriques des modes d’intrication entre technique(s) et soin(s) dans la médecine contemporaine, III-15, pp.143-169. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cahierscfv.4426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ehpad : comment professionnels et résidents ont vécu la première vague de la Covid-19</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hélène Clastres (1936-2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Launay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Balard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La santé en action</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal des anthropologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Leçons de portraits, 174-175, pp.23-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/jda.13293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05330260v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiter en Ehpad au temps de la Covid-19</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Ehpad : comment professionnels et résidents ont vécu la première vague de la Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Balard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La santé en action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Promouvoir la santé mentale des populations en temps de Covid-19, 461, pp.38-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03932391v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05330260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Life in Care Homes during the Covid-19 Pandemic: The Social Logics of the Experience of the First Confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Balard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Caradec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Castra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Clavandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 145 (4), pp.147-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rpsf.145.0147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03924791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habiter en Ehpad au temps de la Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Balard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Caradec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Castra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Clavandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Habiter son logement au temps du confinement. Expériences contrastées et inégalités, 141, pp.31-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rpsf.141.0031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du « tabou de la mort » à l’accompagnement de fin de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Incertitude médicale, prise de décision et accompagnement en fin de vie, 12, [28 p.]. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/anthropologiesante.2094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1021,206 +1246,206 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des entretiens oraux à la constitution de corpus écrits : enjeux du codage non-verbal, de l’anonymisation et du partage des données numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cordellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Buard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème édition des ALE (Ateliers Lausannois d’Ethnographie) : Questionner les rapports entre ethnographies et droit(s) Impératifs légaux, méthodologiques et épistémologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AISLF (Association internationale des sociologues de langue française), Jun 2022, Lausane, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la crise sanitaire à la crise funéraire : manipulations et trajectoires des corps morts pendant la pandémie Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Clavandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Jeunes chercheurs sur la mort. Les morts. Définir ce qu’il reste / La crise du Covid-19 est-elle une crise politique des pratiques funéraires ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04704832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1230,241 +1455,241 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise d'Eaubonne. Causes communes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grevis, 190 p., 2025, (Anamnèse), Pauline Launay; Pierre-Alexandre Delorme, 978-2-492665-18-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05287097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Morts en partage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Clastres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grevis, 135 p., 2024, (Annamnèse), 978-2-492665-15-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05287098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Vincent Thomas. Passeur de frontières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Bord de l'eau, 318 p., 2018, (Anamnèse), 978-2-35687-577-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05287107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1474,102 +1699,102 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourir à son heure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ingrid Voléry; Frédéric Balard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La médicalisation des âges en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUN - Éditions universitaires de Lorraine,, pp.[157-174], 2021, (MSH Lorraine), 978-2-8143-0578-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1579,271 +1804,271 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours de soin et autonomie décisionnelle des patients atteints de sténose aortique. Une analyse éthique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Espace de réflexion éthique de Normandie. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05287114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mal-être au grand-âge en contexte pandémique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Voléry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Balard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pisu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélia Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de lorraine. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04662849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Influence de l’origine sociale sur l’admission au concours d’entrée en médecine : étude des promotions du PCEM 1 médecine de l’Université de Caen Basse-Normandie de 1997 à 2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Caen Normandie. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05287109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1853,114 +2078,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Fabrique de la fin de vie. Ethnographie d’une Unité de Soins Palliatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université de Caen Normandie, 2019. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019NORMC028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05287115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId52"/>
+      <w:footerReference w:type="default" r:id="rId57"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2028,51 +2253,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1A758D5A"/>
+    <w:nsid w:val="9D3E96BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2259,51 +2484,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-launay" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-2244-6380" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330276v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Launay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lia Poncet-Georges" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.177.0171" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287090v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1115281ar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05401651v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Clavandier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherry Schrecker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159uu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293871v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Delorme" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04397288v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.13293" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547048v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Loute" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cahierscfv.4426" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330260v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Balard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932391v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caradec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Castra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chassagne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.141.0031" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547140v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.2094" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421867v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cordellier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Buard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704832v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287097v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287098v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Clastres" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287107v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547210v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287114v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662849v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Vol&#233;ry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pisu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lia Poncet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287109v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05287115v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019NORMC028" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-launay" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-2244-6380" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330276v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Launay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lia Poncet-Georges" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.177.0171" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559367v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tarot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15r3u" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287090v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1115281ar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05401651v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Clavandier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherry Schrecker" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159uu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293871v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Delorme" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547048v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Loute" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cahierscfv.4426" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04397288v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.13293" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330260v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Balard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924791v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caradec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Castra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chassagne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.145.0147" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932391v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.141.0031" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547140v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.2094" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421867v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cordellier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Buard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704832v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287097v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287098v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Clastres" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287107v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547210v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287114v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662849v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Vol&#233;ry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pisu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lia Poncet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287109v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05287115v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019NORMC028" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>