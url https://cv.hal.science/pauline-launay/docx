--- v1 (2026-04-18)
+++ v2 (2026-05-09)
@@ -2253,51 +2253,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9D3E96BE"/>
+    <w:nsid w:val="82323D01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>