--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -1161,373 +1161,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03704115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petites fermes des villes, petites fermes des montagnes et soutiens de la Politique agricole commune</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Lecole</w:t>
+                <w:t xml:space="preserve">Les atouts des petites fermes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lécole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Thoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 23 (3), pp.219-243. </w:t>
+              <w:t xml:space="preserve">Revue Projet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 383, pp.52-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/ges.2021.0011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/pro.383.0052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03370460v1</w:t>
+                <w:t xml:space="preserve">hal-03276514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les atouts des petites fermes</w:t>
+                <w:t xml:space="preserve">La PAC au service des collectifs agricoles : enseignements de projets agroécologiques innovants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lécole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie S. Thoyer</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Projet</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.1-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03276514v1</w:t>
+                <w:t xml:space="preserve">hal-03340632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La PAC au service des collectifs agricoles : enseignements de projets agroécologiques innovants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Moraine</w:t>
+                <w:t xml:space="preserve">Quelle aide forfaitaire pour les petites fermes françaises ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lecole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Préget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Thoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.1-14</w:t>
+              <w:t xml:space="preserve">INRAE Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6/2021, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03340632v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03841931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle aide forfaitaire pour les petites fermes françaises ?</w:t>
+                <w:t xml:space="preserve">Petites fermes des villes, petites fermes des montagnes et soutiens de la Politique agricole commune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lecole</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie S. Thoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Sciences Sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (3), pp.219-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.2021.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03841931v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Small French Farms Provide an Opportunity for Employment in the Agricultural Sector?</w:t>
               </w:r>
@@ -3775,51 +3775,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05532969v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thoyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lecole" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05365140v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris L&#228;pple" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goedele van den Broeck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline L&#233;cole" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann de Mey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2025.102999" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05476208v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Luthon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.253.0007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05148151v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gazo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Purseigle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Magnan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163348v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Pr&#233;get" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2025.108722" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04501705v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474534v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.247.0019" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03951621v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Thoyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03440213v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349120v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107229" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03704115v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370460v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2021.0011" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276514v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.383.0052" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340632v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03841931v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03053765v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12290" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182884v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Hofstetter" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dutilly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.7655" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02095185v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506430v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601241v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939043v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gazo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pauly" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480935v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480940v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941049v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02095181v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417734v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506277v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480948v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221841v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/334/9782759240449/elevages-et-paturages-sous-tension" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02095187v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447441v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506362v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cobacho" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03027230v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03027189v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01848878v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017NSAM0036" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921991v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dubois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Preget" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rousselle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05532969v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thoyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lecole" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05365140v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris L&#228;pple" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goedele van den Broeck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline L&#233;cole" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann de Mey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2025.102999" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05476208v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Luthon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.253.0007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05148151v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gazo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Purseigle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Magnan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163348v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Pr&#233;get" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2025.108722" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04501705v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474534v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.247.0019" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03951621v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Thoyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03440213v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349120v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107229" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03704115v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276514v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.383.0052" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340632v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03841931v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370460v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2021.0011" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03053765v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12290" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182884v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Hofstetter" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dutilly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.7655" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02095185v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506430v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601241v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939043v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gazo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pauly" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480935v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480940v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941049v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02095181v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417734v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506277v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480948v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221841v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/334/9782759240449/elevages-et-paturages-sous-tension" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02095187v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447441v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506362v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cobacho" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03027230v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03027189v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01848878v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017NSAM0036" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921991v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dubois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Preget" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rousselle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>