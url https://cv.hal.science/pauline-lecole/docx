--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -322,252 +322,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénéficier des aides de la PAC : un nécessaire parcours d’obstacles ?</w:t>
+                <w:t xml:space="preserve">Les installés « non issus du milieu agricole » : des producteurs comme les autres ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucien Luthon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Thoyer</w:t>
+                <w:t xml:space="preserve">Cécile Gazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Purseigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lecole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Magnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Analyse (Ministère de l'agriculture, de l’alimentation, de la pêche, de la ruralité et de l’aménagement du territoire)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 218, 4 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05476208v1</w:t>
+                <w:t xml:space="preserve">hal-05148151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les installés « non issus du milieu agricole » : des producteurs comme les autres ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bénéficier des aides de la PAC : un nécessaire parcours d’obstacles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Purseigle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Axel Magnan</w:t>
+                <w:t xml:space="preserve">Lucien Luthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lécole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Thoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyse (Ministère de l'agriculture, de l’alimentation, de la pêche, de la ruralité et de l’aménagement du territoire)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, N°253, pp.7 - 21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pour.253.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05148151v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting the small market gardening sector in France: Comparison of two policy options</w:t>
               </w:r>
@@ -1092,442 +1092,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03349120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les petites exploitations agricoles françaises : types, contributions et soutiens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Lécole</w:t>
+                <w:t xml:space="preserve">Petites fermes des villes, petites fermes des montagnes et soutiens de la Politique agricole commune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lecole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notes et Etudes Economiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (3), pp.219-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.2021.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03704115v1</w:t>
+                <w:t xml:space="preserve">hal-03370460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les atouts des petites fermes</w:t>
+                <w:t xml:space="preserve">Les petites exploitations agricoles françaises : types, contributions et soutiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lécole</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie S. Thoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Projet</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Notes et Etudes Economiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pro.383.0052⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03276514v1</w:t>
+                <w:t xml:space="preserve">hal-03704115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La PAC au service des collectifs agricoles : enseignements de projets agroécologiques innovants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Moraine</w:t>
+                <w:t xml:space="preserve">Quelle aide forfaitaire pour les petites fermes françaises ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lecole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Préget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Thoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.1-14</w:t>
+              <w:t xml:space="preserve">INRAE Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6/2021, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03340632v1</w:t>
+                <w:t xml:space="preserve">hal-03841931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle aide forfaitaire pour les petites fermes françaises ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaële Préget</w:t>
+                <w:t xml:space="preserve">Les atouts des petites fermes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lécole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Thoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Sciences Sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Projet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 383, pp.52-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pro.383.0052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03841931v1</w:t>
+                <w:t xml:space="preserve">hal-03276514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petites fermes des villes, petites fermes des montagnes et soutiens de la Politique agricole commune</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Lecole</w:t>
+                <w:t xml:space="preserve">La PAC au service des collectifs agricoles : enseignements de projets agroécologiques innovants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lécole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.1-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/ges.2021.0011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03370460v1</w:t>
+                <w:t xml:space="preserve">hal-03340632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Small French Farms Provide an Opportunity for Employment in the Agricultural Sector?</w:t>
               </w:r>
@@ -2038,51 +2038,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Purseigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Journées de Recherche en Sciences Sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER), Dec 2024, Reims, France</w:t>
@@ -3775,51 +3775,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05532969v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thoyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lecole" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05365140v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris L&#228;pple" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goedele van den Broeck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline L&#233;cole" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann de Mey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2025.102999" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05476208v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Luthon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.253.0007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05148151v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gazo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Purseigle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Magnan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163348v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Pr&#233;get" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2025.108722" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04501705v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474534v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.247.0019" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03951621v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Thoyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03440213v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349120v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107229" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03704115v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276514v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.383.0052" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340632v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03841931v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370460v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2021.0011" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03053765v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12290" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182884v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Hofstetter" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dutilly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.7655" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02095185v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506430v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601241v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939043v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gazo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pauly" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480935v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480940v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941049v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02095181v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417734v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506277v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480948v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221841v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/334/9782759240449/elevages-et-paturages-sous-tension" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02095187v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447441v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506362v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cobacho" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03027230v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03027189v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01848878v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017NSAM0036" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921991v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dubois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Preget" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rousselle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05532969v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thoyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lecole" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05365140v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris L&#228;pple" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goedele van den Broeck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline L&#233;cole" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann de Mey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2025.102999" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05148151v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gazo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Purseigle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Magnan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05476208v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Luthon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.253.0007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163348v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Pr&#233;get" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2025.108722" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04501705v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474534v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.247.0019" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03951621v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Thoyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03440213v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349120v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107229" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370460v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2021.0011" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03704115v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03841931v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276514v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.383.0052" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340632v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03053765v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12290" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182884v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Hofstetter" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dutilly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.7655" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02095185v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506430v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601241v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939043v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gazo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magnan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pauly" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480935v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480940v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941049v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02095181v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417734v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506277v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480948v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221841v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/334/9782759240449/elevages-et-paturages-sous-tension" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02095187v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447441v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506362v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cobacho" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03027230v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03027189v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01848878v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017NSAM0036" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921991v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dubois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Preget" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rousselle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>