--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1109,234 +1109,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veille néologique sur les médias sociaux : comment gérer un afflux massif de données langagières ?</w:t>
-[...67 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Les médias sociaux : quelle influence sur l’emploi et la diffusion de néologismes par abrègement de l’anglais ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées thématiques de l'École doctorale Sciences du Langage, Psychologie, Cognition, Éducation (2019) : Transmission</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École doctorale Sciences du Langage, Psychologie, Cognition, Éducation (ED 611 SLPCE), Jun 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02312232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Acronymes, sigles, mots tronqués : les processus de néologie lexicale par abrègement sont-ils spécifiques des réseaux sociaux ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Lexique et frontières de genres"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02312026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veille néologique sur les médias sociaux : comment gérer un afflux massif de données langagières ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Les corpus en SHES : entre apports et imperfections"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02312026v1</w:t>
+                <w:t xml:space="preserve">hal-02343303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les médias sociaux : un terrain d'exploration privilégié pour l'étude de néologismes de l'anglais</w:t>
               </w:r>
@@ -1775,51 +1775,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A9540F3F"/>
+    <w:nsid w:val="BA048553"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1923,51 +1923,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5A7DF073"/>
+    <w:nsid w:val="0B9998F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2071,51 +2071,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3B9BE5CC"/>
+    <w:nsid w:val="6251F179"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2219,51 +2219,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7F455307"/>
+    <w:nsid w:val="480E7EE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2367,51 +2367,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="A8F37300"/>
+    <w:nsid w:val="76B60EF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2515,51 +2515,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="8820B2C2"/>
+    <w:nsid w:val="6161F83B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2663,51 +2663,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="F32F4DF3"/>
+    <w:nsid w:val="C943910E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2811,51 +2811,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="FC1C904A"/>
+    <w:nsid w:val="3F129164"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2959,51 +2959,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="3806A720"/>
+    <w:nsid w:val="498799D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3107,51 +3107,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="DF152D02"/>
+    <w:nsid w:val="0D16AA9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3255,51 +3255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="4265D879"/>
+    <w:nsid w:val="2420A60F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3403,51 +3403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="F63BC8DE"/>
+    <w:nsid w:val="0D904ED8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3551,51 +3551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="A12F98C7"/>
+    <w:nsid w:val="8282955B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3699,51 +3699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="66E5B82F"/>
+    <w:nsid w:val="14F0A687"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3847,51 +3847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="54007962"/>
+    <w:nsid w:val="767CC0BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3995,51 +3995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="09835481"/>
+    <w:nsid w:val="20D575C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4271,51 +4271,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-lefebvre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1594-7128" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097685v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lefebvre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343303v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312232v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312026v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163224v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02648944v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477942v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343465v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623978v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-lefebvre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1594-7128" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097685v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lefebvre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312232v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312026v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343303v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163224v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02648944v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477942v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343465v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623978v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>