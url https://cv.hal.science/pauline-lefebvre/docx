--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -1109,234 +1109,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Veille néologique sur les médias sociaux : comment gérer un afflux massif de données langagières ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Les corpus en SHES : entre apports et imperfections"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les médias sociaux : quelle influence sur l’emploi et la diffusion de néologismes par abrègement de l’anglais ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées thématiques de l'École doctorale Sciences du Langage, Psychologie, Cognition, Éducation (2019) : Transmission</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École doctorale Sciences du Langage, Psychologie, Cognition, Éducation (ED 611 SLPCE), Jun 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02312232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Acronymes, sigles, mots tronqués : les processus de néologie lexicale par abrègement sont-ils spécifiques des réseaux sociaux ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Lexique et frontières de genres"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02312026v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02343303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les médias sociaux : un terrain d'exploration privilégié pour l'étude de néologismes de l'anglais</w:t>
               </w:r>
@@ -1775,51 +1775,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BA048553"/>
+    <w:nsid w:val="8DE1C54C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1923,51 +1923,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0B9998F4"/>
+    <w:nsid w:val="50DC10E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2071,51 +2071,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6251F179"/>
+    <w:nsid w:val="87B3F2E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2219,51 +2219,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="480E7EE5"/>
+    <w:nsid w:val="900D4FDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2367,51 +2367,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="76B60EF0"/>
+    <w:nsid w:val="55612ECF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2515,51 +2515,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="6161F83B"/>
+    <w:nsid w:val="A9C4F725"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2663,51 +2663,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="C943910E"/>
+    <w:nsid w:val="5FCB2F29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2811,51 +2811,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="3F129164"/>
+    <w:nsid w:val="89E2F333"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2959,51 +2959,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="498799D7"/>
+    <w:nsid w:val="5B052400"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3107,51 +3107,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="0D16AA9C"/>
+    <w:nsid w:val="7B1BE1AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3255,51 +3255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="2420A60F"/>
+    <w:nsid w:val="16B00D83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3403,51 +3403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="0D904ED8"/>
+    <w:nsid w:val="6F6E12A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3551,51 +3551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="8282955B"/>
+    <w:nsid w:val="3B26E42E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3699,51 +3699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="14F0A687"/>
+    <w:nsid w:val="573D363B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3847,51 +3847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="767CC0BC"/>
+    <w:nsid w:val="85149B57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3995,51 +3995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="20D575C5"/>
+    <w:nsid w:val="DB33A6B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4271,51 +4271,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-lefebvre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1594-7128" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097685v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lefebvre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312232v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312026v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343303v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163224v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02648944v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477942v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343465v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623978v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-lefebvre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1594-7128" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097685v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lefebvre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343303v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312232v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312026v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163224v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02648944v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477942v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343465v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623978v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>