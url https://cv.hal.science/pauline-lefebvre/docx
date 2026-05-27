--- v2 (2026-05-02)
+++ v3 (2026-05-27)
@@ -1775,51 +1775,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8DE1C54C"/>
+    <w:nsid w:val="3A87E1C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1923,51 +1923,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="50DC10E1"/>
+    <w:nsid w:val="2871DBA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2071,51 +2071,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="87B3F2E1"/>
+    <w:nsid w:val="F3384D5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2219,51 +2219,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="900D4FDC"/>
+    <w:nsid w:val="6E980EFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2367,51 +2367,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="55612ECF"/>
+    <w:nsid w:val="229753A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2515,51 +2515,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="A9C4F725"/>
+    <w:nsid w:val="05CD4F38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2663,51 +2663,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="5FCB2F29"/>
+    <w:nsid w:val="5214C089"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2811,51 +2811,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="89E2F333"/>
+    <w:nsid w:val="EC1D1CDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2959,51 +2959,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="5B052400"/>
+    <w:nsid w:val="9DFEF337"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3107,51 +3107,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="7B1BE1AF"/>
+    <w:nsid w:val="FBCC084B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3255,51 +3255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="16B00D83"/>
+    <w:nsid w:val="E545E8DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3403,51 +3403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="6F6E12A1"/>
+    <w:nsid w:val="BADA9148"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3551,51 +3551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="3B26E42E"/>
+    <w:nsid w:val="00609E6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3699,51 +3699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="573D363B"/>
+    <w:nsid w:val="5C65DCE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3847,51 +3847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="85149B57"/>
+    <w:nsid w:val="314A33EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3995,51 +3995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="DB33A6B8"/>
+    <w:nsid w:val="A1492ACD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>