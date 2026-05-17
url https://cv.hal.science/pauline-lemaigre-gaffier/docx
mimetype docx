--- v0 (2026-03-16)
+++ v1 (2026-05-17)
@@ -173,186 +173,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04736597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Entre partage et hybridation. Archives et bibliothèques du XIIe au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chastang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lemaigre-Gaffier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuelle Chapron; Fabienne Henryot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les archives en bibliothèque (XVIe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS édition, pp.37-54, 2023, 1775-7053</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">From gift to mutualized management. The Menus Plaisirs at the service of the Académie royale de Musique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lemaigre-Gaffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benoît Dratwicki; Julien Dubruque; Thomas Leconte; Barbara Nestola. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Fashioning of French Opera (1672-1791). Identity, production and networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, pp.323 - 336, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04341969v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-03981574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la cour à l’entreprise, noblesses et privilèges économiques dans les villes de résidence (France-Europe, XVIIe-XVIIIe siècle)</w:t>
               </w:r>
@@ -802,51 +802,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écrit et l’imprimé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lemaigre-Gaffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chastang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Reine-Marie Bérard; Bénédicte Girault; Catherine Rideau-Kikuchi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Initiation aux études historiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nouveau Monde éditions, pp.51 - 66, 2020</w:t>
@@ -2261,165 +2261,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04256398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’Ambassadeur de Famille, diplomate et courtisan au service des Bourbons. L’exemple du comte d’Aranda, ambassadeur d’Espagne auprès de la cour de France (1773-1786)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lemaigre-Gaffier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin du Centre de recherche du château de Versailles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, numéro thématique « Le Théâtre des nations »</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Privilèges d’entreprises et culture des apparences dans la France des XVIIe et XVIIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lemaigre-Gaffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique, Hors série</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2021/3 (34), pp.47 - 66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311355v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04311382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impossible restauration des manufactures royales. Sollicitations et refus de privilèges d’entreprises sous l’Empire et la Restauration</w:t>
               </w:r>
@@ -3063,51 +3063,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schapira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lemaigre-Gaffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Centre de Recherche du Château de Versailles</w:t>
+              <w:t xml:space="preserve">Bulletin du Centre de recherche du château de Versailles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 16, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/crcv.16313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
@@ -3236,51 +3236,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lemaigre-Gaffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schapira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Centre de Recherche du Château de Versailles</w:t>
+              <w:t xml:space="preserve">Bulletin du Centre de recherche du château de Versailles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, numéro thématique, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/crcv.17822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
@@ -3761,51 +3761,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04736597v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lemaigre-Gaffier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341969v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981574v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chastang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338249v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341828v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341949v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341925v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338202v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338176v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Hassler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341986v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341793v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338133v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474728v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Serre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338152v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338115v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Carrangeot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338057v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311537v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114937v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341759v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341742v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115547v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338300v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311576v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311467v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311492v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250076v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Markovits" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110351v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256398v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2022.57" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311355v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311382v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114954v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Conchon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115516v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310087v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308967v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308929v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308891v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04507031v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Hilaire-P&#233;rez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300443v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04016285v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schapira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crcv.16313" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111920v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berland Florence" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111909v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crcv.17822" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02071156v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demont" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Maitte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300442v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300441v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04736597v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lemaigre-Gaffier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981574v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chastang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341969v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338249v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341828v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341949v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341925v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338202v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338176v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Hassler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341986v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341793v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338133v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02474728v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Serre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338152v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338115v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Carrangeot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338057v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311537v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114937v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341759v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341742v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115547v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338300v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311576v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311467v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311492v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250076v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Markovits" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110351v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256398v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2022.57" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311382v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311355v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114954v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Conchon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115516v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310087v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308967v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308929v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308891v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04507031v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Hilaire-P&#233;rez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300443v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04016285v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schapira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crcv.16313" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111920v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berland Florence" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111909v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crcv.17822" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02071156v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demont" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Maitte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300442v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300441v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>