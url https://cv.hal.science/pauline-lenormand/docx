--- v0 (2026-03-23)
+++ v1 (2026-04-17)
@@ -889,234 +889,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LE CONSEIL AGRICOLE AU CARREFOUR DU DEVELOPPEMENT SECTORIEL ET DU DEVELOPPEMENT TERRITORIAL :ACCOMPAGNER L'ACTIVITE AGRICOLE EN SITUATIONE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Auricoste</w:t>
+                <w:t xml:space="preserve">The role of development agents in territorial observatories : lessons to be learned from the &amp;quot;SIG Pyrénées&amp;quot; experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Barthe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISDA 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Montpellier, France. 12 p</w:t>
+              <w:t xml:space="preserve">Rencontre Grand Ouest de lintelligence Territorial IT-GO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00526103v1</w:t>
+                <w:t xml:space="preserve">hal-02751601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of development agents in territorial observatories : lessons to be learned from the &amp;quot;SIG Pyrénées&amp;quot; experience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Lenormand</w:t>
+                <w:t xml:space="preserve">LE CONSEIL AGRICOLE AU CARREFOUR DU DEVELOPPEMENT SECTORIEL ET DU DEVELOPPEMENT TERRITORIAL :ACCOMPAGNER L'ACTIVITE AGRICOLE EN SITUATIONE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Albaladejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Auricoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Barthe</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre Grand Ouest de lintelligence Territorial IT-GO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Rennes, France</w:t>
+              <w:t xml:space="preserve">ISDA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montpellier, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751601v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00526103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of development agents in territorial observatories : lessons to be learned from the &amp;quot;SIG Pyrénées&amp;quot; experience</w:t>
               </w:r>
@@ -2002,149 +2002,149 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ingénierie territoriale à l’épreuve des observatoires territoriaux : analyse des compétences des professionnels du développement dans le massif pyrénéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Economies et finances. Université Toulouse le Mirail - Toulouse II, 2011. Français. </w:t>
+              <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Toulouse Le Mirail (Toulouse 2), 2011. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2011TOU20126⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-00674528v1</w:t>
+                <w:t xml:space="preserve">tel-02810655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ingénierie territoriale à l’épreuve des observatoires territoriaux : analyse des compétences des professionnels du développement dans le massif pyrénéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Toulouse Le Mirail (Toulouse 2), 2011. Français. </w:t>
+              <w:t xml:space="preserve">Economies et finances. Université Toulouse le Mirail - Toulouse II, 2011. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2011TOU20126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-02810655v1</w:t>
+                <w:t xml:space="preserve">tel-00674528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId56"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2299,51 +2299,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tetrae.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263681v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Christiansen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Akimowicz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cancian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-025-01711-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644478v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lenormand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.16.47-63" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649458v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Auricoste" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Albaladejo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barthe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2011.0502" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704762v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704774v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803687v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758495v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526103v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Auricoste" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751601v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781766v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751589v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282346v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Mercat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pauly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wallet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794796v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick A. Gibon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801937v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barthes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=43368" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823163v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Vianey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529792v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320019v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wallet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00674528v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011TOU20126" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02810655v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tetrae.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263681v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Christiansen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Akimowicz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cancian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-025-01711-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644478v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lenormand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.16.47-63" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649458v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Auricoste" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Albaladejo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barthe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2011.0502" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704762v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704774v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803687v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758495v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751601v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526103v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Auricoste" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781766v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751589v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282346v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Mercat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pauly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wallet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794796v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick A. Gibon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801937v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barthes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=43368" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823163v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Vianey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529792v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320019v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wallet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02810655v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00674528v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011TOU20126" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>