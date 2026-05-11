--- v1 (2026-04-17)
+++ v2 (2026-05-11)
@@ -925,73 +925,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre Grand Ouest de lintelligence Territorial IT-GO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Rennes, France</w:t>
+              <w:t xml:space="preserve">"Grand Ouest" days of Territorial Intelligence IT-GO, ENTI. Nantes-Rennes, mar. 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Nantes-Rennes, France. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751601v1</w:t>
+                <w:t xml:space="preserve">halshs-00781766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LE CONSEIL AGRICOLE AU CARREFOUR DU DEVELOPPEMENT SECTORIEL ET DU DEVELOPPEMENT TERRITORIAL :ACCOMPAGNER L'ACTIVITE AGRICOLE EN SITUATIONE</w:t>
               </w:r>
@@ -1132,73 +1132,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Grand Ouest" days of Territorial Intelligence IT-GO, ENTI. Nantes-Rennes, mar. 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Nantes-Rennes, France. 7p</w:t>
+              <w:t xml:space="preserve">Rencontre Grand Ouest de lintelligence Territorial IT-GO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00781766v1</w:t>
+                <w:t xml:space="preserve">hal-02751601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instruments des politiques territoriales et gouvernances pyrénéennes : l'expérience du SIG Pyrénées</w:t>
               </w:r>
@@ -2002,149 +2002,149 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ingénierie territoriale à l’épreuve des observatoires territoriaux : analyse des compétences des professionnels du développement dans le massif pyrénéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Toulouse Le Mirail (Toulouse 2), 2011. Français. </w:t>
+              <w:t xml:space="preserve">Economies et finances. Université Toulouse le Mirail - Toulouse II, 2011. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2011TOU20126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-02810655v1</w:t>
+                <w:t xml:space="preserve">tel-00674528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ingénierie territoriale à l’épreuve des observatoires territoriaux : analyse des compétences des professionnels du développement dans le massif pyrénéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Economies et finances. Université Toulouse le Mirail - Toulouse II, 2011. Français. </w:t>
+              <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Toulouse Le Mirail (Toulouse 2), 2011. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2011TOU20126⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-00674528v1</w:t>
+                <w:t xml:space="preserve">tel-02810655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId56"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2299,51 +2299,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tetrae.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263681v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Christiansen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Akimowicz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cancian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-025-01711-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644478v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lenormand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.16.47-63" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649458v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Auricoste" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Albaladejo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barthe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2011.0502" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704762v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704774v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803687v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758495v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751601v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526103v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Auricoste" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781766v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751589v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282346v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Mercat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pauly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wallet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794796v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick A. Gibon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801937v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barthes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=43368" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823163v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Vianey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529792v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320019v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wallet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02810655v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00674528v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011TOU20126" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tetrae.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263681v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Christiansen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Akimowicz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cancian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-025-01711-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644478v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lenormand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.16.47-63" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649458v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Auricoste" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Albaladejo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barthe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2011.0502" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704762v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704774v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803687v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758495v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781766v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526103v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Auricoste" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751601v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751589v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282346v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Mercat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pauly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wallet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794796v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick A. Gibon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801937v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barthes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=43368" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823163v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Vianey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529792v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320019v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wallet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00674528v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011TOU20126" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02810655v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>