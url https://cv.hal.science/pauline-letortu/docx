--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -199,554 +199,554 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphological signatures of known hurricanes and validation of theoretical emplacement formulations: Coastal boulder deposits on Cuban low-lying marine terraces</w:t>
+                <w:t xml:space="preserve">A decade of erosion monitoring of coastal chalk cliff faces at a seasonal frequency (2010−2021) using terrestrial lasergrammetry and photogrammetry (Varengeville-sur-Mer and Dieppe, Normandy, France): Technical evolution and main results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Dunán-Avila</w:t>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Authemayou</w:t>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Jaud</w:t>
+                <w:t xml:space="preserve">Robert Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Pedoja</w:t>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julius Jara-Muñoz</w:t>
+                <w:t xml:space="preserve">Bastien Peuziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 480, pp.107438. </w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 479, pp.109738. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2024.107438⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2025.109738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04866067v1</w:t>
+                <w:t xml:space="preserve">hal-05045723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage par projet en FabLab pour des étudiants en géographie à l’Université de Brest</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse spatio-temporelle des éboulements/écroulements (2000-2015) entre Etretat et Le Tréport (Seine-Maritime, Normandie) avec une régression logistique binomiale spatiale orientée de panel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riwalenn Ruault</w:t>
+                <w:t xml:space="preserve">Frédéric Audard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Letortu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurence Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pensec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études &amp; Pédagogies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05059894v1</w:t>
+                <w:t xml:space="preserve">hal-05052035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse spatio-temporelle des éboulements/écroulements (2000-2015) entre Etretat et Le Tréport (Seine-Maritime, Normandie) avec une régression logistique binomiale spatiale orientée de panel</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geomorphological signatures of known hurricanes and validation of theoretical emplacement formulations: Coastal boulder deposits on Cuban low-lying marine terraces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Reboul</w:t>
+                <w:t xml:space="preserve">Pedro Dunán-Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence David</w:t>
+                <w:t xml:space="preserve">Christine Authemayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Pensec</w:t>
+                <w:t xml:space="preserve">Marion Jaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Pedoja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius Jara-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 480, pp.107438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2024.107438⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05052035v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04866067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decade of erosion monitoring of coastal chalk cliff faces at a seasonal frequency (2010−2021) using terrestrial lasergrammetry and photogrammetry (Varengeville-sur-Mer and Dieppe, Normandy, France): Technical evolution and main results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Apprentissage par projet en FabLab pour des étudiants en géographie à l’Université de Brest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riwalenn Ruault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 479, pp.109738. </w:t>
+              <w:t xml:space="preserve">Études &amp; Pédagogies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2025.109738⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/eep.2025.8308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05045723v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05059894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi citoyen des indicateurs des aléas d’érosion côtière et de submersion marine : création de l’application smartphone et tablette CoastAppli et expérimentation à Guissény (Finistère)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riwalenn Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Rouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -836,64 +836,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smartphone Structure-from-Motion Photogrammetry from a Boat for Coastal Cliff Face Monitoring Compared with Pléiades Tri-Stereoscopic Imagery and Unmanned Aerial System Imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Bessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vassilakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -951,511 +951,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04215075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cliff Change Detection Using Siamese Kpconv Deep Network on 3d Point Clouds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental field study on the fatigue and failure mechanisms of coastal chalk cliffs: Implementation of a multi-parameter monitoring system (Sainte-Marguerite-sur-Mer, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iris de Gélis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marion Jaud</w:t>
+                <w:t xml:space="preserve">Nicolas Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Delacourt</w:t>
+                <w:t xml:space="preserve">Emmanuel Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 3, pp.649-656. </w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 408, pp.108211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/isprs-annals-V-3-2022-649-2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2022.108211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03684625v1</w:t>
+                <w:t xml:space="preserve">insu-03636861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental field study on the fatigue and failure mechanisms of coastal chalk cliffs: Implementation of a multi-parameter monitoring system (Sainte-Marguerite-sur-Mer, France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Systemic vulnerability of coastal territories to erosion and marine flooding: A conceptual and methodological approach applied to Brittany (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Le Dantec</w:t>
+                <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Augereau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2022.108211⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 78, pp.103122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2022.103122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03636861v1</w:t>
+                <w:t xml:space="preserve">hal-03706093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systemic vulnerability of coastal territories to erosion and marine flooding: A conceptual and methodological approach applied to Brittany (France)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cliff Change Detection Using Siamese Kpconv Deep Network on 3d Point Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Guillou</w:t>
+                <w:t xml:space="preserve">Iris de Gélis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Bessin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Lami</w:t>
+                <w:t xml:space="preserve">Christophe Delacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 78, pp.103122. </w:t>
+              <w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, pp.649-656. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2022.103122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/isprs-annals-V-3-2022-649-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03706093v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03684625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional (3D) reconstructions of the coastal cliff face in Normandy (France) based on oblique Pléiades imagery: assessment of Ames Stereo Pipeline® (ASP®) and MicMac® processing chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roza Taouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 42 (12), pp.4562-4582. </w:t>
@@ -1493,64 +1493,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The potential of Pléiades images with high angle of incidence for reconstructing the coastal cliff face in Normandy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Théry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1627,90 +1627,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode de suivi de la vulnérabilité systémique à l’érosion et la submersion marines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cocquempot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1761,77 +1761,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedimentary coastal cliffs of Normandy: Modalities and quantification of retreat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2023,360 +2023,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine and subaerial controls of coastal chalk cliff erosion in Normandy (France) based on a 7-year laser scanner monitoring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">UAV survey of a coastal cliff face – Selection of the best imaging angle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2019.03.005⟩</w:t>
+              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 139, pp.10-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.measurement.2019.02.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02051396v1</w:t>
+                <w:t xml:space="preserve">hal-02067558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UAV survey of a coastal cliff face – Selection of the best imaging angle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Marine and subaerial controls of coastal chalk cliff erosion in Normandy (France) based on a 7-year laser scanner monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Jaud</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robert Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 139, pp.10-20. </w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 335, pp.76-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.measurement.2019.02.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2019.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02067558v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02051396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examining high-resolution survey methods for monitoring cliff erosion at an operational scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ammann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GIScience and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 55 (4), pp.457-476. </w:t>
@@ -2440,51 +2440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Medjkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Roulland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2542,563 +2542,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02178170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des vagues et de la circulation d’eau sur la microfracturation des falaises rocheuses : mise en place d’un suivi multiparamètre en Bretagne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Adequacy of pseudo-direct georeferencing of terrestrial laser scanning data for coastal landscape surveying against indirect georeferencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katja Laute</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Ammann</w:t>
+                <w:t xml:space="preserve">Mickael Beauverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19, pp.251-256. </w:t>
+              <w:t xml:space="preserve">European Journal of Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (1), pp.163-174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/edyte.2017.1392⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/22797254.2017.1300047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01633873v1</w:t>
+                <w:t xml:space="preserve">hal-01517587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adequacy of pseudo-direct georeferencing of terrestrial laser scanning data for coastal landscape surveying against indirect georeferencing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Impacts des vagues et de la circulation d’eau sur la microfracturation des falaises rocheuses : mise en place d’un suivi multiparamètre en Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Laute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mickael Beauverger</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ammann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 50 (1), pp.163-174. </w:t>
+              <w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19, pp.251-256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/22797254.2017.1300047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/edyte.2017.1392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01517587v1</w:t>
+                <w:t xml:space="preserve">hal-01633873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meteorological and marine conditions leading to coastal flooding along the French coast of the Eastern English Channel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Apport du scanner laser terrestre pour la compréhension du recul des falaises crayeuses haut-normandes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 216</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01295475v1</w:t>
+                <w:t xml:space="preserve">hal-01424758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport du scanner laser terrestre pour la compréhension du recul des falaises crayeuses haut-normandes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Meteorological and marine conditions leading to coastal flooding along the French coast of the Eastern English Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@ppemonde</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (2), pp.41-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2016017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01424758v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical and empirical analyses of the triggers of coastal chalk cliff failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Coinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 40 (10), pp.1371-1386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3144,103 +3144,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taux dʼablation des falaises crayeuses haut-normandes : l’apport du scanner laser terrestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 21 (1), pp.73-82. </w:t>
@@ -3290,103 +3290,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retreat rates, modalities and agents responsible for erosion along the coastal chalk cliffs of Upper Normandy: the contribution of terrestrial laser scanning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 245, pp.3-14. </w:t>
@@ -3418,702 +3418,702 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01148294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial analysis of coastal chalk cliff falls in Upper Normandy (France) from Veules-les-Roses to Le Treport (2002-2009)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Landslide detection and monitoring capability of boat-based mobile laser scanning along Dieppe coastal cliffs, Normandy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Michoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Carrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Henri Derron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jaboyedoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rig.24.335-354⟩</w:t>
+              <w:t xml:space="preserve">Landslides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (2), pp.403-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10346-014-0542-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01071427v1</w:t>
+                <w:t xml:space="preserve">hal-01101907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taux d’ablation des falaises crayeuses haut-normandes : l’apport du scanner laser terrestre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Spatial analysis of coastal chalk cliff falls in Upper Normandy (France) from Veules-les-Roses to Le Treport (2002-2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hervé Quénol</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (3), pp.335-354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rig.24.335-354⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.10588⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01121100v1</w:t>
+                <w:t xml:space="preserve">hal-01071427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landslide detection and monitoring capability of boat-based mobile laser scanning along Dieppe coastal cliffs, Normandy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Taux d’ablation des falaises crayeuses haut-normandes : l’apport du scanner laser terrestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-Henri Derron</w:t>
+                <w:t xml:space="preserve">Abdelkrim Bensaïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Jaboyedoff</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landslides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 12 (2), pp.403-418. </w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Actes des 14e Journées des Jeunes Géomorphologues, 20 (2), pp.133-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10346-014-0542-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.10588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01101907v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial coexistence and temporal logout between mainland and marine hazards in Upper Normandy (NW France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Les submersions marines en Manche orientale : approche inductive et naturaliste pour la caractérisation des facteurs responsables des inondations par la mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geografia Fisica e Dinamica Quaternaria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4461/GFDQ.2013.36.4⟩</w:t>
+              <w:t xml:space="preserve">Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9, pp.31-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/climatologie.165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925857v1</w:t>
+                <w:t xml:space="preserve">hal-00819803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les submersions marines en Manche orientale : approche inductive et naturaliste pour la caractérisation des facteurs responsables des inondations par la mer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Spatial coexistence and temporal logout between mainland and marine hazards in Upper Normandy (NW France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Douvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 9, pp.31-57. </w:t>
+              <w:t xml:space="preserve">Geografia Fisica e Dinamica Quaternaria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36 (1), pp.53-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/climatologie.165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4461/GFDQ.2013.36.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00819803v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les submersions de tempête de la nuit du 10 au 11 mars 2008 sur la côte d'Albâtre (Haute-Normandie, France) : détermination météo-marine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Caspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2 (215), pp. 115-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4130,277 +4130,268 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00534206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (55)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using extended reality to raise coastal flooding risk awareness: A pilot project in the municipality of Guissény (France)</w:t>
+                <w:t xml:space="preserve">QGIS pour RISCOREV (RISques CÔtiers et RÉalité Virtuelle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Kernec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riwalenn Ruault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ronan Querrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Mahieux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Ammann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VRST '25: 31st ACM Symposium on Virtual Reality Software and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">QGIS days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05411249v1</w:t>
+                <w:t xml:space="preserve">hal-05569519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geomorphological signatures of known climatic extreme events and validation of theoritical emplacement approach: Boulders on Cuban low-lying Marine Terraces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Authemayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Dunán-Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Pedoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julius Jara-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienne, Austria. </w:t>
@@ -4432,859 +4423,868 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04725535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation morphodynamique à long terme pour l'étude des évènements extrêmes dans l'évolution et la projection morphologiques des côtes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Using extended reality to raise coastal flooding risk awareness: A pilot project in the municipality of Guissény (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Kernec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathias Rouan</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mahieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riwalenn Ruault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ammann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EVOLECO : EVOlution à Long terme des Ecosystèmes COtiers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VRST '25: 31st ACM Symposium on Virtual Reality Software and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Montreal QC Canada, Canada. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3756884.3768381⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04848030v1</w:t>
+                <w:t xml:space="preserve">hal-05411249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse spatio-temporelle des éboulements/écroulements en Seine-Maritime (2000-2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Audard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Letortu</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurence Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les seizièmes rencontres de Théo Quant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05046323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIRACLES : HIgh-Resolution imAgery for CLiff Erosion Studies – utilisation des images Pléiades pour le suivi de l’érosion du front de falaise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Observation morphodynamique à long terme pour l'étude des évènements extrêmes dans l'évolution et la projection morphologiques des côtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Suanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Claire Théry</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Rouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du réseau d’observation du littoral de Normandie et des Hauts-de-France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, réseau d’observation du littoral de Normandie et des Hauts-de-France, Nov 2023, Caen, France</w:t>
+              <w:t xml:space="preserve">EVOLECO : EVOlution à Long terme des Ecosystèmes COtiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Infrestructure de Recherche Littorale &amp; Côtière ILICO, Nov 2024, Plouzané (29280), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04311591v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'érosion des falaises au sein des aléas côtiers : suivis de terrain et défis en lien avec la modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data Science pour les risques côtiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution de l’imagerie satellite oblique (Pléiades) au suivi et à la compréhension de l’érosion des falaises</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">HIRACLES : HIgh-Resolution imAgery for CLiff Erosion Studies – utilisation des images Pléiades pour le suivi de l’érosion du front de falaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Bessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roza Taouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Théry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire technique du réseau national des observatoires du trait de côte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire du réseau d’observation du littoral de Normandie et des Hauts-de-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, réseau d’observation du littoral de Normandie et des Hauts-de-France, Nov 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04311619v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the largest ever-described coastal boulder in Cuba: Photogrammetric volume estimation and possible mode of emplacement of the huracanolito in front of the ruins of the Bucanero Resort, Juragua, Orienta, Cuba</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Leandro Peñalver-Hernández</w:t>
+                <w:t xml:space="preserve">Contribution de l’imagerie satellite oblique (Pléiades) au suivi et à la compréhension de l’érosion des falaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Bessin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roza Taouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Théry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIe congrès français de sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">Webinaire technique du réseau national des observatoires du trait de côte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05049511v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISblue COP: an innovative, multi-level and interdisciplinary pedagogical approach to teach the societal issues of climate change and the sustainable development goals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Millière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riwalenn Ruault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Development Goals Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Cadix, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03702597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can CoastAppli (a citizen science smartphone app) improve monitoring and understanding of coastal hazards to support coastal management?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riwalenn Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Rouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5316,5206 +5316,5331 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du centenaire de l’Union Géographique Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03729129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of oblique satellite imagery to monitor and understand the coastal cliff erosion in France and Greece</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Delacourt</w:t>
+                <w:t xml:space="preserve">On the largest ever-described coastal boulder in Cuba: Photogrammetric volume estimation and possible mode of emplacement of the huracanolito in front of the ruins of the Bucanero Resort, Juragua, Orienta, Cuba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Luis Dunán Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Authemayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Pedoja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arelis Nuñez-Labañino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Peñalver-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Women in Geomorphology: a Mediterranean perspective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, visioconférence, Greece</w:t>
+              <w:t xml:space="preserve">XVIIIe congrès français de sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03165171v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05049511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies of &amp;quot;cliff erosion&amp;quot; and &amp;quot;coastal flooding&amp;quot; hazards (France, Greece, Canada)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Contribution of oblique satellite imagery to monitor and understand the coastal cliff erosion in France and Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurence David</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roza Taouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAG's regional webinar for Western Europe &amp; British Isles (UK, Ireland, France, Italy)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, visioconférence, France</w:t>
+              <w:t xml:space="preserve">Women in Geomorphology: a Mediterranean perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, visioconférence, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03165186v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03165171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et développement d’une application smartphone pour le suivi citoyen des aléas côtiers (érosion côtière et submersion marine)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Studies of &amp;quot;cliff erosion&amp;quot; and &amp;quot;coastal flooding&amp;quot; hazards (France, Greece, Canada)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bernatchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Sciences Participatives Mer &amp; Littoral</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Visioconférence, France</w:t>
+              <w:t xml:space="preserve">IAG's regional webinar for Western Europe &amp; British Isles (UK, Ireland, France, Italy)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03176361v1</w:t>
+                <w:t xml:space="preserve">hal-03165186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et surveillance des structures souterraines naturelles et anthropisées</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conception et développement d’une application smartphone pour le suivi citoyen des aléas côtiers (érosion côtière et submersion marine)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riwalenn Ruault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier CNRS-IRSN Capteurs et Métrologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Sciences Participatives Mer &amp; Littoral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05049530v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OSIRISC : une plate-forme web SIG pour restituer la trajectoire de vulnérabilité des territoires littoraux bretons</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathias Rouan</w:t>
+                <w:t xml:space="preserve">Caractérisation et surveillance des structures souterraines naturelles et anthropisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Klepikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuelle Philippe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Dantec</w:t>
+                <w:t xml:space="preserve">Aghiad Khadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MerIGéo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Nantes, France</w:t>
+              <w:t xml:space="preserve">Atelier CNRS-IRSN Capteurs et Métrologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05049475v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05049530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l’imagerie Pléiades pour le suivi du front de falaise en Normandie</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Nabucet</w:t>
+                <w:t xml:space="preserve">OSIRISC : une plate-forme web SIG pour restituer la trajectoire de vulnérabilité des territoires littoraux bretons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwan Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Rouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuelle Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « Erosion littorale et données spatiales »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">MerIGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02440131v1</w:t>
+                <w:t xml:space="preserve">hal-05049475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental field study on the fatigue and failure mechanisms of coastal chalk cliffs: implementation of a multi-parameter monitoring in Sainte-Marguerite-sur-Mer (Seine-Maritime, France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Évaluation de l’imagerie Pléiades pour le suivi du front de falaise en Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roza Taouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Nabucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Conference on Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">Séminaire « Erosion littorale et données spatiales »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02283063v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale sur les mécanismes de fatigue et de rupture des falaises crayeuses : mise en place d’un suivi multiparamètre à Sainte-Marguerite-sur-Mer (Seine-Maritime)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Combination of aerial and near surface methods. Application at two different types of coast and landslides (Normandy cliffs, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candide Lissak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roulland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Aléas Gravitaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nice-Valbonne, France</w:t>
+              <w:t xml:space="preserve">International workshop on fluidized landslide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Chengdu, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02481668v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining observations and models to enhance coastal resilience and adaptation.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bainbridge S.J</w:t>
+                <w:t xml:space="preserve">Etude expérimentale sur les mécanismes de fatigue et de rupture des falaises crayeuses : mise en place d’un suivi multiparamètre à Sainte-Marguerite-sur-Mer (Seine-Maritime)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Obs’19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">Journées Aléas Gravitaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nice-Valbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325171v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of aerial and near surface methods. Application at two different types of coast and landslides (Normandy cliffs, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Experimental field study on the fatigue and failure mechanisms of coastal chalk cliffs: implementation of a multi-parameter monitoring in Sainte-Marguerite-sur-Mer (Seine-Maritime, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kevin Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on fluidized landslide</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Chengdu, China</w:t>
+              <w:t xml:space="preserve">Regional Conference on Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480897v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02283063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processes and mechanisms governing hard rock cliff erosion in Western Brittany, France</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Combining observations and models to enhance coastal resilience and adaptation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary A. Zarillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald T. Resio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles R. Nichols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wright L.D.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bainbridge S.J</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop MARUM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Brest, France</w:t>
+              <w:t xml:space="preserve">Ocean Obs’19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01615135v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de l’évolution des processus hydrogravitaires des falaises des Vaches Noires par analyse multi-méthodes (Calvados, Normandie, France)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Processes and mechanisms governing hard rock cliff erosion in Western Brittany, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Laute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées ‘Aléa Gravitaire’</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Besançon, France</w:t>
+              <w:t xml:space="preserve">Workshop MARUM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653975v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01615135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hard rock cliff erosion in Brittany (France): Impact of subaerial and marine agents and processes on rock micro-fracturing</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Suivi de l’évolution des processus hydrogravitaires des falaises des Vaches Noires par analyse multi-méthodes (Calvados, Normandie, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roulland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Fauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Medjkane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Conference on Geomorphology (IAG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, New Delhi, India</w:t>
+              <w:t xml:space="preserve">Journées ‘Aléa Gravitaire’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01647572v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Six années de suivi de l’érosion des falaises crayeuses en Seine-Maritime au scanner laser terrestre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Hard rock cliff erosion in Brittany (France): Impact of subaerial and marine agents and processes on rock micro-fracturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Laute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">9th Conference on Geomorphology (IAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01424763v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01647572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de la dynamique des falaises argilo-marneuses par scanner laser terrestre et photogrammétrie (Calvados, Normandie) depuis septembre 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roulland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Medjkane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01653977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet CROCO-DYL : Les côtes rocheuses : comparaison de sites et de leurs dynamiques pour quantifier le recul littoral court et long terme</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bernard Le Gall</w:t>
+                <w:t xml:space="preserve">Six années de suivi de l’érosion des falaises crayeuses en Seine-Maritime au scanner laser terrestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Authemayou</w:t>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653972v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01424763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentiels érosif et submersif en Haute-Normandie</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le projet CROCO-DYL : Les côtes rocheuses : comparaison de sites et de leurs dynamiques pour quantifier le recul littoral court et long terme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duperret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Duguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Authemayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier du Réseau d'Observation du Littoral Normand et Picard</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Caen, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17600/14011800⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01148948v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le scanner laser terrestre : intérêts pour le suivi des dynamiques des côtes à falaises crayeuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Scientifique du Réseau d’Observation du Littoral Normand et Picard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau d’Observation du Littoral Normand et Picard, Oct 2014, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01148950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal flooding hazard mapping in Normandy: dynamic and static method comparison</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Potentiels érosif et submersif en Haute-Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Rapinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sino-French Forum for Water Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Caen, France</w:t>
+              <w:t xml:space="preserve">Atelier du Réseau d'Observation du Littoral Normand et Picard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau d'Observation du Littoral Normand et Picard, May 2015, Dieppe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01233424v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de l’érosion des côtes à falaises par scanner laser terrestre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Coastal flooding hazard mapping in Normandy: dynamic and static method comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Rott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rapinel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Photogrammétrie et Imagerie 3D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEREMA, Jun 2015, Rouen, France</w:t>
+              <w:t xml:space="preserve">Sino-French Forum for Water Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01148952v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apport du scanner laser terrestre dans la compréhension du recul des falaises</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Suivi de l’érosion des côtes à falaises par scanner laser terrestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire LIDAR et milieux naturels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Caen, France</w:t>
+              <w:t xml:space="preserve">Journées Photogrammétrie et Imagerie 3D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEREMA, Jun 2015, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00982402v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les facteurs à l'origine des submersions marines en Manche centrale et orientale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Taux d'ablation, modalités et agents responsables du recul des falaises crayeuses haut-normandes : l'apport du scanner laser terrestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de climatologie 2014, " Les extrêmes du temps et du climat ". Comité National Français de Géographie, Commission " Climat et Société "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Caen, France</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959763v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hazard of coastal chalk cliff erosion in Upper Normandy: the contribution of terrestrial laser scanning about the understanding of ablation rates, modalities and agents responsible for retreat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Les facteurs à l'origine des submersions marines en Manche centrale et orientale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Joint Geomorphological Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">Journées de climatologie 2014, " Les extrêmes du temps et du climat ". Comité National Français de Géographie, Commission " Climat et Société "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022782v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions météo-marines et facteurs de prédisposition à l'origine de phénomènes de submersion marine : analyse comparative entre Manche orientale et Mer du Nord méridionale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">L'apport du scanner laser terrestre dans la compréhension du recul des falaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Héquette</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International "Connaissance et Compréhension des Risques Côtiers : Aléas, Enjeux, Représentations, Gestion"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Universitaire Européen de la Mer (IUEM) - Brest, Jul 2014, Brest, France. pp.53-62</w:t>
+              <w:t xml:space="preserve">Séminaire LIDAR et milieux naturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01122316v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00982402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les submersions marines en Manche centrale et orientale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Hazard of coastal chalk cliff erosion in Upper Normandy: the contribution of terrestrial laser scanning about the understanding of ablation rates, modalities and agents responsible for retreat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stratégies interrégionales de suivi de la dynamique côtière : un outil de connaissance et d'outil d'aide à la décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau d'Observation du Littoral Normand et Picard, Jun 2014, Caen, France</w:t>
+              <w:t xml:space="preserve">17th Joint Geomorphological Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01150340v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taux d'ablation, modalités et agents responsables du recul des falaises crayeuses haut-normandes : l'apport du scanner laser terrestre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Conditions météo-marines et facteurs de prédisposition à l'origine de phénomènes de submersion marine : analyse comparative entre Manche orientale et Mer du Nord méridionale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Maspataud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Augereau</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Héquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Caen, France</w:t>
+              <w:t xml:space="preserve">Colloque International "Connaissance et Compréhension des Risques Côtiers : Aléas, Enjeux, Représentations, Gestion"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Universitaire Européen de la Mer (IUEM) - Brest, Jul 2014, Brest, France. pp.53-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959762v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution à long terme des falaises des ‘Vaches Noires’ et occurrence des glissements (Calvados, Basse-Normandie, France)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Les submersions marines en Manche centrale et orientale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées ‘Aléa Gravitaire’</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Grenoble, France. 7 p</w:t>
+              <w:t xml:space="preserve">Stratégies interrégionales de suivi de la dynamique côtière : un outil de connaissance et d'outil d'aide à la décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau d'Observation du Littoral Normand et Picard, Jun 2014, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01108782v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01150340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling terrestrial and marine datasets for coastal hazard assessment and risk reduction in changing environments – A EUR-OPA Major Hazards Agreement Project.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Soldati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Micallef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th IAG International Conference on Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe Français de Géomorphologie (GFG), Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01109841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fall of coastal chalk cliffs in Upper Normandy: Towards the determination of triggering factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th IAG International Conference on Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00921132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term evolution of ‘Les Vaches Noires’ cliffs and spatio-temporal occurrence of landslides (Calvados, Basse-Normandie, France). First preliminary results.</w:t>
+                <w:t xml:space="preserve">Evolution à long terme des falaises des ‘Vaches Noires’ et occurrence des glissements (Calvados, Basse-Normandie, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Afchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Robert Davidson</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lissak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IAG International Conference on Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Français de Géomorphologie (GFG), Aug 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées ‘Aléa Gravitaire’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Grenoble, France. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01109820v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile Laser Scanning along Dieppe coastal cliffs: reliability of the acquired point clouds applied to rockfall assessments</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Long term evolution of ‘Les Vaches Noires’ cliffs and spatio-temporal occurrence of landslides (Calvados, Basse-Normandie, France). First preliminary results.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Afchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">8th IAG International Conference on Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Français de Géomorphologie (GFG), Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01148924v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01109820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile Laser Scanning along Dieppe coastal cliffs: reliability of the acquired point clouds applied to rockfall assessments.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Mobile Laser Scanning along Dieppe coastal cliffs: reliability of the acquired point clouds applied to rockfall assessments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Michoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Carrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cancouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">, 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01122019v1</w:t>
+                <w:t xml:space="preserve">hal-01148924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la caractérisation des phénomènes météo-marins responsables des inondations par la mer des côtes basses en Manche orientale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Mobile Laser Scanning along Dieppe coastal cliffs: reliability of the acquired point clouds applied to rockfall assessments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Michoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Carrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cancouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la SHF (Société Hydrotechnique de France) : événements extrêmes fluviaux et maritimes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Paris, France. 8 p</w:t>
+              <w:t xml:space="preserve">European Geosciences Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00709672v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des facteurs atmosphériques dans la genèse des submersions marines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Spatial Analysis of Coastal Chalk Cliff Falls in Upper Normandy (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Edwige Savouret</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Davidson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Climatologie 2012 " Climatologie appliquée "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Liège, Belgique</w:t>
+              <w:t xml:space="preserve">Taza GIS-Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Fès, Morocco. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00794603v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les risques de tempête et de submersion marine sur le littoral normand-picard</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">To the determination of triggering factors of chalk cliff collapses in Upper Normandy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pauline Letortu</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Cador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Le Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Réseau d'Observation du Littoral Normand-Picard</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau d'Observation du Littoral Normand et Picard, Jan 2012, Dieppe, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union, Geophysical Research Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01150362v1</w:t>
+                <w:t xml:space="preserve">hal-00694304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal Flooding Events on the French coast of the Eastern English Channel: the Result of a Combination of Meteorological, Marine, and Morphological Factors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Les risques de tempête et de submersion marine sur le littoral normand-picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Séminaire du Réseau d'Observation du Littoral Normand-Picard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau d'Observation du Littoral Normand et Picard, Jan 2012, Dieppe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00709730v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01150362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions météo-marines responsables des submersions marines en Manche orientale : méthodes inductive et naturaliste</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Vers la caractérisation des phénomènes météo-marins responsables des inondations par la mer des côtes basses en Manche orientale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème colloque de l'Association Internationale de Climatologie : Les climats régionaux : observation et modélisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Grenoble, France. pp.481-486</w:t>
+              <w:t xml:space="preserve">Congrès de la SHF (Société Hydrotechnique de France) : événements extrêmes fluviaux et maritimes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Paris, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00739290v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effondrements des falaises crayeuses en Haute-Normandie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Le rôle des facteurs atmosphériques dans la genèse des submersions marines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hervé Quénol</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Savouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIèmes Journées Nationales Génie Côtier - Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Cherbourg, France. pp.315-322</w:t>
+              <w:t xml:space="preserve">Journées de Climatologie 2012 " Climatologie appliquée "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00709654v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00794603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Analysis of Coastal Chalk Cliff Falls in Upper Normandy (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Coastal Flooding Events on the French coast of the Eastern English Channel: the Result of a Combination of Meteorological, Marine, and Morphological Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Levoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Taza GIS-Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Fès, Morocco. 6 p</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00709643v1</w:t>
+                <w:t xml:space="preserve">hal-00709730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To the determination of triggering factors of chalk cliff collapses in Upper Normandy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Conditions météo-marines responsables des submersions marines en Manche orientale : méthodes inductive et naturaliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hervé Quénol</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union, Geophysical Research Abstracts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Austria</w:t>
+              <w:t xml:space="preserve">25ème colloque de l'Association Internationale de Climatologie : Les climats régionaux : observation et modélisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Grenoble, France. pp.481-486</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00694304v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal cliff falls and triggering factors in Upper Normandy: spatial, temporal, and statistical approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Effondrements des falaises crayeuses en Haute-Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Journées 'Aléa gravitaire'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Strasbourg, France. pp.169-173</w:t>
+              <w:t xml:space="preserve">XIIèmes Journées Nationales Génie Côtier - Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Cherbourg, France. pp.315-322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00697841v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques naturels en Manche orientale et centrale : érosion côtière et inondation par la mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du LERN (Laboratoire Environnement Ressources de Normandie)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Port-en-Bessin, France</w:t>
+              <w:t xml:space="preserve">Séminaire des Doctorants de l'UMR Littoral Environnement Télédétection Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01150354v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01150358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risques naturels en Manche orientale et centrale : érosion côtière et inondation par la mer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Coastal hazard assessment and risk management in Upper Normandy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire des Doctorants de l'UMR Littoral Environnement Télédétection Géomatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t>
+              <w:t xml:space="preserve">FORM-OSE Post-graduate Training School "Coastal hazard assessment and risk management"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01150358v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01150360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal hazard assessment and risk management in Upper Normandy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Risques naturels en Manche orientale et centrale : érosion côtière et inondation par la mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FORM-OSE Post-graduate Training School "Coastal hazard assessment and risk management"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Caen, France</w:t>
+              <w:t xml:space="preserve">Séminaire du LERN (Laboratoire Environnement Ressources de Normandie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Port-en-Bessin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01150360v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01150354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Coastal cliff falls and triggering factors in Upper Normandy: spatial, temporal, and statistical approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Cador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Journées 'Aléa gravitaire'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Strasbourg, France. pp.169-173</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Suivi des falaises et versants littoraux en Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candide Lissak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Davidson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Observatoires du Trait de Côte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01150357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10525,715 +10650,715 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geomorphological signatures of known climatic extreme events and validation of theoretical emplacement approach: Boulders on Cuban low-lying Marine Terraces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Luis Dunán Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Authemayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Pedoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julius Jara-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienne, Austria. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CoastAppli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riwalenn Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Millière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres nationales des Sciences Participatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Marseille, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cliff change detection using Siamese KPConv deep network on 3D point clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. de Gélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Bessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Nice, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processes and mechanisms governing hard rock cliff erosion in Western Brittany, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Laute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. 19, 2017, Geophysical Research Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01513787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal cliff top ground motions and wave-cliff interactions, field observations from Northern Finistère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Earlie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Caen, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01513745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the determination of triggering factors of coastal chalk cliff collapses in Upper Normandy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Le Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11243,533 +11368,533 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OSIRISC: Co-Design of an Integrated Observatory to Monitor Vulnerability to Coastal Risks of Erosion and Marine Flooding in Brittany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Le Dantec</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rui Carrilho Gomes; Vítor Correia; Balazs Bodó. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Citizens’ Observatories on Geohazards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.171-193, 2025, Geoenvironmental Disaster Reduction, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-53371-6_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04985693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contexte général : données physiographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vrabie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CEREMA éditions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques et évolution du littoral : Synthèse des connaissancesFascicule n°2 : de la pointe du Hourdel au cap d’Antifer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.14-50, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution générale du littoral et des fonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fressard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CEREMA; Olivier Maquaire; Stéphanie Detourbe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques et évolution du littoral. Fascicule 3, Synthèse des connaissances du cap d'Antifer au cap de la Hague</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Édition Cerema, pp.241-303, 2019, 978-2-37180-313-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The hydro-sedimentary system of the Upper-Normandy coast: synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maanan, M.; Robin, M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sediment fluxes in Coastal Areas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Science, pp.121-147, 2015, 978-94-017-9260-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-017-9260-8_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11779,327 +11904,327 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes des 22èmes Journées des Jeunes Géomorphologues (Brest, 2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hénaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/geomorphologie.17481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forçages météo-marins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, 28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01154587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conditions météo-marines responsables des submersions marines en Manche orientale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01157953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12109,726 +12234,726 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan de l’opération CoastAppli</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">HIRACLES Neo report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Bessin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niki Evelpidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vassilakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LETG-Brest Géomer, UMR 6554 CNRS, IUEM-UBO, Brest. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rouan</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-05411836v1</w:t>
+                <w:t xml:space="preserve">hal-05411882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RICOCHET : Évaluation multirisques de territoires côtiers en contexte de changement global</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Grandjean</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas A Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Caen Normandie. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIRACLES Neo report</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Bilan de l’opération CoastAppli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Vassilakis</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riwalenn Ruault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Derval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LETG-Brest Géomer, UMR 6554 CNRS, IUEM-UBO, Brest. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05411882v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05411836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de fin d’activité du projet EROFALITT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roza Taouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Nabucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LETG-Brest Géomer, UMR 6554 CNRS, IUEM-UBO, Brest. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution de la microFracturation induite par les ondes inFragravitaires à l'érosion des Falaises (F3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Laute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LETG-Brest Géomer, UMR 6554 CNRS, IUEM-UBO, Brest. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résultats de 2012 issus du suivi des falaises par l’association ESTRAN pour l’agglomération de Dieppe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Caen Normandie. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résultats de 2010 issus du suivi des falaises par l’association ESTRAN pour l’agglomération de Dieppe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Caen Normandie. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12838,100 +12963,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le recul des falaises crayeuses haut-normandes et les inondations par la mer en Manche centrale et orientale : de la quantification de l'aléa à la caractérisation des risques induits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université de Caen, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01018719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12941,91 +13066,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'érosion des falaises au sein des aléas côtiers : suivi, compréhension et partage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université de Bretagne Occidentale, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04230578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13035,170 +13160,170 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application smartphone CoastAppli de suivi des aléas côtiers par les sciences citoyennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riwalenn Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Rouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:398c6757e7cfbc91f165fd0a15b91b93fddc729e;origin=https://hal.archives-ouvertes.fr/hal-05049628;visit=swh:1:snp:c998283cf7eeed1bce2cdb186734cb1e1824dd84;anchor=swh:1:rel:6cb053ebeb91e2e6f8f7bd8a19764d8730e93595;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId288"/>
+      <w:footerReference w:type="default" r:id="rId290"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13266,51 +13391,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5C513158"/>
+    <w:nsid w:val="BC73C435"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13497,51 +13622,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-letortu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4035-3866" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129342238" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04866067v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Dun&#225;n-Avila" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pedoja" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Jara-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2024.107438" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059894v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwalenn Ruault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/eep.2025.8308" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052035v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Reboul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence David" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pensec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05045723v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davidson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Peuziat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109738" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311549v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rouan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Milli&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Derval" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.17726" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215075v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Bessin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vassilakis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Evelpidou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15153824" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03684625v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris de G&#233;lis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-3-2022-649-2022" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03636861v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Augereau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108211" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706093v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cuq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guillou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lami" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2022.103122" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191993v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Taouki" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2021.1892857" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281865v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Th&#233;ry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nabucet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2019.101976" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434401v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cocquempot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;naff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.16731" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02280608v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Compain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI88-005.1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324970v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reid Nichols" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Wright" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Bainbridge" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cosby" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00404" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051396v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.03.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067558v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grandjean" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2019.02.024" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647588v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ammann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15481603.2017.1408931" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178170v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Medjkane" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maquaire" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Roulland" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Letortu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-017-0942-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633873v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Laute" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2017.1392" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517587v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Beauverger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22797254.2017.1300047" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295475v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2016017" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424758v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148291v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cador" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Coinaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3741" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-72DQ6L1N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143688v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10872" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-HPW5BPN6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148294v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.05.007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071427v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bonnet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.24.335-354" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121100v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bensa&#239;d" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10588" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101907v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Michoud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Carrea" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Derron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jaboyedoff" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-014-0542-5" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925857v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4461/GFDQ.2013.36.4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819803v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.165" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534206v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Caspar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lebreton" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411249v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Kernec" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mahieux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3756884.3768381" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725535v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16272" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04848030v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Suanez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05046323v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pierson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311591v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311562v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311619v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049511v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Luis Dun&#225;n Avila" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arelis Nu&#241;ez-Laba&#241;ino" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Pe&#241;alver-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-03702597v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729129v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165171v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165186v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernatchez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176361v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049530v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Simon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Klepikova" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiad Khadour" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049475v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Philippe" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440131v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283063v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02481668v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325171v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary A. Zarillo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald T. Resio" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R. Nichols" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wright L.D." TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bainbridge S.J" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480897v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roulland" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Graff" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615135v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653975v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fauchard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Medjkane" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647572v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424763v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653977v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653972v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duperret" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Raimbault" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Duguet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Gall" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17600/14011800" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148948v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148950v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233424v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rott" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rapinel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148952v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982402v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959763v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022782v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122316v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maspataud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;quette" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150340v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959762v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108782v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Afchain" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Launay" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lissak" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109841v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soldati" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Micallef" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921132v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109820v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148924v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cancou&#235;t" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122019v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709672v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794603v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Savouret" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150362v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709730v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levoy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739290v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709654v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709643v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694304v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Gendre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697841v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150354v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150358v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150360v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150357v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049551v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355306v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411980v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de G&#233;lis" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bessin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delacourt" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513787v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513745v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Earlie" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Young" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Floc'H" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637531v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Gendre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985693v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Henaff" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53371-6_10" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049237v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vrabie" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Coudray" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugu&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Poisson" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375571v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637445v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9260-8_6" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04822726v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.17481" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-8G6LX8B0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154587v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157953v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411836v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Derval" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rouan" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H&#233;naff" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411868v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A Le Dantec" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411882v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411815v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Passot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411796v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411790v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411784v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01018719v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04230578v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049628v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:398c6757e7cfbc91f165fd0a15b91b93fddc729e;origin=https://hal.archives-ouvertes.fr/hal-05049628;visit=swh:1:snp:c998283cf7eeed1bce2cdb186734cb1e1824dd84;anchor=swh:1:rel:6cb053ebeb91e2e6f8f7bd8a19764d8730e93595;path=/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-letortu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4035-3866" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129342238" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05045723v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davidson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Peuziat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109738" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052035v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Reboul" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence David" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pensec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04866067v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Dun&#225;n-Avila" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pedoja" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Jara-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2024.107438" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059894v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwalenn Ruault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/eep.2025.8308" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311549v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rouan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Milli&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Derval" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.17726" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215075v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Bessin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vassilakis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Evelpidou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15153824" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03636861v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Augereau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108211" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706093v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cuq" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guillou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lami" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2022.103122" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03684625v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris de G&#233;lis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-3-2022-649-2022" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191993v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Taouki" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2021.1892857" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281865v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Th&#233;ry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nabucet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2019.101976" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434401v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cocquempot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;naff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.16731" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02280608v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Compain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI88-005.1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324970v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reid Nichols" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Wright" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Bainbridge" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cosby" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00404" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067558v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grandjean" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2019.02.024" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051396v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.03.005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647588v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ammann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15481603.2017.1408931" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178170v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Medjkane" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maquaire" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Roulland" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Letortu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-017-0942-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517587v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Beauverger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22797254.2017.1300047" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633873v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Laute" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2017.1392" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424758v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295475v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2016017" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148291v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cador" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Coinaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3741" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-72DQ6L1N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143688v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10872" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-HPW5BPN6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148294v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.05.007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101907v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Michoud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Carrea" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Derron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jaboyedoff" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-014-0542-5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071427v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bonnet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.24.335-354" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121100v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bensa&#239;d" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10588" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819803v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.165" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925857v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4461/GFDQ.2013.36.4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534206v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Caspar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lebreton" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569519v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Kernec" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Querrec" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mahieux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725535v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16272" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411249v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3756884.3768381" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05046323v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pierson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04848030v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Suanez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311562v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311591v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311619v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-03702597v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729129v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049511v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Luis Dun&#225;n Avila" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arelis Nu&#241;ez-Laba&#241;ino" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Pe&#241;alver-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165171v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165186v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernatchez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176361v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049530v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Simon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Klepikova" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiad Khadour" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049475v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Philippe" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440131v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480897v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roulland" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Graff" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02481668v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283063v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325171v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary A. Zarillo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald T. Resio" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R. Nichols" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wright L.D." TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bainbridge S.J" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615135v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653975v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fauchard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Medjkane" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647572v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653977v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424763v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653972v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duperret" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Raimbault" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Duguet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Gall" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17600/14011800" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148950v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148948v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233424v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rott" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rapinel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148952v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959762v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959763v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982402v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022782v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122316v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maspataud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;quette" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150340v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109841v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soldati" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Micallef" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921132v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108782v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Afchain" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Launay" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lissak" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109820v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148924v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cancou&#235;t" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122019v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709643v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694304v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Gendre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150362v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709672v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794603v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Savouret" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709730v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levoy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739290v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709654v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150358v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150360v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150354v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697841v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150357v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049551v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355306v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411980v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de G&#233;lis" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bessin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delacourt" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513787v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513745v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Earlie" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Young" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Floc'H" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637531v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Gendre" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985693v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Henaff" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53371-6_10" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049237v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vrabie" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Coudray" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugu&#233;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Poisson" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375571v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637445v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9260-8_6" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04822726v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.17481" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-8G6LX8B0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154587v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157953v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411882v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411868v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A Le Dantec" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411836v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Derval" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rouan" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H&#233;naff" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411815v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Passot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411796v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411790v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411784v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01018719v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04230578v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049628v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:398c6757e7cfbc91f165fd0a15b91b93fddc729e;origin=https://hal.archives-ouvertes.fr/hal-05049628;visit=swh:1:snp:c998283cf7eeed1bce2cdb186734cb1e1824dd84;anchor=swh:1:rel:6cb053ebeb91e2e6f8f7bd8a19764d8730e93595;path=/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>