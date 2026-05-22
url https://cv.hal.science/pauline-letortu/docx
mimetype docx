--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -199,554 +199,554 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decade of erosion monitoring of coastal chalk cliff faces at a seasonal frequency (2010−2021) using terrestrial lasergrammetry and photogrammetry (Varengeville-sur-Mer and Dieppe, Normandy, France): Technical evolution and main results</w:t>
+                <w:t xml:space="preserve">Geomorphological signatures of known hurricanes and validation of theoretical emplacement formulations: Coastal boulder deposits on Cuban low-lying marine terraces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Letortu</w:t>
+                <w:t xml:space="preserve">Pedro Dunán-Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Costa</w:t>
+                <w:t xml:space="preserve">Christine Authemayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Davidson</w:t>
+                <w:t xml:space="preserve">Marion Jaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+                <w:t xml:space="preserve">Kevin Pedoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Peuziat</w:t>
+                <w:t xml:space="preserve">Julius Jara-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 479, pp.109738. </w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 480, pp.107438. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2025.109738⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2024.107438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05045723v1</w:t>
+                <w:t xml:space="preserve">hal-04866067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse spatio-temporelle des éboulements/écroulements (2000-2015) entre Etretat et Le Tréport (Seine-Maritime, Normandie) avec une régression logistique binomiale spatiale orientée de panel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Apprentissage par projet en FabLab pour des étudiants en géographie à l’Université de Brest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riwalenn Ruault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Études &amp; Pédagogies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/eep.2025.8308⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05052035v1</w:t>
+                <w:t xml:space="preserve">hal-05059894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphological signatures of known hurricanes and validation of theoretical emplacement formulations: Coastal boulder deposits on Cuban low-lying marine terraces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A decade of erosion monitoring of coastal chalk cliff faces at a seasonal frequency (2010−2021) using terrestrial lasergrammetry and photogrammetry (Varengeville-sur-Mer and Dieppe, Normandy, France): Technical evolution and main results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Dunán-Avila</w:t>
+                <w:t xml:space="preserve">Robert Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Authemayou</w:t>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Jaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julius Jara-Muñoz</w:t>
+                <w:t xml:space="preserve">Bastien Peuziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2024.107438⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 479, pp.109738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2025.109738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04866067v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05045723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage par projet en FabLab pour des étudiants en géographie à l’Université de Brest</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse spatio-temporelle des éboulements/écroulements (2000-2015) entre Etretat et Le Tréport (Seine-Maritime, Normandie) avec une régression logistique binomiale spatiale orientée de panel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Audard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riwalenn Ruault</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurence David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pensec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études &amp; Pédagogies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05059894v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05052035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi citoyen des indicateurs des aléas d’érosion côtière et de submersion marine : création de l’application smartphone et tablette CoastAppli et expérimentation à Guissény (Finistère)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riwalenn Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Rouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -836,64 +836,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smartphone Structure-from-Motion Photogrammetry from a Boat for Coastal Cliff Face Monitoring Compared with Pléiades Tri-Stereoscopic Imagery and Unmanned Aerial System Imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Bessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vassilakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -951,511 +951,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04215075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental field study on the fatigue and failure mechanisms of coastal chalk cliffs: Implementation of a multi-parameter monitoring system (Sainte-Marguerite-sur-Mer, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Cliff Change Detection Using Siamese Kpconv Deep Network on 3d Point Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris de Gélis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Bessin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Dantec</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Augereau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+                <w:t xml:space="preserve">Christophe Delacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 408, pp.108211. </w:t>
+              <w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, pp.649-656. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2022.108211⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/isprs-annals-V-3-2022-649-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03636861v1</w:t>
+                <w:t xml:space="preserve">insu-03684625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systemic vulnerability of coastal territories to erosion and marine flooding: A conceptual and methodological approach applied to Brittany (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental field study on the fatigue and failure mechanisms of coastal chalk cliffs: Implementation of a multi-parameter monitoring system (Sainte-Marguerite-sur-Mer, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iwan Le Berre</w:t>
+                <w:t xml:space="preserve">Nicolas Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Lami</w:t>
+                <w:t xml:space="preserve">Emmanuel Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2022.103122⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 408, pp.108211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2022.108211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03706093v1</w:t>
+                <w:t xml:space="preserve">insu-03636861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cliff Change Detection Using Siamese Kpconv Deep Network on 3d Point Clouds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systemic vulnerability of coastal territories to erosion and marine flooding: A conceptual and methodological approach applied to Brittany (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwan Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iris de Gélis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marion Jaud</w:t>
+                <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Delacourt</w:t>
+                <w:t xml:space="preserve">Thibaud Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 3, pp.649-656. </w:t>
+              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 78, pp.103122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/isprs-annals-V-3-2022-649-2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2022.103122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03684625v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional (3D) reconstructions of the coastal cliff face in Normandy (France) based on oblique Pléiades imagery: assessment of Ames Stereo Pipeline® (ASP®) and MicMac® processing chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roza Taouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 42 (12), pp.4562-4582. </w:t>
@@ -1493,64 +1493,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The potential of Pléiades images with high angle of incidence for reconstructing the coastal cliff face in Normandy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Théry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1627,90 +1627,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode de suivi de la vulnérabilité systémique à l’érosion et la submersion marines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cocquempot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1755,377 +1755,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03434401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentary coastal cliffs of Normandy: Modalities and quantification of retreat</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Collaborative Science to Enhance Coastal Resilience and Adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Thirard</w:t>
+                <w:t xml:space="preserve">C. Reid Nichols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Compain</w:t>
+                <w:t xml:space="preserve">Lynn Wright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Bainbridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cosby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2112/SI88-005.1⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02280608v1</w:t>
+                <w:t xml:space="preserve">hal-02324970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Science to Enhance Coastal Resilience and Adaptation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lynn Wright</w:t>
+                <w:t xml:space="preserve">Sedimentary coastal cliffs of Normandy: Modalities and quantification of retreat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott Bainbridge</w:t>
+                <w:t xml:space="preserve">Guillaume Thirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Cosby</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Hénaff</w:t>
+                <w:t xml:space="preserve">Vincent Compain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6, </w:t>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 88 (sp1), pp.46-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2112/SI88-005.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324970v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02280608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UAV survey of a coastal cliff face – Selection of the best imaging angle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Théry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 139, pp.10-20. </w:t>
@@ -2163,90 +2163,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine and subaerial controls of coastal chalk cliff erosion in Normandy (France) based on a 7-year laser scanner monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Davidson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 335, pp.76-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2274,1119 +2274,1119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02051396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining high-resolution survey methods for monitoring cliff erosion at an operational scale</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-resolution monitoring of complex coastal morphology changes: cross-efficiency of SfM and TLS-based survey (Vaches-Noires cliffs, Normandy, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Ammann</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">M. Medjkane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Roulland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GIScience and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15481603.2017.1408931⟩</w:t>
+              <w:t xml:space="preserve">Landslides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (6), pp.1097-1108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10346-017-0942-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01647588v1</w:t>
+                <w:t xml:space="preserve">hal-02178170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution monitoring of complex coastal morphology changes: cross-efficiency of SfM and TLS-based survey (Vaches-Noires cliffs, Normandy, France)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Examining high-resolution survey methods for monitoring cliff erosion at an operational scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ammann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landslides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 15 (6), pp.1097-1108. </w:t>
+              <w:t xml:space="preserve">GIScience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 55 (4), pp.457-476. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10346-017-0942-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15481603.2017.1408931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02178170v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01647588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adequacy of pseudo-direct georeferencing of terrestrial laser scanning data for coastal landscape surveying against indirect georeferencing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Impacts des vagues et de la circulation d’eau sur la microfracturation des falaises rocheuses : mise en place d’un suivi multiparamètre en Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Laute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mickael Beauverger</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ammann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 50 (1), pp.163-174. </w:t>
+              <w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19, pp.251-256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/22797254.2017.1300047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/edyte.2017.1392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01517587v1</w:t>
+                <w:t xml:space="preserve">hal-01633873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des vagues et de la circulation d’eau sur la microfracturation des falaises rocheuses : mise en place d’un suivi multiparamètre en Bretagne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Adequacy of pseudo-direct georeferencing of terrestrial laser scanning data for coastal landscape surveying against indirect georeferencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katja Laute</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Ammann</w:t>
+                <w:t xml:space="preserve">Mickael Beauverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19, pp.251-256. </w:t>
+              <w:t xml:space="preserve">European Journal of Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (1), pp.163-174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/edyte.2017.1392⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/22797254.2017.1300047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01633873v1</w:t>
+                <w:t xml:space="preserve">hal-01517587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport du scanner laser terrestre pour la compréhension du recul des falaises crayeuses haut-normandes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Meteorological and marine conditions leading to coastal flooding along the French coast of the Eastern English Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@ppemonde</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (2), pp.41-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2016017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01424758v1</w:t>
+                <w:t xml:space="preserve">hal-01295475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meteorological and marine conditions leading to coastal flooding along the French coast of the Eastern English Channel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Apport du scanner laser terrestre pour la compréhension du recul des falaises crayeuses haut-normandes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 216</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lhb/2016017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01295475v1</w:t>
+                <w:t xml:space="preserve">hal-01424758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical and empirical analyses of the triggers of coastal chalk cliff failure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Taux dʼablation des falaises crayeuses haut-normandes : l’apport du scanner laser terrestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/esp.3741⟩</w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (1), pp.73-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.10872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01148291v1</w:t>
+                <w:t xml:space="preserve">hal-01143688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taux dʼablation des falaises crayeuses haut-normandes : l’apport du scanner laser terrestre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Statistical and empirical analyses of the triggers of coastal chalk cliff failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Cador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Coinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 21 (1), pp.73-82. </w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (10), pp.1371-1386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.10872⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/esp.3741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01143688v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retreat rates, modalities and agents responsible for erosion along the coastal chalk cliffs of Upper Normandy: the contribution of terrestrial laser scanning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 245, pp.3-14. </w:t>
@@ -3418,451 +3418,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01148294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landslide detection and monitoring capability of boat-based mobile laser scanning along Dieppe coastal cliffs, Normandy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial analysis of coastal chalk cliff falls in Upper Normandy (France) from Veules-les-Roses to Le Treport (2002-2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Michoud</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landslides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10346-014-0542-5⟩</w:t>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (3), pp.335-354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rig.24.335-354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01101907v1</w:t>
+                <w:t xml:space="preserve">hal-01071427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial analysis of coastal chalk cliff falls in Upper Normandy (France) from Veules-les-Roses to Le Treport (2002-2009)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Taux d’ablation des falaises crayeuses haut-normandes : l’apport du scanner laser terrestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Bonnet</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Bensaïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Cador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rig.24.335-354⟩</w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Actes des 14e Journées des Jeunes Géomorphologues, 20 (2), pp.133-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.10588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01071427v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taux d’ablation des falaises crayeuses haut-normandes : l’apport du scanner laser terrestre</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Landslide detection and monitoring capability of boat-based mobile laser scanning along Dieppe coastal cliffs, Normandy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Michoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Carrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkrim Bensaïd</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Cador</w:t>
+                <w:t xml:space="preserve">Marc-Henri Derron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Quénol</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Jaboyedoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Actes des 14e Journées des Jeunes Géomorphologues, 20 (2), pp.133-144. </w:t>
+              <w:t xml:space="preserve">Landslides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (2), pp.403-418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.10588⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10346-014-0542-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01121100v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01101907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les submersions marines en Manche orientale : approche inductive et naturaliste pour la caractérisation des facteurs responsables des inondations par la mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9, pp.31-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3896,103 +3896,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial coexistence and temporal logout between mainland and marine hazards in Upper Normandy (NW France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geografia Fisica e Dinamica Quaternaria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 36 (1), pp.53-61. </w:t>
@@ -4043,77 +4043,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les submersions de tempête de la nuit du 10 au 11 mars 2008 sur la côte d'Albâtre (Haute-Normandie, France) : détermination météo-marine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Caspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2 (215), pp. 115-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4183,64 +4183,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QGIS pour RISCOREV (RISques CÔtiers et RÉalité Virtuelle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Kernec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riwalenn Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Querrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4295,103 +4295,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geomorphological signatures of known climatic extreme events and validation of theoritical emplacement approach: Boulders on Cuban low-lying Marine Terraces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Authemayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Dunán-Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Pedoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julius Jara-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienne, Austria. </w:t>
@@ -4442,90 +4442,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using extended reality to raise coastal flooding risk awareness: A pilot project in the municipality of Guissény (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Kernec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mahieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riwalenn Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ammann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VRST '25: 31st ACM Symposium on Virtual Reality Software and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Montreal QC Canada, Canada. pp.1-3, </w:t>
@@ -4557,307 +4557,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse spatio-temporelle des éboulements/écroulements en Seine-Maritime (2000-2015)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Observation morphodynamique à long terme pour l'étude des évènements extrêmes dans l'évolution et la projection morphologiques des côtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Suanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurence David</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Rouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les seizièmes rencontres de Théo Quant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Besançon, France</w:t>
+              <w:t xml:space="preserve">EVOLECO : EVOlution à Long terme des Ecosystèmes COtiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Infrestructure de Recherche Littorale &amp; Côtière ILICO, Nov 2024, Plouzané (29280), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05046323v1</w:t>
+                <w:t xml:space="preserve">hal-04848030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation morphodynamique à long terme pour l'étude des évènements extrêmes dans l'évolution et la projection morphologiques des côtes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Suanez</w:t>
+                <w:t xml:space="preserve">Analyse spatio-temporelle des éboulements/écroulements en Seine-Maritime (2000-2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Audard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Stéphan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mathias Rouan</w:t>
+                <w:t xml:space="preserve">Julie Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EVOLECO : EVOlution à Long terme des Ecosystèmes COtiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Infrestructure de Recherche Littorale &amp; Côtière ILICO, Nov 2024, Plouzané (29280), France</w:t>
+              <w:t xml:space="preserve">Les seizièmes rencontres de Théo Quant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04848030v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'érosion des falaises au sein des aléas côtiers : suivis de terrain et défis en lien avec la modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data Science pour les risques côtiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4882,77 +4882,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIRACLES : HIgh-Resolution imAgery for CLiff Erosion Studies – utilisation des images Pléiades pour le suivi de l’érosion du front de falaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Bessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roza Taouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5007,77 +5007,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution de l’imagerie satellite oblique (Pléiades) au suivi et à la compréhension de l’érosion des falaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Bessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roza Taouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5126,165 +5126,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISblue COP: an innovative, multi-level and interdisciplinary pedagogical approach to teach the societal issues of climate change and the sustainable development goals</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">On the largest ever-described coastal boulder in Cuba: Photogrammetric volume estimation and possible mode of emplacement of the huracanolito in front of the ruins of the Bucanero Resort, Juragua, Orienta, Cuba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Luis Dunán Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Authemayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Pedoja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arelis Nuñez-Labañino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Peñalver-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Development Goals Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Cadix, Spain</w:t>
+              <w:t xml:space="preserve">XVIIIe congrès français de sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03702597v1</w:t>
+                <w:t xml:space="preserve">hal-05049511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can CoastAppli (a citizen science smartphone app) improve monitoring and understanding of coastal hazards to support coastal management?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riwalenn Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Rouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5316,264 +5346,234 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du centenaire de l’Union Géographique Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03729129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the largest ever-described coastal boulder in Cuba: Photogrammetric volume estimation and possible mode of emplacement of the huracanolito in front of the ruins of the Bucanero Resort, Juragua, Orienta, Cuba</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ISblue COP: an innovative, multi-level and interdisciplinary pedagogical approach to teach the societal issues of climate change and the sustainable development goals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Millière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riwalenn Ruault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIe congrès français de sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">Sustainable Development Goals Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Cadix, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05049511v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03702597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of oblique satellite imagery to monitor and understand the coastal cliff erosion in France and Greece</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roza Taouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Théry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Women in Geomorphology: a Mediterranean perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, visioconférence, Greece</w:t>
@@ -5602,103 +5602,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studies of &amp;quot;cliff erosion&amp;quot; and &amp;quot;coastal flooding&amp;quot; hazards (France, Greece, Canada)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bernatchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAG's regional webinar for Western Europe &amp; British Isles (UK, Ireland, France, Italy)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, visioconférence, France</w:t>
@@ -5727,64 +5727,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et développement d’une application smartphone pour le suivi citoyen des aléas côtiers (érosion côtière et submersion marine)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riwalenn Ruault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Sciences Participatives Mer &amp; Littoral</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5934,103 +5934,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OSIRISC : une plate-forme web SIG pour restituer la trajectoire de vulnérabilité des territoires littoraux bretons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwan Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Rouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuelle Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MerIGéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Nantes, France</w:t>
@@ -6059,64 +6059,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de l’imagerie Pléiades pour le suivi du front de falaise en Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roza Taouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6178,803 +6178,803 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02440131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of aerial and near surface methods. Application at two different types of coast and landslides (Normandy cliffs, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Experimental field study on the fatigue and failure mechanisms of coastal chalk cliffs: implementation of a multi-parameter monitoring in Sainte-Marguerite-sur-Mer (Seine-Maritime, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kevin Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on fluidized landslide</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Chengdu, China</w:t>
+              <w:t xml:space="preserve">Regional Conference on Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02480897v1</w:t>
+                <w:t xml:space="preserve">hal-02283063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale sur les mécanismes de fatigue et de rupture des falaises crayeuses : mise en place d’un suivi multiparamètre à Sainte-Marguerite-sur-Mer (Seine-Maritime)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Aléas Gravitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nice-Valbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02481668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental field study on the fatigue and failure mechanisms of coastal chalk cliffs: implementation of a multi-parameter monitoring in Sainte-Marguerite-sur-Mer (Seine-Maritime, France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+                <w:t xml:space="preserve">Combining observations and models to enhance coastal resilience and adaptation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary A. Zarillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald T. Resio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles R. Nichols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wright L.D.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bainbridge S.J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Conference on Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">Ocean Obs’19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02283063v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining observations and models to enhance coastal resilience and adaptation.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Donald T. Resio</w:t>
+                <w:t xml:space="preserve">Combination of aerial and near surface methods. Application at two different types of coast and landslides (Normandy cliffs, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles R. Nichols</w:t>
+                <w:t xml:space="preserve">Candide Lissak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wright L.D.</w:t>
+                <w:t xml:space="preserve">Thomas Roulland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bainbridge S.J</w:t>
+                <w:t xml:space="preserve">Kevin Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Obs’19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">International workshop on fluidized landslide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Chengdu, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325171v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processes and mechanisms governing hard rock cliff erosion in Western Brittany, France</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Suivi de l’évolution des processus hydrogravitaires des falaises des Vaches Noires par analyse multi-méthodes (Calvados, Normandie, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roulland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Fauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Medjkane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop MARUM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Brest, France</w:t>
+              <w:t xml:space="preserve">Journées ‘Aléa Gravitaire’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01615135v1</w:t>
+                <w:t xml:space="preserve">hal-01653975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de l’évolution des processus hydrogravitaires des falaises des Vaches Noires par analyse multi-méthodes (Calvados, Normandie, France)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Processes and mechanisms governing hard rock cliff erosion in Western Brittany, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Laute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées ‘Aléa Gravitaire’</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Besançon, France</w:t>
+              <w:t xml:space="preserve">Workshop MARUM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653975v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01615135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hard rock cliff erosion in Brittany (France): Impact of subaerial and marine agents and processes on rock micro-fracturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Laute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Conference on Geomorphology (IAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6993,273 +6993,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01647572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de la dynamique des falaises argilo-marneuses par scanner laser terrestre et photogrammétrie (Calvados, Normandie) depuis septembre 2014</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Six années de suivi de l’érosion des falaises crayeuses en Seine-Maritime au scanner laser terrestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01653977v1</w:t>
+                <w:t xml:space="preserve">hal-01424763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Six années de suivi de l’érosion des falaises crayeuses en Seine-Maritime au scanner laser terrestre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Suivi de la dynamique des falaises argilo-marneuses par scanner laser terrestre et photogrammétrie (Calvados, Normandie) depuis septembre 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roulland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Medjkane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01424763v1</w:t>
+                <w:t xml:space="preserve">hal-01653977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet CROCO-DYL : Les côtes rocheuses : comparaison de sites et de leurs dynamiques pour quantifier le recul littoral court et long terme</w:t>
               </w:r>
@@ -7297,51 +7297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Duguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Authemayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Caen, France. </w:t>
@@ -7373,290 +7373,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01653972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le scanner laser terrestre : intérêts pour le suivi des dynamiques des côtes à falaises crayeuses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Potentiels érosif et submersif en Haute-Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Scientifique du Réseau d’Observation du Littoral Normand et Picard</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau d’Observation du Littoral Normand et Picard, Oct 2014, Caen, France</w:t>
+              <w:t xml:space="preserve">Atelier du Réseau d'Observation du Littoral Normand et Picard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau d'Observation du Littoral Normand et Picard, May 2015, Dieppe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01148950v1</w:t>
+                <w:t xml:space="preserve">hal-01148948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentiels érosif et submersif en Haute-Normandie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Le scanner laser terrestre : intérêts pour le suivi des dynamiques des côtes à falaises crayeuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier du Réseau d'Observation du Littoral Normand et Picard</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau d'Observation du Littoral Normand et Picard, May 2015, Dieppe, France</w:t>
+              <w:t xml:space="preserve">Séminaire Scientifique du Réseau d’Observation du Littoral Normand et Picard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau d’Observation du Littoral Normand et Picard, Oct 2014, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01148948v1</w:t>
+                <w:t xml:space="preserve">hal-01148950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal flooding hazard mapping in Normandy: dynamic and static method comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Rott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7707,103 +7707,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de l’érosion des côtes à falaises par scanner laser terrestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Photogrammétrie et Imagerie 3D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEREMA, Jun 2015, Rouen, France</w:t>
@@ -7826,208 +7826,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01148952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taux d'ablation, modalités et agents responsables du recul des falaises crayeuses haut-normandes : l'apport du scanner laser terrestre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L'apport du scanner laser terrestre dans la compréhension du recul des falaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Caen, France</w:t>
+              <w:t xml:space="preserve">Séminaire LIDAR et milieux naturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959762v1</w:t>
+                <w:t xml:space="preserve">hal-00982402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les facteurs à l'origine des submersions marines en Manche centrale et orientale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de climatologie 2014, " Les extrêmes du temps et du climat ". Comité National Français de Géographie, Commission " Climat et Société "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8046,954 +8046,954 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00959763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apport du scanner laser terrestre dans la compréhension du recul des falaises</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Hazard of coastal chalk cliff erosion in Upper Normandy: the contribution of terrestrial laser scanning about the understanding of ablation rates, modalities and agents responsible for retreat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire LIDAR et milieux naturels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Caen, France</w:t>
+              <w:t xml:space="preserve">17th Joint Geomorphological Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00982402v1</w:t>
+                <w:t xml:space="preserve">hal-01022782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hazard of coastal chalk cliff erosion in Upper Normandy: the contribution of terrestrial laser scanning about the understanding of ablation rates, modalities and agents responsible for retreat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Conditions météo-marines et facteurs de prédisposition à l'origine de phénomènes de submersion marine : analyse comparative entre Manche orientale et Mer du Nord méridionale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Maspataud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Augereau</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Héquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Joint Geomorphological Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">Colloque International "Connaissance et Compréhension des Risques Côtiers : Aléas, Enjeux, Représentations, Gestion"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Universitaire Européen de la Mer (IUEM) - Brest, Jul 2014, Brest, France. pp.53-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01022782v1</w:t>
+                <w:t xml:space="preserve">hal-01122316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions météo-marines et facteurs de prédisposition à l'origine de phénomènes de submersion marine : analyse comparative entre Manche orientale et Mer du Nord méridionale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Les submersions marines en Manche centrale et orientale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International "Connaissance et Compréhension des Risques Côtiers : Aléas, Enjeux, Représentations, Gestion"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Universitaire Européen de la Mer (IUEM) - Brest, Jul 2014, Brest, France. pp.53-62</w:t>
+              <w:t xml:space="preserve">Stratégies interrégionales de suivi de la dynamique côtière : un outil de connaissance et d'outil d'aide à la décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau d'Observation du Littoral Normand et Picard, Jun 2014, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01122316v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01150340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les submersions marines en Manche centrale et orientale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Taux d'ablation, modalités et agents responsables du recul des falaises crayeuses haut-normandes : l'apport du scanner laser terrestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stratégies interrégionales de suivi de la dynamique côtière : un outil de connaissance et d'outil d'aide à la décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau d'Observation du Littoral Normand et Picard, Jun 2014, Caen, France</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01150340v1</w:t>
+                <w:t xml:space="preserve">hal-00959762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling terrestrial and marine datasets for coastal hazard assessment and risk reduction in changing environments – A EUR-OPA Major Hazards Agreement Project.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution à long terme des falaises des ‘Vaches Noires’ et occurrence des glissements (Calvados, Basse-Normandie, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Soldati</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Maquaire</w:t>
+                <w:t xml:space="preserve">P. Afchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Micallef</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A. Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Delacourt</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lissak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IAG International Conference on Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Français de Géomorphologie (GFG), Aug 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées ‘Aléa Gravitaire’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Grenoble, France. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01109841v1</w:t>
+                <w:t xml:space="preserve">hal-01108782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fall of coastal chalk cliffs in Upper Normandy: Towards the determination of triggering factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th IAG International Conference on Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00921132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution à long terme des falaises des ‘Vaches Noires’ et occurrence des glissements (Calvados, Basse-Normandie, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Coupling terrestrial and marine datasets for coastal hazard assessment and risk reduction in changing environments – A EUR-OPA Major Hazards Agreement Project.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Soldati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Micallef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Lissak</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées ‘Aléa Gravitaire’</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Grenoble, France. 7 p</w:t>
+              <w:t xml:space="preserve">8th IAG International Conference on Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Français de Géomorphologie (GFG), Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01108782v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01109841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term evolution of ‘Les Vaches Noires’ cliffs and spatio-temporal occurrence of landslides (Calvados, Basse-Normandie, France). First preliminary results.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Afchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th IAG International Conference on Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe Français de Géomorphologie (GFG), Aug 2013, Paris, France</w:t>
@@ -9022,103 +9022,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile Laser Scanning along Dieppe coastal cliffs: reliability of the acquired point clouds applied to rockfall assessments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Michoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Carrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cancouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Vienne, Austria</w:t>
@@ -9147,103 +9147,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile Laser Scanning along Dieppe coastal cliffs: reliability of the acquired point clouds applied to rockfall assessments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Michoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Carrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cancouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
@@ -9266,312 +9266,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Analysis of Coastal Chalk Cliff Falls in Upper Normandy (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Vers la caractérisation des phénomènes météo-marins responsables des inondations par la mer des côtes basses en Manche orientale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Robert Davidson</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Taza GIS-Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Fès, Morocco. 6 p</w:t>
+              <w:t xml:space="preserve">Congrès de la SHF (Société Hydrotechnique de France) : événements extrêmes fluviaux et maritimes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Paris, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00709643v1</w:t>
+                <w:t xml:space="preserve">hal-00709672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To the determination of triggering factors of chalk cliff collapses in Upper Normandy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Le rôle des facteurs atmosphériques dans la genèse des submersions marines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Le Gendre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Quénol</w:t>
+                <w:t xml:space="preserve">Edwige Savouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union, Geophysical Research Abstracts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Austria</w:t>
+              <w:t xml:space="preserve">Journées de Climatologie 2012 " Climatologie appliquée "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00694304v1</w:t>
+                <w:t xml:space="preserve">hal-00794603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les risques de tempête et de submersion marine sur le littoral normand-picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Réseau d'Observation du Littoral Normand-Picard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau d'Observation du Littoral Normand et Picard, Jan 2012, Dieppe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9590,1024 +9577,1037 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01150362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la caractérisation des phénomènes météo-marins responsables des inondations par la mer des côtes basses en Manche orientale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Coastal Flooding Events on the French coast of the Eastern English Channel: the Result of a Combination of Meteorological, Marine, and Morphological Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Levoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la SHF (Société Hydrotechnique de France) : événements extrêmes fluviaux et maritimes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Paris, France. 8 p</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00709672v1</w:t>
+                <w:t xml:space="preserve">hal-00709730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des facteurs atmosphériques dans la genèse des submersions marines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Conditions météo-marines responsables des submersions marines en Manche orientale : méthodes inductive et naturaliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Edwige Savouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Climatologie 2012 " Climatologie appliquée "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Liège, Belgique</w:t>
+              <w:t xml:space="preserve">25ème colloque de l'Association Internationale de Climatologie : Les climats régionaux : observation et modélisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Grenoble, France. pp.481-486</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00794603v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal Flooding Events on the French coast of the Eastern English Channel: the Result of a Combination of Meteorological, Marine, and Morphological Factors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Effondrements des falaises crayeuses en Haute-Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Cador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">XIIèmes Journées Nationales Génie Côtier - Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Cherbourg, France. pp.315-322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00709730v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions météo-marines responsables des submersions marines en Manche orientale : méthodes inductive et naturaliste</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Spatial Analysis of Coastal Chalk Cliff Falls in Upper Normandy (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cantat</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Davidson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème colloque de l'Association Internationale de Climatologie : Les climats régionaux : observation et modélisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Grenoble, France. pp.481-486</w:t>
+              <w:t xml:space="preserve">Taza GIS-Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Fès, Morocco. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00739290v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effondrements des falaises crayeuses en Haute-Normandie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">To the determination of triggering factors of chalk cliff collapses in Upper Normandy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Le Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIèmes Journées Nationales Génie Côtier - Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Cherbourg, France. pp.315-322</w:t>
+              <w:t xml:space="preserve">European Geosciences Union, Geophysical Research Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00709654v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risques naturels en Manche orientale et centrale : érosion côtière et inondation par la mer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Coastal cliff falls and triggering factors in Upper Normandy: spatial, temporal, and statistical approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Cador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire des Doctorants de l'UMR Littoral Environnement Télédétection Géomatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t>
+              <w:t xml:space="preserve">Colloque Journées 'Aléa gravitaire'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Strasbourg, France. pp.169-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01150358v1</w:t>
+                <w:t xml:space="preserve">hal-00697841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal hazard assessment and risk management in Upper Normandy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Risques naturels en Manche orientale et centrale : érosion côtière et inondation par la mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FORM-OSE Post-graduate Training School "Coastal hazard assessment and risk management"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Caen, France</w:t>
+              <w:t xml:space="preserve">Séminaire du LERN (Laboratoire Environnement Ressources de Normandie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Port-en-Bessin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01150360v1</w:t>
+                <w:t xml:space="preserve">hal-01150354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risques naturels en Manche orientale et centrale : érosion côtière et inondation par la mer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Coastal hazard assessment and risk management in Upper Normandy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du LERN (Laboratoire Environnement Ressources de Normandie)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Port-en-Bessin, France</w:t>
+              <w:t xml:space="preserve">FORM-OSE Post-graduate Training School "Coastal hazard assessment and risk management"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01150354v1</w:t>
+                <w:t xml:space="preserve">hal-01150360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal cliff falls and triggering factors in Upper Normandy: spatial, temporal, and statistical approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Risques naturels en Manche orientale et centrale : érosion côtière et inondation par la mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Journées 'Aléa gravitaire'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Strasbourg, France. pp.169-173</w:t>
+              <w:t xml:space="preserve">Séminaire des Doctorants de l'UMR Littoral Environnement Télédétection Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00697841v1</w:t>
+                <w:t xml:space="preserve">hal-01150358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi des falaises et versants littoraux en Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candide Lissak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Davidson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Observatoires du Trait de Côte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10664,103 +10664,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geomorphological signatures of known climatic extreme events and validation of theoretical emplacement approach: Boulders on Cuban low-lying Marine Terraces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Luis Dunán Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Authemayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Pedoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julius Jara-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienne, Austria. 2024</w:t>
@@ -10789,77 +10789,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CoastAppli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riwalenn Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Millière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres nationales des Sciences Participatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Marseille, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10910,51 +10910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. de Gélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Bessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11009,77 +11009,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processes and mechanisms governing hard rock cliff erosion in Western Brittany, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Laute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. 19, 2017, Geophysical Research Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11117,90 +11117,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal cliff top ground motions and wave-cliff interactions, field observations from Northern Finistère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Earlie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Caen, France. 2016</w:t>
@@ -11229,103 +11229,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the determination of triggering factors of coastal chalk cliff collapses in Upper Normandy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Le Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11382,103 +11382,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OSIRISC: Co-Design of an Integrated Observatory to Monitor Vulnerability to Coastal Risks of Erosion and Marine Flooding in Brittany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rui Carrilho Gomes; Vítor Correia; Balazs Bodó. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Citizens’ Observatories on Geohazards</w:t>
@@ -11520,51 +11520,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contexte général : données physiographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vrabie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11649,51 +11649,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution générale du littoral et des fonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fressard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11701,51 +11701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CEREMA; Olivier Maquaire; Stéphanie Detourbe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques et évolution du littoral. Fascicule 3, Synthèse des connaissances du cap d'Antifer au cap de la Hague</w:t>
@@ -11778,64 +11778,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The hydro-sedimentary system of the Upper-Normandy coast: synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11918,77 +11918,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes des 22èmes Journées des Jeunes Géomorphologues (Brest, 2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hénaff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12034,203 +12034,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forçages météo-marins.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Les conditions météo-marines responsables des submersions marines en Manche orientale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2012, 28 p</w:t>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01154587v1</w:t>
+                <w:t xml:space="preserve">hal-01157953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conditions météo-marines responsables des submersions marines en Manche orientale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Forçages météo-marins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2012</w:t>
+              <w:t xml:space="preserve">2012, 28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01157953v1</w:t>
+                <w:t xml:space="preserve">hal-01154587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12242,424 +12242,424 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIRACLES Neo report</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Bilan de l’opération CoastAppli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Vassilakis</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riwalenn Ruault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Derval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LETG-Brest Géomer, UMR 6554 CNRS, IUEM-UBO, Brest. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05411882v1</w:t>
+                <w:t xml:space="preserve">hal-05411836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RICOCHET : Évaluation multirisques de territoires côtiers en contexte de changement global</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas A Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Caen Normandie. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan de l’opération CoastAppli</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">HIRACLES Neo report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Bessin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niki Evelpidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vassilakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LETG-Brest Géomer, UMR 6554 CNRS, IUEM-UBO, Brest. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hénaff</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-05411836v1</w:t>
+                <w:t xml:space="preserve">hal-05411882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de fin d’activité du projet EROFALITT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roza Taouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12720,64 +12720,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution de la microFracturation induite par les ondes inFragravitaires à l'érosion des Falaises (F3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Laute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LETG-Brest Géomer, UMR 6554 CNRS, IUEM-UBO, Brest. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12795,64 +12795,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résultats de 2012 issus du suivi des falaises par l’association ESTRAN pour l’agglomération de Dieppe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Caen Normandie. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12870,64 +12870,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résultats de 2010 issus du suivi des falaises par l’association ESTRAN pour l’agglomération de Dieppe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Caen Normandie. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12977,51 +12977,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le recul des falaises crayeuses haut-normandes et les inondations par la mer en Manche centrale et orientale : de la quantification de l'aléa à la caractérisation des risques induits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université de Caen, 2013. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -13080,51 +13080,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'érosion des falaises au sein des aléas côtiers : suivi, compréhension et partage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université de Bretagne Occidentale, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13174,103 +13174,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application smartphone CoastAppli de suivi des aléas côtiers par les sciences citoyennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riwalenn Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Rouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -13391,51 +13391,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BC73C435"/>
+    <w:nsid w:val="0A3D4760"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13622,51 +13622,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-letortu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4035-3866" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129342238" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05045723v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davidson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Peuziat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109738" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052035v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Reboul" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence David" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pensec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04866067v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Dun&#225;n-Avila" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pedoja" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Jara-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2024.107438" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059894v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwalenn Ruault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/eep.2025.8308" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311549v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rouan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Milli&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Derval" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.17726" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215075v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Bessin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vassilakis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Evelpidou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15153824" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03636861v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Augereau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108211" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706093v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cuq" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guillou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lami" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2022.103122" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03684625v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris de G&#233;lis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-3-2022-649-2022" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191993v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Taouki" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2021.1892857" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281865v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Th&#233;ry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nabucet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2019.101976" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434401v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cocquempot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;naff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.16731" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02280608v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Compain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI88-005.1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324970v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reid Nichols" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Wright" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Bainbridge" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cosby" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00404" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067558v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grandjean" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2019.02.024" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051396v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.03.005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647588v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ammann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15481603.2017.1408931" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178170v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Medjkane" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maquaire" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Roulland" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Letortu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-017-0942-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517587v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Beauverger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22797254.2017.1300047" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633873v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Laute" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2017.1392" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424758v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295475v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2016017" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148291v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cador" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Coinaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3741" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-72DQ6L1N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143688v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10872" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-HPW5BPN6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148294v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.05.007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101907v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Michoud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Carrea" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Derron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jaboyedoff" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-014-0542-5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071427v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bonnet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.24.335-354" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121100v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bensa&#239;d" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10588" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819803v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.165" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925857v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4461/GFDQ.2013.36.4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534206v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Caspar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lebreton" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569519v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Kernec" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Querrec" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mahieux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725535v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16272" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411249v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3756884.3768381" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05046323v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pierson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04848030v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Suanez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311562v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311591v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311619v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-03702597v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729129v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049511v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Luis Dun&#225;n Avila" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arelis Nu&#241;ez-Laba&#241;ino" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Pe&#241;alver-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165171v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165186v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernatchez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176361v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049530v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Simon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Klepikova" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiad Khadour" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049475v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Philippe" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440131v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480897v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roulland" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Graff" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02481668v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283063v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325171v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary A. Zarillo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald T. Resio" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R. Nichols" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wright L.D." TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bainbridge S.J" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615135v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653975v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fauchard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Medjkane" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647572v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653977v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424763v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653972v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duperret" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Raimbault" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Duguet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Gall" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17600/14011800" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148950v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148948v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233424v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rott" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rapinel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148952v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959762v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959763v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982402v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022782v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122316v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maspataud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;quette" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150340v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109841v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soldati" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Micallef" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921132v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108782v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Afchain" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Launay" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lissak" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109820v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148924v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cancou&#235;t" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122019v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709643v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694304v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Gendre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150362v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709672v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794603v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Savouret" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709730v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levoy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739290v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709654v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150358v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150360v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150354v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697841v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150357v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049551v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355306v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411980v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de G&#233;lis" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bessin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delacourt" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513787v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513745v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Earlie" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Young" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Floc'H" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637531v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Gendre" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985693v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Henaff" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53371-6_10" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049237v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vrabie" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Coudray" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugu&#233;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Poisson" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375571v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637445v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9260-8_6" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04822726v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.17481" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-8G6LX8B0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154587v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157953v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411882v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411868v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A Le Dantec" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411836v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Derval" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rouan" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H&#233;naff" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411815v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Passot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411796v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411790v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411784v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01018719v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04230578v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049628v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:398c6757e7cfbc91f165fd0a15b91b93fddc729e;origin=https://hal.archives-ouvertes.fr/hal-05049628;visit=swh:1:snp:c998283cf7eeed1bce2cdb186734cb1e1824dd84;anchor=swh:1:rel:6cb053ebeb91e2e6f8f7bd8a19764d8730e93595;path=/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-letortu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4035-3866" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129342238" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04866067v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Dun&#225;n-Avila" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Authemayou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pedoja" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Jara-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2024.107438" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059894v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwalenn Ruault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/eep.2025.8308" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05045723v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davidson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Peuziat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109738" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052035v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Reboul" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence David" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pensec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311549v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rouan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Milli&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Derval" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.17726" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215075v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Bessin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vassilakis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Evelpidou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15153824" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03684625v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris de G&#233;lis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-3-2022-649-2022" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03636861v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Augereau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108211" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706093v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cuq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guillou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lami" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2022.103122" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191993v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Taouki" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2021.1892857" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281865v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Th&#233;ry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nabucet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2019.101976" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434401v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cocquempot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;naff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.16731" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324970v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reid Nichols" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Wright" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Bainbridge" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cosby" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00404" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02280608v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Compain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI88-005.1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067558v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grandjean" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2019.02.024" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051396v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.03.005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178170v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Medjkane" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maquaire" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Roulland" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Letortu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-017-0942-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647588v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ammann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15481603.2017.1408931" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633873v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Laute" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2017.1392" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517587v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Beauverger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22797254.2017.1300047" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295475v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2016017" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424758v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143688v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10872" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-HPW5BPN6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148291v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cador" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Coinaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3741" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-72DQ6L1N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148294v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.05.007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071427v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bonnet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.24.335-354" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121100v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bensa&#239;d" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10588" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101907v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Michoud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Carrea" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Derron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jaboyedoff" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-014-0542-5" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819803v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.165" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925857v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4461/GFDQ.2013.36.4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534206v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Caspar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lebreton" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569519v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Kernec" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Querrec" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mahieux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725535v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16272" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411249v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3756884.3768381" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04848030v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Suanez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05046323v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pierson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311562v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311591v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311619v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049511v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Luis Dun&#225;n Avila" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arelis Nu&#241;ez-Laba&#241;ino" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Pe&#241;alver-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729129v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-03702597v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165171v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165186v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernatchez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176361v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049530v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Simon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Klepikova" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiad Khadour" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049475v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Philippe" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440131v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283063v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02481668v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325171v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary A. Zarillo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald T. Resio" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R. Nichols" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wright L.D." TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bainbridge S.J" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480897v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roulland" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Graff" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653975v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fauchard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Medjkane" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615135v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647572v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424763v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653977v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653972v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duperret" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Raimbault" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Duguet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Gall" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17600/14011800" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148948v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148950v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233424v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rott" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rapinel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148952v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982402v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959763v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022782v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122316v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maspataud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;quette" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150340v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959762v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108782v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Afchain" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Launay" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lissak" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921132v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109841v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soldati" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Micallef" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109820v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148924v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cancou&#235;t" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122019v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709672v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794603v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Savouret" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150362v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709730v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levoy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739290v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709654v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709643v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694304v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Gendre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697841v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150354v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150360v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150358v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150357v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049551v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355306v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411980v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de G&#233;lis" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bessin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delacourt" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513787v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513745v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Earlie" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Young" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Floc'H" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637531v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Gendre" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985693v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Henaff" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53371-6_10" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049237v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vrabie" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Coudray" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugu&#233;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Poisson" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375571v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637445v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9260-8_6" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04822726v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.17481" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-8G6LX8B0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157953v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154587v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411836v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Derval" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rouan" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H&#233;naff" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411868v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A Le Dantec" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411882v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411815v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Passot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411796v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411790v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411784v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01018719v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04230578v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049628v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:398c6757e7cfbc91f165fd0a15b91b93fddc729e;origin=https://hal.archives-ouvertes.fr/hal-05049628;visit=swh:1:snp:c998283cf7eeed1bce2cdb186734cb1e1824dd84;anchor=swh:1:rel:6cb053ebeb91e2e6f8f7bd8a19764d8730e93595;path=/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>