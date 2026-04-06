--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -147,51 +147,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -583,606 +583,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225046v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the response to vaccine in non-human primates to define SARS-CoV-2 mechanistic correlates of protection</w:t>
+                <w:t xml:space="preserve">Detection of SARS-CoV-2 in subcutaneous fat but not visceral fat, and the disruption of fat lymphocyte homeostasis in both fat tissues in the macaque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Alexandre</w:t>
+                <w:t xml:space="preserve">Anaëlle Olivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverin Coleon</w:t>
+                <w:t xml:space="preserve">Thierry Lazure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nidhal Kahlaoui</w:t>
+                <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bossevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.75427⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (1), pp.542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-022-03503-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03482728v2</w:t>
+                <w:t xml:space="preserve">hal-05107783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of SARS-CoV-2 in subcutaneous fat but not visceral fat, and the disruption of fat lymphocyte homeostasis in both fat tissues in the macaque</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaëlle Olivo</w:t>
+                <w:t xml:space="preserve">Modelling the response to vaccine in non-human primates to define SARS-CoV-2 mechanistic correlates of protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lazure</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Prague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
+                <w:t xml:space="preserve">Séverin Coleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Bossevot</w:t>
+                <w:t xml:space="preserve">Nidhal Kahlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 5 (1), pp.542. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.e75427. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-022-03503-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.75427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05107783v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482728v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the response to vaccine in non-human primates to define SARS-CoV-2 mechanistic correlates of protection</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Innate cell markers that predict anti-HIV neutralizing antibody titers in vaccinated macaques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severin Coleon</w:t>
+                <w:t xml:space="preserve">Matthieu van Tilbeurgh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nidhal Kahlaoui</w:t>
+                <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Palgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Tolazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Aldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/elife.75427⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (10), pp.100751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.xcrm.2022.100751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04510052v1</w:t>
+                <w:t xml:space="preserve">hal-03876903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innate cell markers that predict anti-HIV neutralizing antibody titers in vaccinated macaques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Monica Tolazzi</w:t>
+                <w:t xml:space="preserve">Modelling the response to vaccine in non-human primates to define SARS-CoV-2 mechanistic correlates of protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Prague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Aldon</w:t>
+                <w:t xml:space="preserve">Severin Coleon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhal Kahlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 3 (10), pp.100751. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.xcrm.2022.100751⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/elife.75427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03876903v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunization with synthetic SARS-CoV-2 S glycoprotein virus-like particles protects macaques from infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidenn Sulbaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Amen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1387,2801 +1387,3337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03797958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the Performance of A1HPV6, a Triage Blood Test for the Early Diagnosis and Prognosis of SARS-CoV-2 Infection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Computed tomography and [18F]-FDG PET imaging provide additional readouts for COVID-19 pathogenesis and therapies evaluation in non-human primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Naninck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhal Kahlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sepideh Akhavan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Marlin</w:t>
+                <w:t xml:space="preserve">Antoine de Mori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastro Hep Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 1 (3), pp.393--402. </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (4), pp.104101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gastha.2021.12.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2022.104101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03793486v1</w:t>
+                <w:t xml:space="preserve">hal-05564967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A case study to dissect immunity to SARS-CoV-2 in a neonate nonhuman primate model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Natalia Nunez</w:t>
+                <w:t xml:space="preserve">Innate cell markers that predict anti-HIV neutralizing antibody titers in vaccinated macaques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu van Tilbeurgh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Palgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Tolazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Aldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.855230⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (10), pp.100751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.xcrm.2022.100751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03778360v1</w:t>
+                <w:t xml:space="preserve">hal-05564948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An AAV-based, room-temperature-stable, single-dose COVID-19 vaccine provides durable immunogenicity and protection in non-human primates</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Validation of the Performance of A1HPV6, a Triage Blood Test for the Early Diagnosis and Prognosis of SARS-CoV-2 Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Sakka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sepideh Akhavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Host &amp; Microbe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chom.2021.08.002⟩</w:t>
+              <w:t xml:space="preserve">Gastro Hep Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1 (3), pp.393--402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gastha.2021.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04098229v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive Markers of Immunogenicity and Efficacy for Human Vaccines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Tchitchek</w:t>
+                <w:t xml:space="preserve">A case study to dissect immunity to SARS-CoV-2 in a neonate nonhuman primate model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Maëlle Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pimienta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Galhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Relouzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Nunez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/vaccines9060579⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.855230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.855230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278510v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19, des vaccins à la vitesse de l’éclair</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roger Le Grand</w:t>
+                <w:t xml:space="preserve">Predictive Markers of Immunogenicity and Efficacy for Human Vaccines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu van Tilbeurgh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Lemdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Beignon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tchitchek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2021094⟩</w:t>
+              <w:t xml:space="preserve">Vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (6), pp.579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/vaccines9060579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321924v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVA1-18 neutralizing antibody protects against SARS-CoV-2 in three preclinical models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">An AAV-based, room-temperature-stable, single-dose COVID-19 vaccine provides durable immunogenicity and protection in non-human primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nerea Zabaleta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenlong Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urja Bhatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Hérate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Dereuddre-Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-26354-0⟩</w:t>
+              <w:t xml:space="preserve">Cell Host &amp; Microbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (9), pp.1437-1453.e8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chom.2021.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04098221v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04098229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting SARS-CoV-2 receptor-binding domain to cells expressing CD40 improves protection to infection in convalescent macaques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Marlin</w:t>
+                <w:t xml:space="preserve">COVID-19, des vaccins à la vitesse de l’éclair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Feraoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Godot</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roger Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Beignon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-25382-0⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2021094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03481526v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SARS-CoV-2 viral dynamics in non-human primates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">COVA1-18 neutralizing antibody protects against SARS-CoV-2 in three preclinical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Behillil</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Aldon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dereuddre-Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1008785⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.6097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-26354-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03207908v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04098221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-component spike nanoparticle vaccine protects macaques from SARS-CoV-2 infection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marloes Grobben</w:t>
+                <w:t xml:space="preserve">Targeting SARS-CoV-2 receptor-binding domain to cells expressing CD40 improves protection to infection in convalescent macaques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Godot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cardinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Galhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severin Coleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2021.01.035⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.5215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-25382-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04098199v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SARS-CoV-2 infection in nonhuman primates alters the composition and functional activity of the gut microbiota</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Two-component spike nanoparticle vaccine protects macaques from SARS-CoV-2 infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip J.M. Brouwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitch Brinkkemper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Delache</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dereuddre-Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marloes Grobben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19490976.2021.1893113⟩</w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 184 (5), pp.1188-1200.e19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2021.01.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172042v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PB1-F2 amyloid-like fibers correlate with proinflammatory signaling and respiratory distress in influenza-infected mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
+                <w:t xml:space="preserve">SARS-CoV-2 viral dynamics in non-human primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Donati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Behillil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbc.2021.100885⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (3), pp.e1008785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1008785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03299147v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03207908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence that SARS-CoV-2 Induces Lung-Cell Senescence: Potential Impact on COVID-19 Lung Disease</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Two-component spike nanoparticle vaccine protects macaques from SARS-CoV-2 infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip J.M. Brouwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitch Brinkkemper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Quentin Pascal</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dereuddre-Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marloes Grobben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1165/rcmb.2021-0205le⟩</w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 184 (5), pp.1188-1200.e19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2021.01.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03395181v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04098199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxychloroquine use against SARS-CoV-2 infection in non-human primates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">SARS-CoV-2 infection in nonhuman primates alters the composition and functional activity of the gut microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Sokol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Caroline Solas</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Desmons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-020-2558-4⟩</w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (1), pp.1 - 19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19490976.2021.1893113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02907032v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging preclinical evidence does not support broad use of hydroxychloroquine in COVID-19 patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Donald E Ingber</w:t>
+                <w:t xml:space="preserve">PB1-F2 amyloid-like fibers correlate with proinflammatory signaling and respiratory distress in influenza-infected mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sedano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-17907-w⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 297 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbc.2021.100885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02964247v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porcine Reproductive and Respiratory Syndrome Virus Type 1.3 Lena Triggers Conventional Dendritic Cells 1 Activation and T Helper 1 Immune Response Without Infecting Dendritic Cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Edwige Bouguyon</w:t>
+                <w:t xml:space="preserve">Evidence that SARS-CoV-2 Induces Lung-Cell Senescence: Potential Impact on COVID-19 Lung Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larissa Lipskaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Fouillade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Sencio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2018.02299⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1165/rcmb.2021-0205le⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02176497v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03395181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porcine Alveolar Macrophage-like cells are pro-inflammatory Pulmonary Intravascular Macrophages that produce large titers of Porcine Reproductive and Respiratory Syndrome Virus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immunogenicity of stabilized HIV-1 Env trimers delivered by self-amplifying mRNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Aldon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mckay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Moreno Herrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Bordet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Elisa Crisci</w:t>
+                <w:t xml:space="preserve">Réka Lévai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-28234-y⟩</w:t>
+              <w:t xml:space="preserve">Molecular Therapy - Nucleic Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25, pp.483-493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.omtn.2021.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623426v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The anti-influenza M2e antibody response is promoted by XCR1 targeting in pig skin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tiphany Chrun</w:t>
+                <w:t xml:space="preserve">Emerging preclinical evidence does not support broad use of hydroxychloroquine in COVID-19 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon G P Funnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William E Dowling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Muñoz-Fontela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Stéphane Gsell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald E Ingber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-07372-9⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.4253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-17907-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626640v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02964247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broncho alveolar dendritic cells and macrophages are highly similar to their interstitial counterparts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Hydroxychloroquine use against SARS-CoV-2 infection in non-human primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Behillil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Solas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0167315⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 585 (7826), pp.584-587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-020-2558-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602503v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02907032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influenza Virus Protein PB1-F2 Increases Viral Pathogenesis through Neutrophil Recruitment and NK Cells Inhibition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+                <w:t xml:space="preserve">Porcine Reproductive and Respiratory Syndrome Virus Type 1.3 Lena Triggers Conventional Dendritic Cells 1 Activation and T Helper 1 Immune Response Without Infecting Dendritic Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Tiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Crisci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Bouguyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0165361⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.2299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2018.02299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608535v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new adjuvant combined with inactivated influenza enhances specific CD8 T cell response in mice and decreases symptoms in swine upon challenge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Porcine Alveolar Macrophage-like cells are pro-inflammatory Pulmonary Intravascular Macrophages that produce large titers of Porcine Reproductive and Respiratory Syndrome Virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Renson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bouguyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stepan Remyga</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Crisci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viral Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/vim.2014.0149⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.28234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-28234-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632173v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The anti-influenza M2e antibody response is promoted by XCR1 targeting in pig skin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Deloizy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Even Fossum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Barnier-Quer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Urien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphany Chrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-07372-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Broncho alveolar dendritic cells and macrophages are highly similar to their interstitial counterparts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Bouguyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0167315⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Influenza Virus Protein PB1-F2 Increases Viral Pathogenesis through Neutrophil Recruitment and NK Cells Inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Vidy-Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (10), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0165361⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new adjuvant combined with inactivated influenza enhances specific CD8 T cell response in mice and decreases symptoms in swine upon challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Bouguyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Shevtsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stepan Remyga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viral Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (9), pp.524-531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/vim.2014.0149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pig Skin Includes Dendritic Cell Subsets Transcriptomically Related to Human CD1a and CD14 Dendritic Cells Presenting Different Migrating Behaviors and T Cell Activation Capacities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien-Phong Vu Manh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamila Elhmouzi-Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 193 (12), pp.5883 - 5893. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4049/jimmunol.1303150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4191,51 +4727,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative impact of porcine reproductive and respiratory virus and swine influenza A virus infections on respiratory lymph nodes B cells and macrophages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4257,110 +4793,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Renson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Deblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. ISIDORe User Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Paris, France. pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05129892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative impact of porcine reproductive and respiratory virus and swine influenza A virus infections on respiratory lymph nodes B cells and macrophages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4382,110 +4918,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Renson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Deblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du Club d'Immunologie et de Vaccinologie Vétérinaire (CIVVET)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Club d'Immunologie et de Vaccinologie Vétérinaire (CIVVET); Oniris; INRAE, Apr 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05107977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative impact of porcine reproductive and respiratory virus and swine influenza A virus infections on respiratory lymph nodes B cells and macrophages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4507,213 +5043,213 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Renson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Deblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International Veterinary Immunology Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05129867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of swine skin and lung dendritic cells and their infection by influenza virus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bouguyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Veterinary Immunology Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4723,51 +5259,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early B cell maturation and immune evasion mechanisms in PRRSV-1 infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4789,137 +5325,137 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Renson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Deblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference Society for Veterinary Epidemiology and Preventive Medicine (SVEPM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Berlin, Germany. , 2025, Society for Veterinary Epidemiology and Preventive Medicine (SVEPM)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05135873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oral supplementation with Algae extract enhances the humoral response to attenuated PRRSV-1 vaccine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérik Bussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4951,564 +5487,564 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème congrès du CIVVet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-05426314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets immunomodulateurs et antiviraux d'extraits d'algues lors d'une vaccination MLV chez le porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Bussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nyvall Collén Pi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'animation scientifique du département Santé Animale (JAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Seignosse 'Les Tuquets', France. , 2024, Journées d'animation scientifique du département Santé Animale (JAS)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a universal definition of the dendritic cell subsets using comparative transcriptomics across warm blooded vertebrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien-Phong Vu Manh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamila Elhmouzi-Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzana Ruscanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Symposium on Dendritic Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Tours, France. , 2014, DC 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of swine skin and lung dendritic cells and their infection by influenza virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bouguyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congress of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Glasgow, United Kingdom. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of swine skin and lung dendritic cells and their response to influenza virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bouguyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congress of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Glasgow, Scotland, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiley-Blackwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Immunology, 137 (Suppl. 1), 812 p., 2012, Abstracts of the European Congress of Immunology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5518,51 +6054,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative impact of porcine reproductive and respiratory virus and swine influenza A virus infections on respiratory lymph nodes B cells and macrophages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5584,95 +6120,95 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Renson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Deblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId188"/>
+      <w:footerReference w:type="default" r:id="rId201"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5740,51 +6276,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="46CF5858"/>
+    <w:nsid w:val="97812561"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5971,51 +6507,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-maisonnasse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0555-207X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167097105" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05387534v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hervet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Bussy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Morvan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco da Rocha Pinto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-025-05085-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391617v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Perrin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deblanc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mu&#241;oz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2025.10.010" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225046v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Marc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marlin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Donati" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Prague" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Kerioui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010721" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482728v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alexandre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Coleon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Kahlaoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.75427" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107783v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Olivo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lazure" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maisonnasse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bossevot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03503-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510052v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin Coleon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.75427" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876903v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu van Tilbeurgh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Palgen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Tolazzi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Aldon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2022.100751" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03621344v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guidenn Sulbaran" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Amen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Effantin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guilligay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2022.100528" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797958v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desjardins" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Contreras" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lingas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Solas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32565-w" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03793486v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poynard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sakka" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Akhavan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gastha.2021.12.009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778360v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Ma&#235;lle Fovet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pimienta" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Galhaut" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Relouzat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Nunez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.855230" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04098229v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Zabaleta" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlong Dai" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urja Bhatt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;rate" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2021.08.002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03278510v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Lemdani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Beignon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chapon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tchitchek" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9060579" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321924v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Feraoun" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Le Grand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021094" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04098221v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dereuddre-Bosquet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26354-0" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03481526v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Godot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cardinaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25382-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03207908v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gon&#231;alves" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Albert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Behillil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008785" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04098199v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J.M. Brouwer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitch Brinkkemper" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marloes Grobben" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2021.01.035" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03172042v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desmons" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delache" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2021.1893113" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299147v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leymarie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sedano" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Costa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Adrien Richard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.100885" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03395181v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Lipskaia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fouillade" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sencio" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pascal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2021-0205le" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907032v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guedj" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2558-4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02964247v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon G P Funnell" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E Dowling" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mu&#241;oz-Fontela" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-St&#233;phane Gsell" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald E Ingber" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17907-w" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176497v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bordet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tiret" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Crisci" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02299" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623426v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28234-y" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626640v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Deloizy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Even Fossum" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barnier-Quer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Urien" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphany Chrun" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-07372-9" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602503v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertho" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0167315" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608535v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vidy-Roche" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delmas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0165361" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632173v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Goncalves" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shevtsov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Remyga" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/vim.2014.0149" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194094v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marquet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Phong Vu Manh" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Elhmouzi-Younes" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1303150" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05129892v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mu&#241;oz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107977v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05129867v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806704v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Simon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. da Costa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05135873v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05426314v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Bussy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716859v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Goff" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyvall Coll&#233;n Pi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740998v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Ruscanu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806703v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747826v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Bertho" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/220854.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746408v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-maisonnasse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0555-207X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167097105" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05387534v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hervet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Bussy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Morvan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco da Rocha Pinto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-025-05085-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391617v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Perrin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deblanc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mu&#241;oz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2025.10.010" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225046v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Marc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marlin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Donati" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Prague" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Kerioui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010721" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107783v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Olivo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lazure" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maisonnasse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bossevot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03503-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482728v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alexandre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Coleon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Kahlaoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.75427" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876903v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu van Tilbeurgh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Palgen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Tolazzi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Aldon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2022.100751" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510052v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin Coleon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.75427" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03621344v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guidenn Sulbaran" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Amen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Effantin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guilligay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2022.100528" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797958v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desjardins" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Contreras" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lingas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Solas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32565-w" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564967v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Naninck" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lemaitre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Mori" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.104101" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564948v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03793486v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poynard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sakka" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Akhavan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gastha.2021.12.009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778360v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Ma&#235;lle Fovet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pimienta" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Galhaut" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Relouzat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Nunez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.855230" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03278510v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Lemdani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Beignon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chapon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tchitchek" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9060579" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04098229v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Zabaleta" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlong Dai" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urja Bhatt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;rate" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2021.08.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321924v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Feraoun" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Le Grand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021094" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04098221v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dereuddre-Bosquet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26354-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03481526v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Godot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cardinaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25382-0" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564995v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J.M. Brouwer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitch Brinkkemper" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marloes Grobben" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2021.01.035" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03207908v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gon&#231;alves" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Albert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Behillil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008785" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04098199v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03172042v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desmons" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delache" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2021.1893113" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299147v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leymarie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sedano" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Costa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Adrien Richard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.100885" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03395181v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Lipskaia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fouillade" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sencio" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pascal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2021-0205le" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564974v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mckay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Moreno Herrero" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Vogel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ka L&#233;vai" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtn.2021.06.008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02964247v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon G P Funnell" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E Dowling" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mu&#241;oz-Fontela" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-St&#233;phane Gsell" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald E Ingber" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17907-w" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907032v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guedj" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2558-4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176497v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bordet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tiret" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Crisci" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02299" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623426v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28234-y" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626640v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Deloizy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Even Fossum" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barnier-Quer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Urien" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphany Chrun" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-07372-9" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602503v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertho" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0167315" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608535v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vidy-Roche" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delmas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0165361" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632173v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Goncalves" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shevtsov" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Remyga" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/vim.2014.0149" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194094v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marquet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Phong Vu Manh" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Elhmouzi-Younes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1303150" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05129892v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mu&#241;oz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107977v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05129867v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806704v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Simon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. da Costa" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05135873v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05426314v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Bussy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716859v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Goff" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyvall Coll&#233;n Pi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740998v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Ruscanu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806703v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747826v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Bertho" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/220854.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746408v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>