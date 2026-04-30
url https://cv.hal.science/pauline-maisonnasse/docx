--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -147,51 +147,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -583,4141 +583,4007 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225046v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of SARS-CoV-2 in subcutaneous fat but not visceral fat, and the disruption of fat lymphocyte homeostasis in both fat tissues in the macaque</w:t>
+                <w:t xml:space="preserve">Innate cell markers that predict anti-HIV neutralizing antibody titers in vaccinated macaques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaëlle Olivo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Marlin</w:t>
+                <w:t xml:space="preserve">Matthieu van Tilbeurgh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lazure</w:t>
+                <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
+                <w:t xml:space="preserve">Jean-Louis Palgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Bossevot</w:t>
+                <w:t xml:space="preserve">Monica Tolazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Aldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-022-03503-9⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (10), pp.100751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.xcrm.2022.100751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05107783v1</w:t>
+                <w:t xml:space="preserve">hal-03876903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the response to vaccine in non-human primates to define SARS-CoV-2 mechanistic correlates of protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Alexandre</w:t>
+                <w:t xml:space="preserve">Detection of SARS-CoV-2 in subcutaneous fat but not visceral fat, and the disruption of fat lymphocyte homeostasis in both fat tissues in the macaque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Olivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nidhal Kahlaoui</w:t>
+                <w:t xml:space="preserve">Thierry Lazure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bossevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.75427⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (1), pp.542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-022-03503-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03482728v2</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05107783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innate cell markers that predict anti-HIV neutralizing antibody titers in vaccinated macaques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling the response to vaccine in non-human primates to define SARS-CoV-2 mechanistic correlates of protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Palgen</w:t>
+                <w:t xml:space="preserve">Marie Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Prague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Tolazzi</w:t>
+                <w:t xml:space="preserve">Séverin Coleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Aldon</w:t>
+                <w:t xml:space="preserve">Nidhal Kahlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 3 (10), pp.100751. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.e75427. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.xcrm.2022.100751⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.75427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03876903v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482728v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the response to vaccine in non-human primates to define SARS-CoV-2 mechanistic correlates of protection</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Immunization with synthetic SARS-CoV-2 S glycoprotein virus-like particles protects macaques from infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severin Coleon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nidhal Kahlaoui</w:t>
+                <w:t xml:space="preserve">Guidenn Sulbaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Amen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Effantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Guilligay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/elife.75427⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (2), pp.100528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.xcrm.2022.100528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04510052v1</w:t>
+                <w:t xml:space="preserve">hal-03621344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunization with synthetic SARS-CoV-2 S glycoprotein virus-like particles protects macaques from infection</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gregory Effantin</w:t>
+                <w:t xml:space="preserve">Antiviral efficacy of favipiravir against Zika and SARS-CoV-2 viruses in non-human primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Guilligay</w:t>
+                <w:t xml:space="preserve">Delphine Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lingas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Solas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.xcrm.2022.100528⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.5108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-32565-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03621344v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiviral efficacy of favipiravir against Zika and SARS-CoV-2 viruses in non-human primates</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computed tomography and [18F]-FDG PET imaging provide additional readouts for COVID-19 pathogenesis and therapies evaluation in non-human primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Solas</w:t>
+                <w:t xml:space="preserve">Thibaut Naninck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhal Kahlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine de Mori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-32565-w⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (4), pp.104101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2022.104101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797958v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computed tomography and [18F]-FDG PET imaging provide additional readouts for COVID-19 pathogenesis and therapies evaluation in non-human primates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Lemaitre</w:t>
+                <w:t xml:space="preserve">Innate cell markers that predict anti-HIV neutralizing antibody titers in vaccinated macaques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu van Tilbeurgh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine de Mori</w:t>
+                <w:t xml:space="preserve">Jean-Louis Palgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Tolazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Aldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2022.104101⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (10), pp.100751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.xcrm.2022.100751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05564967v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innate cell markers that predict anti-HIV neutralizing antibody titers in vaccinated macaques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Validation of the Performance of A1HPV6, a Triage Blood Test for the Early Diagnosis and Prognosis of SARS-CoV-2 Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yoann Aldon</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Sakka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sepideh Akhavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.xcrm.2022.100751⟩</w:t>
+              <w:t xml:space="preserve">Gastro Hep Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1 (3), pp.393--402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gastha.2021.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05564948v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the Performance of A1HPV6, a Triage Blood Test for the Early Diagnosis and Prognosis of SARS-CoV-2 Infection</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A case study to dissect immunity to SARS-CoV-2 in a neonate nonhuman primate model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sepideh Akhavan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Marlin</w:t>
+                <w:t xml:space="preserve">Claire-Maëlle Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pimienta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Galhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Relouzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Nunez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastro Hep Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gastha.2021.12.009⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.855230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.855230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03793486v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A case study to dissect immunity to SARS-CoV-2 in a neonate nonhuman primate model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Targeting SARS-CoV-2 receptor-binding domain to cells expressing CD40 improves protection to infection in convalescent macaques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Godot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cardinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Galhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Natalia Nunez</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severin Coleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.855230⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.5215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-25382-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03778360v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive Markers of Immunogenicity and Efficacy for Human Vaccines</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two-component spike nanoparticle vaccine protects macaques from SARS-CoV-2 infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Chapon</w:t>
+                <w:t xml:space="preserve">Philip J.M. Brouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Tchitchek</w:t>
+                <w:t xml:space="preserve">Mitch Brinkkemper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dereuddre-Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marloes Grobben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/vaccines9060579⟩</w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 184 (5), pp.1188-1200.e19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2021.01.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278510v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An AAV-based, room-temperature-stable, single-dose COVID-19 vaccine provides durable immunogenicity and protection in non-human primates</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">COVA1-18 neutralizing antibody protects against SARS-CoV-2 in three preclinical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Aldon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dereuddre-Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Host &amp; Microbe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chom.2021.08.002⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.6097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-26354-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04098229v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04098221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19, des vaccins à la vitesse de l’éclair</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predictive Markers of Immunogenicity and Efficacy for Human Vaccines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu van Tilbeurgh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Lemdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Beignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanis Feraoun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
+                <w:t xml:space="preserve">Catherine Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Le Grand</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Tchitchek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (6), pp.579. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/2021094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/vaccines9060579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321924v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVA1-18 neutralizing antibody protects against SARS-CoV-2 in three preclinical models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">An AAV-based, room-temperature-stable, single-dose COVID-19 vaccine provides durable immunogenicity and protection in non-human primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nerea Zabaleta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenlong Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urja Bhatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Hérate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Dereuddre-Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-26354-0⟩</w:t>
+              <w:t xml:space="preserve">Cell Host &amp; Microbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (9), pp.1437-1453.e8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chom.2021.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04098221v1</w:t>
+                <w:t xml:space="preserve">pasteur-04098229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting SARS-CoV-2 receptor-binding domain to cells expressing CD40 improves protection to infection in convalescent macaques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">COVID-19, des vaccins à la vitesse de l’éclair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Feraoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Beignon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2021094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-25382-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03481526v1</w:t>
+                <w:t xml:space="preserve">hal-03321924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-component spike nanoparticle vaccine protects macaques from SARS-CoV-2 infection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">SARS-CoV-2 viral dynamics in non-human primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marloes Grobben</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Donati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Behillil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2021.01.035⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (3), pp.e1008785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1008785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05564995v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03207908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SARS-CoV-2 viral dynamics in non-human primates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Two-component spike nanoparticle vaccine protects macaques from SARS-CoV-2 infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip J.M. Brouwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitch Brinkkemper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Behillil</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dereuddre-Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marloes Grobben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1008785⟩</w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 184 (5), pp.1188-1200.e19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2021.01.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03207908v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04098199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-component spike nanoparticle vaccine protects macaques from SARS-CoV-2 infection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">SARS-CoV-2 infection in nonhuman primates alters the composition and functional activity of the gut microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Sokol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marloes Grobben</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Desmons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2021.01.035⟩</w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (1), pp.1 - 19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19490976.2021.1893113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04098199v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SARS-CoV-2 infection in nonhuman primates alters the composition and functional activity of the gut microbiota</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoit Delache</w:t>
+                <w:t xml:space="preserve">PB1-F2 amyloid-like fibers correlate with proinflammatory signaling and respiratory distress in influenza-infected mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sedano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19490976.2021.1893113⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 297 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbc.2021.100885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172042v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PB1-F2 amyloid-like fibers correlate with proinflammatory signaling and respiratory distress in influenza-infected mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
+                <w:t xml:space="preserve">Evidence that SARS-CoV-2 Induces Lung-Cell Senescence: Potential Impact on COVID-19 Lung Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larissa Lipskaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Fouillade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Sencio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbc.2021.100885⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1165/rcmb.2021-0205le⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03299147v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03395181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence that SARS-CoV-2 Induces Lung-Cell Senescence: Potential Impact on COVID-19 Lung Disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Quentin Pascal</w:t>
+                <w:t xml:space="preserve">Immunogenicity of stabilized HIV-1 Env trimers delivered by self-amplifying mRNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Aldon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mckay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Moreno Herrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réka Lévai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1165/rcmb.2021-0205le⟩</w:t>
+              <w:t xml:space="preserve">Molecular Therapy - Nucleic Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25, pp.483-493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.omtn.2021.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03395181v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunogenicity of stabilized HIV-1 Env trimers delivered by self-amplifying mRNA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Réka Lévai</w:t>
+                <w:t xml:space="preserve">Emerging preclinical evidence does not support broad use of hydroxychloroquine in COVID-19 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon G P Funnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William E Dowling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Muñoz-Fontela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Stéphane Gsell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald E Ingber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy - Nucleic Acids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.omtn.2021.06.008⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.4253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-17907-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05564974v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02964247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging preclinical evidence does not support broad use of hydroxychloroquine in COVID-19 patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Donald E Ingber</w:t>
+                <w:t xml:space="preserve">Hydroxychloroquine use against SARS-CoV-2 infection in non-human primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Behillil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Solas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-17907-w⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 585 (7826), pp.584-587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-020-2558-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02964247v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02907032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxychloroquine use against SARS-CoV-2 infection in non-human primates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Solas</w:t>
+                <w:t xml:space="preserve">Porcine Reproductive and Respiratory Syndrome Virus Type 1.3 Lena Triggers Conventional Dendritic Cells 1 Activation and T Helper 1 Immune Response Without Infecting Dendritic Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Tiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Crisci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Bouguyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-020-2558-4⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.2299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2018.02299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02907032v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porcine Reproductive and Respiratory Syndrome Virus Type 1.3 Lena Triggers Conventional Dendritic Cells 1 Activation and T Helper 1 Immune Response Without Infecting Dendritic Cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Porcine Alveolar Macrophage-like cells are pro-inflammatory Pulmonary Intravascular Macrophages that produce large titers of Porcine Reproductive and Respiratory Syndrome Virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Renson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Bouguyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fany Blanc</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elisa Crisci</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edwige Bouguyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, pp.2299. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.28234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2018.02299⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-28234-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02176497v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porcine Alveolar Macrophage-like cells are pro-inflammatory Pulmonary Intravascular Macrophages that produce large titers of Porcine Reproductive and Respiratory Syndrome Virus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elisa Crisci</w:t>
+                <w:t xml:space="preserve">The anti-influenza M2e antibody response is promoted by XCR1 targeting in pig skin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Deloizy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Even Fossum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Barnier-Quer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Urien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphany Chrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 8 (1), pp.28234. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-28234-y⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-07372-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623426v1</w:t>
+                <w:t xml:space="preserve">hal-02626640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The anti-influenza M2e antibody response is promoted by XCR1 targeting in pig skin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Broncho alveolar dendritic cells and macrophages are highly similar to their interstitial counterparts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Bouguyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-07372-9⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0167315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626640v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broncho alveolar dendritic cells and macrophages are highly similar to their interstitial counterparts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">The Influenza Virus Protein PB1-F2 Increases Viral Pathogenesis through Neutrophil Recruitment and NK Cells Inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Vidy-Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 11 (12), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0167315⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 11 (10), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0165361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602503v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influenza Virus Protein PB1-F2 Increases Viral Pathogenesis through Neutrophil Recruitment and NK Cells Inhibition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">A new adjuvant combined with inactivated influenza enhances specific CD8 T cell response in mice and decreases symptoms in swine upon challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Bouguyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Shevtsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stepan Remyga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0165361⟩</w:t>
+              <w:t xml:space="preserve">Viral Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (9), pp.524-531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/vim.2014.0149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608535v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new adjuvant combined with inactivated influenza enhances specific CD8 T cell response in mice and decreases symptoms in swine upon challenge</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Pig Skin Includes Dendritic Cell Subsets Transcriptomically Related to Human CD1a and CD14 Dendritic Cells Presenting Different Migrating Behaviors and T Cell Activation Capacities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thien-Phong Vu Manh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...80 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Marquet</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jamila Elhmouzi-Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 193 (12), pp.5883 - 5893. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4049/jimmunol.1303150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4727,51 +4593,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative impact of porcine reproductive and respiratory virus and swine influenza A virus infections on respiratory lymph nodes B cells and macrophages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4793,110 +4659,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Renson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Deblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. ISIDORe User Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Paris, France. pp.25</w:t>
+              <w:t xml:space="preserve">Congrès du Club d'Immunologie et de Vaccinologie Vétérinaire (CIVVET)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Club d'Immunologie et de Vaccinologie Vétérinaire (CIVVET); Oniris; INRAE, Apr 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05129892v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05107977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative impact of porcine reproductive and respiratory virus and swine influenza A virus infections on respiratory lymph nodes B cells and macrophages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4918,110 +4784,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Renson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Deblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès du Club d'Immunologie et de Vaccinologie Vétérinaire (CIVVET)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Club d'Immunologie et de Vaccinologie Vétérinaire (CIVVET); Oniris; INRAE, Apr 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">2. ISIDORe User Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France. pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05107977v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05129892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative impact of porcine reproductive and respiratory virus and swine influenza A virus infections on respiratory lymph nodes B cells and macrophages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5043,213 +4909,213 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Renson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Deblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International Veterinary Immunology Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05129867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of swine skin and lung dendritic cells and their infection by influenza virus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bouguyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Veterinary Immunology Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5259,792 +5125,792 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early B cell maturation and immune evasion mechanisms in PRRSV-1 infection</w:t>
+                <w:t xml:space="preserve">Oral supplementation with Algae extract enhances the humoral response to attenuated PRRSV-1 vaccine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marta Muñoz</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérik Bussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco da Rocha Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference Society for Veterinary Epidemiology and Preventive Medicine (SVEPM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Berlin, Germany. , 2025, Society for Veterinary Epidemiology and Preventive Medicine (SVEPM)</w:t>
+              <w:t xml:space="preserve">2ème congrès du CIVVet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05135873v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05426314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral supplementation with Algae extract enhances the humoral response to attenuated PRRSV-1 vaccine</w:t>
+                <w:t xml:space="preserve">Early B cell maturation and immune evasion mechanisms in PRRSV-1 infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Catherine Belloc</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Renson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Deblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème congrès du CIVVet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">Annual Conference Society for Veterinary Epidemiology and Preventive Medicine (SVEPM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Berlin, Germany. , 2025, Society for Veterinary Epidemiology and Preventive Medicine (SVEPM)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-05426314v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets immunomodulateurs et antiviraux d'extraits d'algues lors d'une vaccination MLV chez le porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Bussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nyvall Collén Pi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'animation scientifique du département Santé Animale (JAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Seignosse 'Les Tuquets', France. , 2024, Journées d'animation scientifique du département Santé Animale (JAS)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a universal definition of the dendritic cell subsets using comparative transcriptomics across warm blooded vertebrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien-Phong Vu Manh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamila Elhmouzi-Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzana Ruscanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Symposium on Dendritic Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Tours, France. , 2014, DC 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of swine skin and lung dendritic cells and their infection by influenza virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bouguyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congress of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Glasgow, United Kingdom. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of swine skin and lung dendritic cells and their response to influenza virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bouguyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congress of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Glasgow, Scotland, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiley-Blackwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Immunology, 137 (Suppl. 1), 812 p., 2012, Abstracts of the European Congress of Immunology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6054,51 +5920,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative impact of porcine reproductive and respiratory virus and swine influenza A virus infections on respiratory lymph nodes B cells and macrophages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6120,95 +5986,95 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Renson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Deblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId201"/>
+      <w:footerReference w:type="default" r:id="rId199"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6276,51 +6142,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="97812561"/>
+    <w:nsid w:val="CBB11C17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6507,51 +6373,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-maisonnasse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0555-207X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167097105" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05387534v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hervet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Bussy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Morvan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco da Rocha Pinto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-025-05085-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391617v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Perrin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deblanc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mu&#241;oz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2025.10.010" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225046v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Marc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marlin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Donati" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Prague" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Kerioui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010721" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107783v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Olivo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lazure" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maisonnasse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bossevot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03503-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482728v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alexandre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Coleon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Kahlaoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.75427" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876903v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu van Tilbeurgh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Palgen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Tolazzi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Aldon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2022.100751" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510052v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin Coleon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.75427" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03621344v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guidenn Sulbaran" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Amen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Effantin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guilligay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2022.100528" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797958v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desjardins" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Contreras" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lingas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Solas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32565-w" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564967v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Naninck" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lemaitre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Mori" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.104101" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564948v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03793486v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poynard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sakka" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Akhavan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gastha.2021.12.009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778360v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Ma&#235;lle Fovet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pimienta" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Galhaut" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Relouzat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Nunez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.855230" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03278510v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Lemdani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Beignon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chapon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tchitchek" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9060579" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04098229v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Zabaleta" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlong Dai" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urja Bhatt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;rate" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2021.08.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321924v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Feraoun" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Le Grand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021094" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04098221v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dereuddre-Bosquet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26354-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03481526v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Godot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cardinaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25382-0" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564995v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J.M. Brouwer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitch Brinkkemper" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marloes Grobben" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2021.01.035" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03207908v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gon&#231;alves" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Albert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Behillil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008785" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04098199v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03172042v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desmons" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delache" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2021.1893113" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299147v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leymarie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sedano" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Costa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Adrien Richard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.100885" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03395181v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Lipskaia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fouillade" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sencio" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pascal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2021-0205le" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564974v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mckay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Moreno Herrero" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Vogel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ka L&#233;vai" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtn.2021.06.008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02964247v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon G P Funnell" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E Dowling" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mu&#241;oz-Fontela" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-St&#233;phane Gsell" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald E Ingber" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17907-w" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907032v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guedj" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2558-4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176497v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bordet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tiret" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Crisci" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02299" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623426v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28234-y" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626640v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Deloizy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Even Fossum" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barnier-Quer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Urien" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphany Chrun" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-07372-9" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602503v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertho" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0167315" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608535v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vidy-Roche" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delmas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0165361" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632173v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Goncalves" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shevtsov" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Remyga" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/vim.2014.0149" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194094v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marquet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Phong Vu Manh" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Elhmouzi-Younes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1303150" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05129892v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mu&#241;oz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107977v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05129867v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806704v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Simon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. da Costa" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05135873v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05426314v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Bussy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716859v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Goff" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyvall Coll&#233;n Pi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740998v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Ruscanu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806703v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747826v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Bertho" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/220854.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746408v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-maisonnasse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0555-207X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167097105" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05387534v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hervet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Bussy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Morvan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco da Rocha Pinto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-025-05085-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391617v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Perrin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deblanc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mu&#241;oz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2025.10.010" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225046v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Marc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marlin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Donati" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Prague" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Kerioui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010721" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876903v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu van Tilbeurgh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maisonnasse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Palgen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Tolazzi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Aldon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2022.100751" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107783v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Olivo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lazure" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bossevot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03503-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482728v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alexandre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Coleon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Kahlaoui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.75427" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03621344v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guidenn Sulbaran" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Amen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Effantin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guilligay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2022.100528" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797958v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desjardins" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Contreras" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lingas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Solas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32565-w" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564967v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Naninck" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lemaitre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Mori" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.104101" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564948v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03793486v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poynard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sakka" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Akhavan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gastha.2021.12.009" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778360v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Ma&#235;lle Fovet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pimienta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Galhaut" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Relouzat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Nunez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.855230" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03481526v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Godot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cardinaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin Coleon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25382-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564995v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J.M. Brouwer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitch Brinkkemper" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dereuddre-Bosquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marloes Grobben" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2021.01.035" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04098221v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26354-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03278510v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Lemdani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Beignon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chapon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tchitchek" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9060579" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04098229v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Zabaleta" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlong Dai" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urja Bhatt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;rate" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2021.08.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321924v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Feraoun" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Le Grand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021094" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03207908v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gon&#231;alves" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Albert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Behillil" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008785" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04098199v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03172042v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desmons" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delache" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2021.1893113" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299147v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leymarie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sedano" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Costa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Adrien Richard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.100885" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03395181v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Lipskaia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fouillade" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sencio" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pascal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2021-0205le" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564974v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mckay" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Moreno Herrero" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Vogel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ka L&#233;vai" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtn.2021.06.008" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02964247v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon G P Funnell" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E Dowling" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mu&#241;oz-Fontela" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-St&#233;phane Gsell" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald E Ingber" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17907-w" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907032v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guedj" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2558-4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176497v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bordet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tiret" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Crisci" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02299" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623426v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28234-y" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626640v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Deloizy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Even Fossum" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barnier-Quer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Urien" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphany Chrun" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-07372-9" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602503v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertho" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0167315" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608535v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vidy-Roche" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delmas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0165361" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632173v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Goncalves" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shevtsov" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Remyga" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/vim.2014.0149" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194094v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marquet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Phong Vu Manh" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Elhmouzi-Younes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1303150" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107977v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mu&#241;oz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05129892v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05129867v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806704v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Simon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. da Costa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05426314v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Bussy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05135873v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716859v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Goff" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyvall Coll&#233;n Pi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740998v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Ruscanu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806703v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747826v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Bertho" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/220854.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746408v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>