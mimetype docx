--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -583,472 +583,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225046v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innate cell markers that predict anti-HIV neutralizing antibody titers in vaccinated macaques</w:t>
+                <w:t xml:space="preserve">Detection of SARS-CoV-2 in subcutaneous fat but not visceral fat, and the disruption of fat lymphocyte homeostasis in both fat tissues in the macaque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu van Tilbeurgh</w:t>
+                <w:t xml:space="preserve">Anaëlle Olivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thierry Lazure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Tolazzi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yoann Aldon</w:t>
+                <w:t xml:space="preserve">Laetitia Bossevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.xcrm.2022.100751⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (1), pp.542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-022-03503-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03876903v1</w:t>
+                <w:t xml:space="preserve">hal-05107783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of SARS-CoV-2 in subcutaneous fat but not visceral fat, and the disruption of fat lymphocyte homeostasis in both fat tissues in the macaque</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling the response to vaccine in non-human primates to define SARS-CoV-2 mechanistic correlates of protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Prague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaëlle Olivo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Marlin</w:t>
+                <w:t xml:space="preserve">Séverin Coleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lazure</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Bossevot</w:t>
+                <w:t xml:space="preserve">Nidhal Kahlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-022-03503-9⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.e75427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.75427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05107783v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482728v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the response to vaccine in non-human primates to define SARS-CoV-2 mechanistic correlates of protection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innate cell markers that predict anti-HIV neutralizing antibody titers in vaccinated macaques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu van Tilbeurgh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Alexandre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Prague</w:t>
+                <w:t xml:space="preserve">Jean-Louis Palgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverin Coleon</w:t>
+                <w:t xml:space="preserve">Monica Tolazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nidhal Kahlaoui</w:t>
+                <w:t xml:space="preserve">Yoann Aldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11, pp.e75427. </w:t>
+              <w:t xml:space="preserve">Cell Reports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (10), pp.100751. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.75427⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.xcrm.2022.100751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03482728v2</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunization with synthetic SARS-CoV-2 S glycoprotein virus-like particles protects macaques from infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidenn Sulbaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Amen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1119,459 +1119,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03621344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiviral efficacy of favipiravir against Zika and SARS-CoV-2 viruses in non-human primates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Solas</w:t>
+                <w:t xml:space="preserve">Innate cell markers that predict anti-HIV neutralizing antibody titers in vaccinated macaques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu van Tilbeurgh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Palgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Tolazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Aldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-32565-w⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (10), pp.100751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.xcrm.2022.100751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03797958v1</w:t>
+                <w:t xml:space="preserve">hal-05564948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computed tomography and [18F]-FDG PET imaging provide additional readouts for COVID-19 pathogenesis and therapies evaluation in non-human primates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Naninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Kahlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine de Mori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 25 (4), pp.104101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.isci.2022.104101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05564967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innate cell markers that predict anti-HIV neutralizing antibody titers in vaccinated macaques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yoann Aldon</w:t>
+                <w:t xml:space="preserve">Antiviral efficacy of favipiravir against Zika and SARS-CoV-2 viruses in non-human primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lingas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Solas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.xcrm.2022.100751⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.5108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-32565-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05564948v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of the Performance of A1HPV6, a Triage Blood Test for the Early Diagnosis and Prognosis of SARS-CoV-2 Infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1789,459 +1789,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting SARS-CoV-2 receptor-binding domain to cells expressing CD40 improves protection to infection in convalescent macaques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two-component spike nanoparticle vaccine protects macaques from SARS-CoV-2 infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Godot</w:t>
+                <w:t xml:space="preserve">Philip J.M. Brouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Cardinaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Galhaut</w:t>
+                <w:t xml:space="preserve">Mitch Brinkkemper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severin Coleon</w:t>
+                <w:t xml:space="preserve">Nathalie Dereuddre-Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marloes Grobben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-25382-0⟩</w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 184 (5), pp.1188-1200.e19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2021.01.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03481526v1</w:t>
+                <w:t xml:space="preserve">hal-05564995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-component spike nanoparticle vaccine protects macaques from SARS-CoV-2 infection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">COVA1-18 neutralizing antibody protects against SARS-CoV-2 in three preclinical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Aldon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dereuddre-Bosquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marloes Grobben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2021.01.035⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.6097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-26354-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05564995v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04098221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVA1-18 neutralizing antibody protects against SARS-CoV-2 in three preclinical models</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Targeting SARS-CoV-2 receptor-binding domain to cells expressing CD40 improves protection to infection in convalescent macaques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Dereuddre-Bosquet</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Godot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cardinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Galhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severin Coleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 12 (1), pp.6097. </w:t>
+              <w:t xml:space="preserve">, 2021, 12, pp.5215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-26354-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-25382-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04098221v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive Markers of Immunogenicity and Efficacy for Human Vaccines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu van Tilbeurgh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Lemdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2383,51 +2383,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urja Bhatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Hérate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Host &amp; Microbe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 29 (9), pp.1437-1453.e8. </w:t>
@@ -2478,51 +2478,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COVID-19, des vaccins à la vitesse de l’éclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Feraoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2595,51 +2595,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SARS-CoV-2 viral dynamics in non-human primates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Donati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2710,593 +2710,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03207908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-component spike nanoparticle vaccine protects macaques from SARS-CoV-2 infection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Evidence that SARS-CoV-2 Induces Lung-Cell Senescence: Potential Impact on COVID-19 Lung Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larissa Lipskaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marloes Grobben</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Fouillade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Sencio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2021.01.035⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1165/rcmb.2021-0205le⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04098199v1</w:t>
+                <w:t xml:space="preserve">hal-03395181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SARS-CoV-2 infection in nonhuman primates alters the composition and functional activity of the gut microbiota</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoit Delache</w:t>
+                <w:t xml:space="preserve">PB1-F2 amyloid-like fibers correlate with proinflammatory signaling and respiratory distress in influenza-infected mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sedano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19490976.2021.1893113⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 297 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbc.2021.100885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172042v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PB1-F2 amyloid-like fibers correlate with proinflammatory signaling and respiratory distress in influenza-infected mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
+                <w:t xml:space="preserve">Two-component spike nanoparticle vaccine protects macaques from SARS-CoV-2 infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip J.M. Brouwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitch Brinkkemper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dereuddre-Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marloes Grobben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbc.2021.100885⟩</w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 184 (5), pp.1188-1200.e19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2021.01.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03299147v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04098199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence that SARS-CoV-2 Induces Lung-Cell Senescence: Potential Impact on COVID-19 Lung Disease</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">SARS-CoV-2 infection in nonhuman primates alters the composition and functional activity of the gut microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Sokol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Sencio</w:t>
+                <w:t xml:space="preserve">Aurore Desmons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Pascal</w:t>
+                <w:t xml:space="preserve">Benoit Delache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (1), pp.1 - 19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1165/rcmb.2021-0205le⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19490976.2021.1893113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03395181v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunogenicity of stabilized HIV-1 Env trimers delivered by self-amplifying mRNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Aldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mckay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3520,103 +3520,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydroxychloroquine use against SARS-CoV-2 infection in non-human primates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Behillil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Solas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 585 (7826), pp.584-587. </w:t>
@@ -3801,51 +3801,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porcine Alveolar Macrophage-like cells are pro-inflammatory Pulmonary Intravascular Macrophages that produce large titers of Porcine Reproductive and Respiratory Syndrome Virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Renson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4056,51 +4056,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broncho alveolar dendritic cells and macrophages are highly similar to their interstitial counterparts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4186,51 +4186,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Influenza Virus Protein PB1-F2 Increases Viral Pathogenesis through Neutrophil Recruitment and NK Cells Inhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Vidy-Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4346,51 +4346,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Shevtsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepan Remyga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4467,51 +4467,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien-Phong Vu Manh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamila Elhmouzi-Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4982,51 +4982,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of swine skin and lung dendritic cells and their infection by influenza virus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bouguyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5553,51 +5553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamila Elhmouzi-Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzana Ruscanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5639,51 +5639,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of swine skin and lung dendritic cells and their infection by influenza virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bouguyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5777,51 +5777,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of swine skin and lung dendritic cells and their response to influenza virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maisonnasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Bouguyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6142,51 +6142,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CBB11C17"/>
+    <w:nsid w:val="494C7F2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6373,51 +6373,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-maisonnasse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0555-207X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167097105" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05387534v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hervet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Bussy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Morvan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco da Rocha Pinto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-025-05085-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391617v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Perrin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deblanc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mu&#241;oz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2025.10.010" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225046v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Marc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marlin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Donati" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Prague" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Kerioui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010721" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876903v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu van Tilbeurgh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maisonnasse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Palgen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Tolazzi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Aldon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2022.100751" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107783v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Olivo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lazure" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bossevot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03503-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482728v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alexandre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Coleon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Kahlaoui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.75427" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03621344v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guidenn Sulbaran" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Amen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Effantin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guilligay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2022.100528" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797958v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desjardins" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Contreras" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lingas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Solas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32565-w" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564967v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Naninck" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lemaitre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Mori" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.104101" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564948v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03793486v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poynard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sakka" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Akhavan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gastha.2021.12.009" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778360v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Ma&#235;lle Fovet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pimienta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Galhaut" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Relouzat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Nunez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.855230" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03481526v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Godot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cardinaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin Coleon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25382-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564995v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J.M. Brouwer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitch Brinkkemper" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dereuddre-Bosquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marloes Grobben" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2021.01.035" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04098221v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26354-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03278510v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Lemdani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Beignon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chapon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tchitchek" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9060579" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04098229v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Zabaleta" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlong Dai" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urja Bhatt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;rate" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2021.08.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321924v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Feraoun" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Le Grand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021094" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03207908v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gon&#231;alves" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Albert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Behillil" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008785" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04098199v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03172042v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desmons" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delache" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2021.1893113" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299147v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leymarie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sedano" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Costa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Adrien Richard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.100885" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03395181v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Lipskaia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fouillade" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sencio" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pascal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2021-0205le" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564974v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mckay" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Moreno Herrero" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Vogel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ka L&#233;vai" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtn.2021.06.008" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02964247v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon G P Funnell" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E Dowling" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mu&#241;oz-Fontela" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-St&#233;phane Gsell" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald E Ingber" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17907-w" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907032v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guedj" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2558-4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176497v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bordet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tiret" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Crisci" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02299" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623426v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28234-y" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626640v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Deloizy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Even Fossum" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barnier-Quer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Urien" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphany Chrun" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-07372-9" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602503v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertho" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0167315" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608535v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vidy-Roche" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delmas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0165361" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632173v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Goncalves" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shevtsov" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Remyga" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/vim.2014.0149" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194094v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marquet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Phong Vu Manh" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Elhmouzi-Younes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1303150" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107977v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mu&#241;oz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05129892v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05129867v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806704v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Simon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. da Costa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05426314v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Bussy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05135873v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716859v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Goff" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyvall Coll&#233;n Pi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740998v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Ruscanu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806703v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747826v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Bertho" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/220854.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746408v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-maisonnasse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0555-207X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167097105" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05387534v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hervet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Bussy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Morvan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco da Rocha Pinto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-025-05085-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391617v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Perrin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deblanc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mu&#241;oz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2025.10.010" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225046v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Marc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marlin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Donati" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Prague" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Kerioui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010721" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107783v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Olivo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lazure" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maisonnasse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bossevot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03503-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482728v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alexandre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Coleon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Kahlaoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.75427" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876903v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu van Tilbeurgh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Palgen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Tolazzi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Aldon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2022.100751" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03621344v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guidenn Sulbaran" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Amen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Effantin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guilligay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2022.100528" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564948v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564967v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Naninck" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lemaitre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Mori" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.104101" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797958v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desjardins" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Contreras" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lingas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Solas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32565-w" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03793486v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poynard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sakka" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Akhavan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gastha.2021.12.009" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778360v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Ma&#235;lle Fovet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pimienta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Galhaut" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Relouzat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Nunez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.855230" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564995v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J.M. Brouwer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitch Brinkkemper" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dereuddre-Bosquet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marloes Grobben" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2021.01.035" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04098221v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26354-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03481526v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Godot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cardinaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin Coleon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25382-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03278510v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Lemdani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Beignon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chapon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tchitchek" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9060579" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04098229v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerea Zabaleta" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlong Dai" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urja Bhatt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;rate" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2021.08.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321924v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Feraoun" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Le Grand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021094" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03207908v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gon&#231;alves" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Albert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Behillil" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008785" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03395181v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Lipskaia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fouillade" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sencio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pascal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2021-0205le" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299147v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leymarie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sedano" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Costa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Adrien Richard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.100885" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04098199v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03172042v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desmons" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delache" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2021.1893113" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564974v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mckay" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Moreno Herrero" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Vogel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ka L&#233;vai" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtn.2021.06.008" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02964247v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon G P Funnell" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E Dowling" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mu&#241;oz-Fontela" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-St&#233;phane Gsell" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald E Ingber" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17907-w" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907032v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guedj" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2558-4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176497v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bordet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tiret" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Crisci" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02299" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623426v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28234-y" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626640v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Deloizy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Even Fossum" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barnier-Quer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Urien" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphany Chrun" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-07372-9" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602503v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertho" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0167315" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608535v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vidy-Roche" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delmas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0165361" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632173v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Goncalves" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shevtsov" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Remyga" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/vim.2014.0149" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194094v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marquet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Phong Vu Manh" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Elhmouzi-Younes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1303150" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107977v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mu&#241;oz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05129892v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05129867v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806704v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Simon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. da Costa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05426314v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Bussy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05135873v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716859v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Goff" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyvall Coll&#233;n Pi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740998v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Ruscanu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806703v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747826v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Bertho" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/220854.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746408v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>