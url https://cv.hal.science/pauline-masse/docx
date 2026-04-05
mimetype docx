--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1319,51 +1319,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A22CA566"/>
+    <w:nsid w:val="72DAB270"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>