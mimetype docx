--- v1 (2026-04-05)
+++ v2 (2026-04-29)
@@ -315,539 +315,539 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04119461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mine ou l'ours</w:t>
+                <w:t xml:space="preserve">Un pas-de-côté dans un conflit minier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Massé</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Gionnane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l'Atelier-Vidéo. "Penser ensemble en faisant des films"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Olivier Labussière; Laure Brayer, Feb 2025, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05092446v2</w:t>
+                <w:t xml:space="preserve">hal-05121045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la mine à l’ours. &amp;quot;Repaires&amp;quot; de l'imaginaire dans le conflit minier de Salau (Ariège)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Massé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séance de séminaire commune aux ateliers "Flux &amp; Circulations" et "Faire territoire faire société" du laboratoire EVS (Environnement, Ville, Société)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05121027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du conflit minier au conflit de milieu, ou le rôle des 'repaires'. Le cas du PERM de Couflens-Salau (Ariège)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Massé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ressources du sous-sol en tension. Protection et extraction dans les territoires de montagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EDYTEM; Univ. Savoie Mont Blanc; Labex ITEM, Oct 2024, Bourget du Lac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savoirs géographiques et production de l'espace. Nourrir ou résister à l'aménagement capitaliste et étatique du milieu ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Massé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La production de l'espace au XXI° siècle. Luttes de pouvoirs, pouvoirs des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Saint-etienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05121283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une revue de la géographie anarchiste contemporaine à partir d’un numéro thématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zanetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Massé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Tomassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème conférence internationale des géographes et géographies anarchistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Oaxaca (Mexique), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04748249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un pas-de-côté dans un conflit minier</w:t>
+                <w:t xml:space="preserve">La mine ou l'ours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Massé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...275 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Zanetti</w:t>
-[...58 lines deleted...]
-                <w:t xml:space="preserve">halshs-04748249v1</w:t>
+                <w:t xml:space="preserve">hal-05092446v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1319,51 +1319,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="72DAB270"/>
+    <w:nsid w:val="5D340133"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1550,51 +1550,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-masse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9409-7576" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092528v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mass&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119461v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Tomassi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092446v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121045v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Gionnane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121027v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733526v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121283v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04748249v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zanetti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119434v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1280839" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377165v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Faburel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119365v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1082504ar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733533v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.35787" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-masse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9409-7576" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092528v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mass&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119461v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Tomassi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121045v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Gionnane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121027v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733526v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121283v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04748249v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zanetti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092446v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119434v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1280839" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377165v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Faburel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119365v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1082504ar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733533v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.35787" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>