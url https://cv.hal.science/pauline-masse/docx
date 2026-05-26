--- v2 (2026-04-29)
+++ v3 (2026-05-26)
@@ -315,943 +315,1106 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04119461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Image (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un pas-de-côté dans un conflit minier</w:t>
+                <w:t xml:space="preserve">La territorialité &amp;quot;spectrale&amp;quot; de l'État français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Massé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05121045v1</w:t>
-[...301 lines deleted...]
-                <w:t xml:space="preserve">halshs-04748249v1</w:t>
+                <w:t xml:space="preserve">hal-05615420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mine ou l'ours</w:t>
+                <w:t xml:space="preserve">Un pas-de-côté dans un conflit minier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Massé</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...15 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Gionnane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l'Atelier-Vidéo. "Penser ensemble en faisant des films"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Olivier Labussière; Laure Brayer, Feb 2025, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05121045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mine de Salau, entre héritage, fermeture et renouveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Massé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La "fin" illusoire de la mine. Réflexions à partir des crassiers du bassin minier de la Loire (Saint-Etienne, La Ricamarie, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH Lyon Saint-Etienne; Centre Max Weber; EVS-UJM, Dec 2025, Saint-Etienne (Université Jean Monnet), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la mine à l’ours. &amp;quot;Repaires&amp;quot; de l'imaginaire dans le conflit minier de Salau (Ariège)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Massé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séance de séminaire commune aux ateliers "Flux &amp; Circulations" et "Faire territoire faire société" du laboratoire EVS (Environnement, Ville, Société)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05121027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du conflit minier au conflit de milieu, ou le rôle des 'repaires'. Le cas du PERM de Couflens-Salau (Ariège)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Massé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ressources du sous-sol en tension. Protection et extraction dans les territoires de montagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EDYTEM; Univ. Savoie Mont Blanc; Labex ITEM, Oct 2024, Bourget du Lac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savoirs géographiques et production de l'espace. Nourrir ou résister à l'aménagement capitaliste et étatique du milieu ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Massé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La production de l'espace au XXI° siècle. Luttes de pouvoirs, pouvoirs des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Saint-etienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05121283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-05092446v2</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une revue de la géographie anarchiste contemporaine à partir d’un numéro thématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zanetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Massé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Tomassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème conférence internationale des géographes et géographies anarchistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Oaxaca (Mexique), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04748249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'élite minière à l'origine du renouveau minier : entre multipositionnalités, imaginaires de l'espace et impératif étatique de gestion des ressources minérales</w:t>
+                <w:t xml:space="preserve">La mine ou l'ours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Massé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sébastien Chailleux; Sylvain Le Berre; Yann Gunzburger. </w:t>
-[...11 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Lang Verlag</w:t>
-[...108 lines deleted...]
-                <w:t xml:space="preserve">halshs-01377165v1</w:t>
+                <w:t xml:space="preserve">hal-05092446v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des instruments (insuffisants) pour gouverner les critiques adressées au « renouveau minier » en France métropolitaine. Une articulation autour des référentiels de l’environnement et du territoire</w:t>
+                <w:t xml:space="preserve">L'élite minière à l'origine du renouveau minier : entre multipositionnalités, imaginaires de l'espace et impératif étatique de gestion des ressources minérales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Massé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sébastien Chailleux; Sylvain Le Berre; Yann Gunzburger. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Gouvernance</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04119365v1</w:t>
+              <w:t xml:space="preserve">Ressources minérales et transitions - Trajectoires politiques du sous-sol français au 21ème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, EcoPolis, 9782875745330</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119434v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’environnement comme cosmopolitique de la justice urbaine. Entre théories sociales de la justice, modèles d’égalité et gouvernement des villes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Faburel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Massé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Billet, Philippe; Harpet, Cyrille; Pierron, Jean-Philippe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Justice et injustices environnementales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.183-207, 2016, Environnement et société</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01377165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des instruments (insuffisants) pour gouverner les critiques adressées au « renouveau minier » en France métropolitaine. Une articulation autour des référentiels de l’environnement et du territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Massé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Gouvernance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, La gouvernance du renouveau minier européen face aux contestations, 18 (2), pp.110 - 135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1082504ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnet, Albane Geslin (dir.), « Les mots de l’écologie », Mots n°119, 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Massé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/lectures.35787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId29"/>
+      <w:footerReference w:type="default" r:id="rId31"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1319,51 +1482,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5D340133"/>
+    <w:nsid w:val="C0699C45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1550,51 +1713,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-masse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9409-7576" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092528v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mass&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119461v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Tomassi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121045v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Gionnane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121027v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733526v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121283v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04748249v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zanetti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092446v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119434v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1280839" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377165v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Faburel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119365v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1082504ar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733533v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.35787" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-masse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9409-7576" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092528v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mass&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119461v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Tomassi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615420v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121045v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Gionnane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615458v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121027v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733526v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121283v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04748249v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zanetti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092446v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119434v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1280839" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377165v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Faburel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119365v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1082504ar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733533v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.35787" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>