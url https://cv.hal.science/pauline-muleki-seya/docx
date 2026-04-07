--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -799,308 +799,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbubble Identification Based on Decision Theory for Ultrasound Localization Microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cancer characterization using light backscattering spectroscopy and quantitative ultrasound: an ex vivo study on sarcoma subtypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Malinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Corazza</w:t>
+                <w:t xml:space="preserve">Bruno Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Muleki Seya</w:t>
+                <w:t xml:space="preserve">Aurélie Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iveta Fajnorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Basarab</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Herve Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Open Journal of Ultrasonics, Ferroelectrics, and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/OJUFFC.2023.3274512⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.16650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-43322-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04245332v1</w:t>
+                <w:t xml:space="preserve">hal-04251451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer characterization using light backscattering spectroscopy and quantitative ultrasound: an ex vivo study on sarcoma subtypes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Malinet</w:t>
+                <w:t xml:space="preserve">Microbubble Identification Based on Decision Theory for Ultrasound Localization Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Corazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Montcel</w:t>
+                <w:t xml:space="preserve">Pauline Muleki Seya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Dutour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Iveta Fajnorova</w:t>
+                <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve Liebgott</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.16650. </w:t>
+              <w:t xml:space="preserve">IEEE Open Journal of Ultrasonics, Ferroelectrics, and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.41-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-43322-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/OJUFFC.2023.3274512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04251451v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound scattering from cell-pellet biophantoms and ex vivo tumors provides insight into the cellular structure involved in scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Muleki Seya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William O'Brien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1147,51 +1147,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast radial modulation imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Muleki Seya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kailiang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1658,51 +1658,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Two Quantitative Ultrasound Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Muleki Seya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Muleki-Seya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1920,498 +1920,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01312679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Counterbalancing the use of ultrasound contrast agents by a cavitation-regulated system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sonoporation of Adherent Cells under Regulated Ultrasound Cavitation Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Muleki Seya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Desjouy</w:t>
+                <w:t xml:space="preserve">Manuela Fouqueray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fouqueray</w:t>
+                <w:t xml:space="preserve">Jacqueline Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.W. Lo</w:t>
+                <w:t xml:space="preserve">Adrien Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.M. Seya</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.L. Lee</w:t>
+                <w:t xml:space="preserve">Claude Inserra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2014.12.017⟩</w:t>
+              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41 (4), pp.1008-1019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2014.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01296929v1</w:t>
+                <w:t xml:space="preserve">hal-02355923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jumping acoustic bubbles on lipid bilayers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Counterbalancing the use of ultrasound contrast agents by a cavitation-regulated system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Desjouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle C. Der Loughian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pauline Muleki Seya</w:t>
+                <w:t xml:space="preserve">M. Fouqueray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Pirat</w:t>
+                <w:t xml:space="preserve">C.W. Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Inserra</w:t>
+                <w:t xml:space="preserve">P.M. Seya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Bera</w:t>
+                <w:t xml:space="preserve">J.L. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 11 (17), pp.3460-3469. </w:t>
+              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26, pp.163-168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5sm00427f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2014.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02355910v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01296929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonoporation of Adherent Cells under Regulated Ultrasound Cavitation Conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Jumping acoustic bubbles on lipid bilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle C. Der Loughian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Muleki Seya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Ngo</w:t>
+                <w:t xml:space="preserve">Christophe Pirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Inserra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Poizat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Inserra</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Bera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 41 (4), pp.1008-1019. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (17), pp.3460-3469. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2014.11.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c5sm00427f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02355923v1</w:t>
+                <w:t xml:space="preserve">hal-02355910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hysteresis of inertial cavitation activity induced by fluctuating bubble size distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Muleki Seya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Desjouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Inserra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 27, pp.262-267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2437,544 +2437,531 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02355918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation volumique du coefficient de rétrodiffusion grâce à une sonde matricielle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pauline Muleki Seya</w:t>
+                <w:t xml:space="preserve">Performance Analysis of Structure Factor Model-Based Scatterer Estimation Using the Cramér–Rao Bound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Basarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Muleki-Seya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE International Ultrasonics Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Utrecht, Netherlands. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IUS62464.2025.11201746⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05363679v1</w:t>
+                <w:t xml:space="preserve">hal-05359469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de sarcomes traités à la chimiothérapie par le coefficient de rétrodiffusion et des statistiques d'enveloppe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Volumetric Attenuation Estimation Using a Matrix Array with Spatially Weighted Fidelity and Regularization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Merino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Mazellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Muleki-Seya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Lavarello</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE International Ultrasonics Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Utrecht, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IUS62464.2025.11201703⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05363659v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Analysis of Structure Factor Model-Based Scatterer Estimation Using the Cramér–Rao Bound</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pauline Muleki-Seya</w:t>
+                <w:t xml:space="preserve">Estimation volumique du coefficient de rétrodiffusion grâce à une sonde matricielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Mazellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Varray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Muleki Seya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE International Ultrasonics Symposium (IUS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05359469v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05363679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbubble detection using Neyman-Pearson theory for volumetric ultrasound localization microscopy</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caractérisation de sarcomes traités à la chimiothérapie par le coefficient de rétrodiffusion et des statistiques d'enveloppe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Muleki Seya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Malinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Mansilla Usero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iveta Fajnorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 Ultrasonics, Ferroelectrics, and Frequency Control Joint Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/UFFC-JS60046.2024.10793648⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04762252v1</w:t>
+                <w:t xml:space="preserve">hal-05363659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tumor characterization using the backscatter coefficient at low and high-frequency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Malinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2996,1277 +2983,1273 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iveta Fajnorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rohfritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Melodelima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics, Ferroelectrics, and Frequency Control Joint Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Sep 2024, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04772474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive beamforming combined with decision theory-based detection for ultrasound localization microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Corazza</w:t>
+                <w:t xml:space="preserve">Microbubble detection using Neyman-Pearson theory for volumetric ultrasound localization microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Mazellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Chabouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Muleki-Seya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Varray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IUS51837.2023.10306344⟩</w:t>
+              <w:t xml:space="preserve">2024 Ultrasonics, Ferroelectrics, and Frequency Control Joint Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Taipei, Taiwan. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/UFFC-JS60046.2024.10793648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04277210v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward cancer characterization using light backscattering spectroscopy and quantitative ultrasound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Malinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Muleki-Seya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iveta Fajnorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE BiOS, 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, San Franscico, France. pp.40, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2648087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04138519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de microbulles par la théorie de la décision pour l'imagerie par localisation ultrasonore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Corazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Muleki-Seya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04245333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion ultrasonore par des biofantômes de cellules et tumeurs ex vivo : peut-on en obtenir des informations sur la structure cellulaire impliquée dans la diffusion?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive beamforming combined with decision theory-based detection for ultrasound localization microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Corazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Muleki-Seya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Chavignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Basarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Sep 2023, Montreal, Canada. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IUS51837.2023.10306344⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848226v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04277210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbubble detection with adaptive beamforming for Ultrasound Localization Microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined ultrasound and light backscattering spectroscopy for cancer characterization: a proof of concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Malinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Corazza</w:t>
+                <w:t xml:space="preserve">Bruno Montcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Muleki-Seya</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE International Ultrasonics Symposium (IUS 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2022 IEE IUS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Venise, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04277216v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03819352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of ultrasound scattering models adapted for two types of scatterers to extract scatterer parameters from cell-pellet biophantoms</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microbubble detection with adaptive beamforming for Ultrasound Localization Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Corazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Muleki-Seya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Walid Aissani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Basarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Internal Ultrasonic Symposium 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 IEEE International Ultrasonics Symposium (IUS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Venise, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IUS54386.2022.9958516⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03816999v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04277216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined ultrasound and light backscattering spectroscopy for cancer characterization: a proof of concept</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diffusion ultrasonore par des biofantômes de cellules et tumeurs ex vivo : peut-on en obtenir des informations sur la structure cellulaire impliquée dans la diffusion?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Muleki-Seya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William O'Brien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEE IUS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Venise, Italy</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03819352v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound scattering from cell pellet biophantoms can provide insight into the cellular structure involved in scattering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Evaluation of ultrasound scattering models adapted for two types of scatterers to extract scatterer parameters from cell-pellet biophantoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Muleki Seya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aiguo Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William O'Brien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE International Ultrasonics Symposium (IUS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Internal Ultrasonic Symposium 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Venise, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03110511v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03816999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an Experimental Setup for Safety Assessments of New Ultrasound Imaging Modes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Ultrasound scattering from cell pellet biophantoms can provide insight into the cellular structure involved in scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Muleki Seya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William O'Brien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0248⟩</w:t>
+              <w:t xml:space="preserve">2020 IEEE International Ultrasonics Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Las Vegas, United States. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IUS46767.2020.9251710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03233967v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03110511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between sparse and concentrated scattering models for characterization of cell-pellet biophantoms and excised mouse tumors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Muleki-Seya</w:t>
+                <w:t xml:space="preserve">Development of an Experimental Setup for Safety Assessments of New Ultrasound Imaging Modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Muleki Seya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain de Monchy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thierry Pourcher</w:t>
+                <w:t xml:space="preserve">Lorena Petrusca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Ultrasonics Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2016.7728438⟩</w:t>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.3387-3394, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01783852v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03233967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Frequency Quantitative Ultrasound Spectroscopy of Excised Canine Livers and Mouse Tumors using the Structure Factor Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Muleki-Seya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4325,405 +4308,539 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Anglo-French Physical Acoustics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IOP Physical acoustics group, Jan 2016, Surrey, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopie ultrasonore quantitative pour le suivi de traitement anticancéreux</w:t>
+                <w:t xml:space="preserve">Comparison between sparse and concentrated scattering models for characterization of cell-pellet biophantoms and excised mouse tumors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Muleki-Seya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palma Rocchi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Romain de Monchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Guillermin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guglielmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biologistes, Chimistes, Physiciens aux frontières du vivant : une communauté marseillaise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE International Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Tours, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2016.7728438⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01298438v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01783852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction d'une bulle de cavitation ultrasonore avec une membrane bilipidique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectroscopie ultrasonore quantitative pour le suivi de traitement anticancéreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Muleki-Seya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Béra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Inserra</w:t>
+                <w:t xml:space="preserve">Sara Karaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Rieu</w:t>
+                <w:t xml:space="preserve">Palma Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Der Loughian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pauline Muleki Seya</w:t>
+                <w:t xml:space="preserve">Emilie Franceschini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Biologistes, Chimistes, Physiciens aux frontières du vivant : une communauté marseillaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03446422v1</w:t>
+                <w:t xml:space="preserve">hal-01298438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Interaction d'une bulle de cavitation ultrasonore avec une membrane bilipidique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Béra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Inserra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Der Loughian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Muleki Seya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03446422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comparaison de la rétrodiffusion ultrasonore par des biofantômes de cellules et des xénogreffes HT-29 in vivo et ex vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Muleki-Seya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guglielmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Compin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pognonec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Cancéropôle PACA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Saint Raphael, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01298440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4733,469 +4850,469 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latent space separation for tissue characterization in ultrasound images using deep learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Muleki Seya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Wargnier-Dauchelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Ultrasonic Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive beamforming combined with decision theory-based detection for ultrasound localization microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Corazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Muleki-Seya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Chavignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Montreal, Canada. IEEE, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04277228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbubble detection with Neyman-Pearson criterion for Ultrasound Localization Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Corazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Walid Aissani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE International Ultrasonics Symposium (IUS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Venise, Italy. IEEE, 2022 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04277234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de tumeurs par spectroscopie ultrasonore: étude préliminaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Muleki Seya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. D. O'Brien, Jr.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum de la Recherche en Cancérologie Auvergne-Rhône-Alpes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03735897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5205,164 +5322,164 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'imagerie spectrale pour améliorer le diagnostic médical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Montcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Varray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Montcel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pauline Muleki Seya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ratiney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le corps en images : Les nouvelles imagerie pour la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.128-140, 2022, 9782271143280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03702277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId156"/>
+      <w:footerReference w:type="default" r:id="rId160"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5430,51 +5547,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="016E9E09"/>
+    <w:nsid w:val="89DB2869"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5661,51 +5778,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-muleki-seya" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5525-8397" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253122805" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAA-8879-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436020v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pialot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Guidi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Muleki-Seya" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Boni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Ramalli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2025.109221" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363275v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Malinet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Mansilla" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iveta Fajnorova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ducrot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rohfritsch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2025.100914" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446768v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Griffon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elorri Olhagaray" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bi&#233;nassis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barrot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ae2bd8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161993v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mazellier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Varray" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJUFFC.2025.3588811" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612237v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D O'Brien" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01617346241256120" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245332v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Corazza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Muleki Seya" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Basarab" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicolas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJUFFC.2023.3274512" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251451v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Montcel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dutour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Liebgott" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-43322-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538526v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William O'Brien" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2021.3130682" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345642v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kailiang Xu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanter Mickael" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couture" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2019.2949046" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344318v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hingot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Heiles" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Tanter" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2018.2850811" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016703v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Payan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Balasse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Guillermin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roffino" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5066348" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093512v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355893v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiguo Han" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Andre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Erdman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0161734617729159" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312679v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guglielmi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangang Chen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pourcher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2563169" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296929v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Desjouy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fouqueray" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W. Lo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Seya" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lee" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2014.12.017" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355910v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Der Loughian" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pirat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Inserra" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bera" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm00427f" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355923v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Fouqueray" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Ngo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Poizat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2014.11.001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355918v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2015.05.036" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05363679v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05363659v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Mansilla Usero" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359469v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Leon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mamou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS62464.2025.11201746" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762252v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Chabouh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UFFC-JS60046.2024.10793648" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772474v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Melodelima" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277210v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chavignon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS51837.2023.10306344" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04138519v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2648087" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245333v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848226v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277216v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Walid Aissani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9958516" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816999v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819352v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110511v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS46767.2020.9251710" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233967v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bernard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Petrusca" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0248" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783852v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain de Monchy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728438" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297176v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298438v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Karaki" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palma Rocchi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Franceschini" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446422v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe B&#233;ra" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rieu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Der Loughian" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298440v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Compin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pognonec" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495349v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moyne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Wargnier-Dauchelle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277228v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277234v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735897v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. D. O'Brien, Jr." TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702277v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rit" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ratiney" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-muleki-seya" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5525-8397" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253122805" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAA-8879-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436020v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pialot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Guidi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Muleki-Seya" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Boni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Ramalli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2025.109221" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363275v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Malinet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Mansilla" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iveta Fajnorova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ducrot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rohfritsch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2025.100914" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446768v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Griffon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elorri Olhagaray" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bi&#233;nassis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barrot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ae2bd8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161993v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mazellier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Varray" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJUFFC.2025.3588811" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612237v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D O'Brien" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01617346241256120" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251451v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Montcel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dutour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Liebgott" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-43322-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245332v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Corazza" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Muleki Seya" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Basarab" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicolas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJUFFC.2023.3274512" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538526v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William O'Brien" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2021.3130682" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345642v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kailiang Xu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanter Mickael" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couture" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2019.2949046" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344318v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hingot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Heiles" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Tanter" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2018.2850811" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016703v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Payan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Balasse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Guillermin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roffino" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5066348" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093512v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355893v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiguo Han" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Andre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Erdman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0161734617729159" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312679v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guglielmi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangang Chen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pourcher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2563169" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355923v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Fouqueray" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Ngo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Poizat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Inserra" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2014.11.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296929v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Desjouy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fouqueray" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W. Lo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Seya" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lee" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2014.12.017" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355910v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Der Loughian" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pirat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bera" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm00427f" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355918v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2015.05.036" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359469v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Leon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mamou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS62464.2025.11201746" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524079v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Merino" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Lavarello" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS62464.2025.11201703" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05363679v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05363659v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Mansilla Usero" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772474v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Melodelima" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762252v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Chabouh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UFFC-JS60046.2024.10793648" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04138519v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2648087" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245333v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277210v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chavignon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS51837.2023.10306344" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819352v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277216v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Walid Aissani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9958516" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848226v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816999v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110511v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS46767.2020.9251710" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233967v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bernard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Petrusca" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0248" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297176v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783852v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain de Monchy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728438" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298438v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Karaki" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palma Rocchi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Franceschini" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446422v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe B&#233;ra" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rieu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Der Loughian" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298440v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Compin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pognonec" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495349v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moyne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Wargnier-Dauchelle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277228v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277234v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735897v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. D. O'Brien, Jr." TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702277v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rit" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ratiney" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>