--- v1 (2026-04-07)
+++ v2 (2026-05-05)
@@ -799,308 +799,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer characterization using light backscattering spectroscopy and quantitative ultrasound: an ex vivo study on sarcoma subtypes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microbubble Identification Based on Decision Theory for Ultrasound Localization Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Montcel</w:t>
+                <w:t xml:space="preserve">Alexandre Corazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Dutour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Iveta Fajnorova</w:t>
+                <w:t xml:space="preserve">Pauline Muleki Seya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve Liebgott</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adrian Basarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-43322-4⟩</w:t>
+              <w:t xml:space="preserve">IEEE Open Journal of Ultrasonics, Ferroelectrics, and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.41-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OJUFFC.2023.3274512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04251451v1</w:t>
+                <w:t xml:space="preserve">hal-04245332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbubble Identification Based on Decision Theory for Ultrasound Localization Microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Corazza</w:t>
+                <w:t xml:space="preserve">Cancer characterization using light backscattering spectroscopy and quantitative ultrasound: an ex vivo study on sarcoma subtypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Malinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Muleki Seya</w:t>
+                <w:t xml:space="preserve">Bruno Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Basarab</w:t>
+                <w:t xml:space="preserve">Aurélie Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iveta Fajnorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Nicolas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Herve Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Open Journal of Ultrasonics, Ferroelectrics, and Frequency Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 3, pp.41-55. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.16650. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/OJUFFC.2023.3274512⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-43322-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04245332v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound scattering from cell-pellet biophantoms and ex vivo tumors provides insight into the cellular structure involved in scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Muleki Seya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William O'Brien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1147,51 +1147,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast radial modulation imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Muleki Seya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kailiang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1658,51 +1658,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Two Quantitative Ultrasound Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Muleki Seya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Muleki-Seya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1926,51 +1926,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonoporation of Adherent Cells under Regulated Ultrasound Cavitation Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Muleki Seya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Fouqueray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2207,51 +2207,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jumping acoustic bubbles on lipid bilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle C. Der Loughian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Muleki Seya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2328,51 +2328,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hysteresis of inertial cavitation activity induced by fluctuating bubble size distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Muleki Seya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Desjouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2471,1181 +2471,1181 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Analysis of Structure Factor Model-Based Scatterer Estimation Using the Cramér–Rao Bound</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pauline Muleki-Seya</w:t>
+                <w:t xml:space="preserve">Estimation volumique du coefficient de rétrodiffusion grâce à une sonde matricielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Mazellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Varray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Muleki Seya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE International Ultrasonics Symposium (IUS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05359469v1</w:t>
+                <w:t xml:space="preserve">hal-05363679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volumetric Attenuation Estimation Using a Matrix Array with Spatially Weighted Fidelity and Regularization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Merino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Mazellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Muleki-Seya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Lavarello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Utrecht, France. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IUS62464.2025.11201703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation volumique du coefficient de rétrodiffusion grâce à une sonde matricielle</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Caractérisation de sarcomes traités à la chimiothérapie par le coefficient de rétrodiffusion et des statistiques d'enveloppe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Muleki Seya</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Malinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Mansilla Usero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iveta Fajnorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05363679v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05363659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de sarcomes traités à la chimiothérapie par le coefficient de rétrodiffusion et des statistiques d'enveloppe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance Analysis of Structure Factor Model-Based Scatterer Estimation Using the Cramér–Rao Bound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Basarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Muleki-Seya</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE International Ultrasonics Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Utrecht, Netherlands. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IUS62464.2025.11201746⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05363659v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05359469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tumor characterization using the backscatter coefficient at low and high-frequency</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Adrien Rohfritsch</w:t>
+                <w:t xml:space="preserve">Microbubble detection using Neyman-Pearson theory for volumetric ultrasound localization microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Mazellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Melodelima</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">George Chabouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Muleki-Seya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Varray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics, Ferroelectrics, and Frequency Control Joint Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 Ultrasonics, Ferroelectrics, and Frequency Control Joint Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Taipei, Taiwan. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/UFFC-JS60046.2024.10793648⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04772474v1</w:t>
+                <w:t xml:space="preserve">hal-04762252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbubble detection using Neyman-Pearson theory for volumetric ultrasound localization microscopy</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tumor characterization using the backscatter coefficient at low and high-frequency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Malinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Mansilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iveta Fajnorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rohfritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Melodelima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 Ultrasonics, Ferroelectrics, and Frequency Control Joint Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ultrasonics, Ferroelectrics, and Frequency Control Joint Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2024, Taipei, Taiwan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04762252v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward cancer characterization using light backscattering spectroscopy and quantitative ultrasound</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Malinet</w:t>
+                <w:t xml:space="preserve">Adaptive beamforming combined with decision theory-based detection for ultrasound localization microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Corazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Muleki-Seya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Iveta Fajnorova</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Chavignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve Liebgott</w:t>
+                <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE BiOS, 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2648087⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Sep 2023, Montreal, Canada. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IUS51837.2023.10306344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04138519v1</w:t>
+                <w:t xml:space="preserve">hal-04277210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de microbulles par la théorie de la décision pour l'imagerie par localisation ultrasonore</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Corazza</w:t>
+                <w:t xml:space="preserve">Toward cancer characterization using light backscattering spectroscopy and quantitative ultrasound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Malinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Muleki-Seya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Basarab</w:t>
+                <w:t xml:space="preserve">Aurélie Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iveta Fajnorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Nicolas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Herve Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE BiOS, 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, San Franscico, France. pp.40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2648087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04245333v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive beamforming combined with decision theory-based detection for ultrasound localization microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Identification de microbulles par la théorie de la décision pour l'imagerie par localisation ultrasonore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Corazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Muleki-Seya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IUS51837.2023.10306344⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04277210v1</w:t>
+                <w:t xml:space="preserve">hal-04245333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined ultrasound and light backscattering spectroscopy for cancer characterization: a proof of concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Malinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Muleki-Seya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3683,51 +3683,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbubble detection with adaptive beamforming for Ultrasound Localization Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Corazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Muleki-Seya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3735,51 +3735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Walid Aissani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE International Ultrasonics Symposium (IUS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Venise, Italy. </w:t>
@@ -3899,51 +3899,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of ultrasound scattering models adapted for two types of scatterers to extract scatterer parameters from cell-pellet biophantoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Muleki Seya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aiguo Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3994,51 +3994,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound scattering from cell pellet biophantoms can provide insight into the cellular structure involved in scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Muleki Seya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William O'Brien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4098,64 +4098,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an Experimental Setup for Safety Assessments of New Ultrasound Imaging Modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Muleki Seya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Petrusca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4213,286 +4213,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03233967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Frequency Quantitative Ultrasound Spectroscopy of Excised Canine Livers and Mouse Tumors using the Structure Factor Model</w:t>
+                <w:t xml:space="preserve">Comparison between sparse and concentrated scattering models for characterization of cell-pellet biophantoms and excised mouse tumors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Muleki-Seya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain de Monchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guglielmi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jiangang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Anglo-French Physical Acoustics Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE International Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Tours, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2016.7728438⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01297176v1</w:t>
+                <w:t xml:space="preserve">hal-01783852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between sparse and concentrated scattering models for characterization of cell-pellet biophantoms and excised mouse tumors</w:t>
+                <w:t xml:space="preserve">High Frequency Quantitative Ultrasound Spectroscopy of Excised Canine Livers and Mouse Tumors using the Structure Factor Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Muleki-Seya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guglielmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiangang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Ultrasonics Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th Anglo-French Physical Acoustics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IOP Physical acoustics group, Jan 2016, Surrey, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2016.7728438⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01783852v1</w:t>
+                <w:t xml:space="preserve">hal-01297176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopie ultrasonore quantitative pour le suivi de traitement anticancéreux</w:t>
               </w:r>
@@ -4638,51 +4638,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Der Loughian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Muleki Seya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4890,51 +4890,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Muleki Seya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Wargnier-Dauchelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4972,103 +4972,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive beamforming combined with decision theory-based detection for ultrasound localization microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Corazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Muleki-Seya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Chavignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Montreal, Canada. IEEE, pp.1-4</w:t>
@@ -5097,103 +5097,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbubble detection with Neyman-Pearson criterion for Ultrasound Localization Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Corazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Walid Aissani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE International Ultrasonics Symposium (IUS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Venise, Italy. IEEE, 2022 IEEE International Ultrasonics Symposium (IUS)</w:t>
@@ -5222,51 +5222,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de tumeurs par spectroscopie ultrasonore: étude préliminaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Muleki Seya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. D. O'Brien, Jr.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5349,77 +5349,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'imagerie spectrale pour améliorer le diagnostic médical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Montcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Muleki Seya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ratiney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5547,51 +5547,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="89DB2869"/>
+    <w:nsid w:val="7798B50D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5778,51 +5778,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-muleki-seya" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5525-8397" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253122805" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAA-8879-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436020v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pialot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Guidi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Muleki-Seya" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Boni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Ramalli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2025.109221" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363275v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Malinet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Mansilla" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iveta Fajnorova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ducrot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rohfritsch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2025.100914" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446768v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Griffon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elorri Olhagaray" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bi&#233;nassis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barrot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ae2bd8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161993v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mazellier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Varray" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJUFFC.2025.3588811" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612237v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D O'Brien" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01617346241256120" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251451v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Montcel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dutour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Liebgott" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-43322-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245332v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Corazza" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Muleki Seya" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Basarab" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicolas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJUFFC.2023.3274512" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538526v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William O'Brien" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2021.3130682" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345642v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kailiang Xu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanter Mickael" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couture" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2019.2949046" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344318v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hingot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Heiles" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Tanter" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2018.2850811" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016703v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Payan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Balasse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Guillermin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roffino" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5066348" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093512v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355893v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiguo Han" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Andre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Erdman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0161734617729159" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312679v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guglielmi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangang Chen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pourcher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2563169" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355923v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Fouqueray" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Ngo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Poizat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Inserra" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2014.11.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296929v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Desjouy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fouqueray" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W. Lo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Seya" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lee" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2014.12.017" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355910v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Der Loughian" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pirat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bera" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm00427f" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355918v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2015.05.036" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359469v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Leon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mamou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS62464.2025.11201746" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524079v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Merino" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Lavarello" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS62464.2025.11201703" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05363679v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05363659v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Mansilla Usero" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772474v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Melodelima" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762252v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Chabouh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UFFC-JS60046.2024.10793648" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04138519v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2648087" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245333v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277210v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chavignon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS51837.2023.10306344" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819352v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277216v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Walid Aissani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9958516" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848226v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816999v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110511v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS46767.2020.9251710" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233967v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bernard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Petrusca" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0248" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297176v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783852v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain de Monchy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728438" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298438v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Karaki" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palma Rocchi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Franceschini" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446422v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe B&#233;ra" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rieu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Der Loughian" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298440v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Compin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pognonec" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495349v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moyne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Wargnier-Dauchelle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277228v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277234v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735897v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. D. O'Brien, Jr." TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702277v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rit" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ratiney" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-muleki-seya" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5525-8397" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253122805" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAA-8879-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436020v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pialot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Guidi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Muleki-Seya" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Boni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Ramalli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2025.109221" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363275v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Malinet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Mansilla" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iveta Fajnorova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ducrot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rohfritsch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2025.100914" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446768v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Griffon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elorri Olhagaray" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bi&#233;nassis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barrot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ae2bd8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161993v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mazellier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Varray" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJUFFC.2025.3588811" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612237v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D O'Brien" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01617346241256120" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245332v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Corazza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Muleki Seya" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Basarab" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicolas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJUFFC.2023.3274512" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251451v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Montcel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dutour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Liebgott" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-43322-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538526v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William O'Brien" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2021.3130682" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345642v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kailiang Xu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanter Mickael" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couture" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2019.2949046" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344318v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hingot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Heiles" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Tanter" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2018.2850811" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016703v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Payan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Balasse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Guillermin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roffino" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5066348" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093512v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355893v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiguo Han" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Andre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Erdman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0161734617729159" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312679v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guglielmi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangang Chen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pourcher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2563169" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355923v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Fouqueray" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Ngo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Poizat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Inserra" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2014.11.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296929v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Desjouy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fouqueray" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W. Lo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Seya" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lee" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2014.12.017" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355910v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Der Loughian" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pirat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bera" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm00427f" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355918v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2015.05.036" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05363679v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524079v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Merino" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Lavarello" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS62464.2025.11201703" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05363659v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Mansilla Usero" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359469v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Leon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mamou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS62464.2025.11201746" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762252v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Chabouh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UFFC-JS60046.2024.10793648" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772474v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Melodelima" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277210v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chavignon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS51837.2023.10306344" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04138519v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2648087" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245333v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819352v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277216v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Walid Aissani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9958516" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848226v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816999v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110511v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS46767.2020.9251710" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233967v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bernard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Petrusca" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0248" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783852v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain de Monchy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728438" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297176v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298438v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Karaki" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palma Rocchi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Franceschini" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446422v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe B&#233;ra" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rieu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Der Loughian" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298440v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Compin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pognonec" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495349v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moyne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Wargnier-Dauchelle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277228v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277234v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735897v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. D. O'Brien, Jr." TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702277v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rit" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ratiney" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>