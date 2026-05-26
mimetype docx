--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -2471,364 +2471,364 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation volumique du coefficient de rétrodiffusion grâce à une sonde matricielle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Volumetric Attenuation Estimation Using a Matrix Array with Spatially Weighted Fidelity and Regularization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Merino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Mazellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pauline Muleki Seya</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Muleki-Seya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Lavarello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE International Ultrasonics Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Utrecht, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IUS62464.2025.11201703⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05363679v1</w:t>
+                <w:t xml:space="preserve">hal-05524079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volumetric Attenuation Estimation Using a Matrix Array with Spatially Weighted Fidelity and Regularization</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caractérisation de sarcomes traités à la chimiothérapie par le coefficient de rétrodiffusion et des statistiques d'enveloppe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Muleki Seya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Malinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Mansilla Usero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iveta Fajnorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE International Ultrasonics Symposium (IUS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IUS62464.2025.11201703⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05524079v1</w:t>
+                <w:t xml:space="preserve">hal-05363659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de sarcomes traités à la chimiothérapie par le coefficient de rétrodiffusion et des statistiques d'enveloppe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation volumique du coefficient de rétrodiffusion grâce à une sonde matricielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Mazellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Varray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Muleki Seya</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05363659v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05363679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Analysis of Structure Factor Model-Based Scatterer Estimation Using the Cramér–Rao Bound</w:t>
               </w:r>
@@ -4472,256 +4472,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopie ultrasonore quantitative pour le suivi de traitement anticancéreux</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interaction d'une bulle de cavitation ultrasonore avec une membrane bilipidique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Karaki</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Béra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Inserra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palma Rocchi</w:t>
+                <w:t xml:space="preserve">Jean-Paul Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Franceschini</w:t>
+                <w:t xml:space="preserve">Christelle Der Loughian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Muleki Seya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biologistes, Chimistes, Physiciens aux frontières du vivant : une communauté marseillaise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Marseille, France</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01298438v1</w:t>
+                <w:t xml:space="preserve">hal-03446422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction d'une bulle de cavitation ultrasonore avec une membrane bilipidique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectroscopie ultrasonore quantitative pour le suivi de traitement anticancéreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Muleki-Seya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Béra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Inserra</w:t>
+                <w:t xml:space="preserve">Sara Karaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Rieu</w:t>
+                <w:t xml:space="preserve">Palma Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Der Loughian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pauline Muleki Seya</w:t>
+                <w:t xml:space="preserve">Emilie Franceschini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Biologistes, Chimistes, Physiciens aux frontières du vivant : une communauté marseillaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03446422v1</w:t>
+                <w:t xml:space="preserve">hal-01298438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de la rétrodiffusion ultrasonore par des biofantômes de cellules et des xénogreffes HT-29 in vivo et ex vivo</w:t>
               </w:r>
@@ -5547,51 +5547,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7798B50D"/>
+    <w:nsid w:val="DCCBE279"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5778,51 +5778,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-muleki-seya" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5525-8397" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253122805" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAA-8879-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436020v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pialot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Guidi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Muleki-Seya" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Boni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Ramalli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2025.109221" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363275v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Malinet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Mansilla" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iveta Fajnorova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ducrot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rohfritsch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2025.100914" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446768v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Griffon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elorri Olhagaray" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bi&#233;nassis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barrot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ae2bd8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161993v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mazellier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Varray" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJUFFC.2025.3588811" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612237v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D O'Brien" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01617346241256120" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245332v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Corazza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Muleki Seya" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Basarab" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicolas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJUFFC.2023.3274512" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251451v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Montcel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dutour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Liebgott" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-43322-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538526v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William O'Brien" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2021.3130682" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345642v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kailiang Xu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanter Mickael" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couture" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2019.2949046" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344318v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hingot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Heiles" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Tanter" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2018.2850811" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016703v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Payan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Balasse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Guillermin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roffino" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5066348" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093512v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355893v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiguo Han" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Andre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Erdman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0161734617729159" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312679v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guglielmi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangang Chen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pourcher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2563169" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355923v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Fouqueray" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Ngo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Poizat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Inserra" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2014.11.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296929v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Desjouy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fouqueray" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W. Lo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Seya" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lee" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2014.12.017" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355910v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Der Loughian" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pirat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bera" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm00427f" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355918v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2015.05.036" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05363679v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524079v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Merino" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Lavarello" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS62464.2025.11201703" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05363659v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Mansilla Usero" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359469v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Leon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mamou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS62464.2025.11201746" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762252v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Chabouh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UFFC-JS60046.2024.10793648" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772474v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Melodelima" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277210v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chavignon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS51837.2023.10306344" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04138519v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2648087" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245333v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819352v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277216v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Walid Aissani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9958516" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848226v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816999v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110511v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS46767.2020.9251710" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233967v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bernard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Petrusca" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0248" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783852v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain de Monchy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728438" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297176v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298438v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Karaki" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palma Rocchi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Franceschini" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446422v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe B&#233;ra" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rieu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Der Loughian" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298440v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Compin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pognonec" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495349v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moyne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Wargnier-Dauchelle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277228v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277234v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735897v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. D. O'Brien, Jr." TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702277v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rit" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ratiney" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-muleki-seya" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5525-8397" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253122805" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAA-8879-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436020v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pialot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Guidi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Muleki-Seya" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Boni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Ramalli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2025.109221" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363275v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Malinet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Mansilla" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iveta Fajnorova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ducrot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rohfritsch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2025.100914" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446768v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Griffon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elorri Olhagaray" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bi&#233;nassis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barrot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ae2bd8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161993v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mazellier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Varray" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJUFFC.2025.3588811" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612237v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D O'Brien" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01617346241256120" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245332v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Corazza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Muleki Seya" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Basarab" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicolas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJUFFC.2023.3274512" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251451v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Montcel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dutour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Liebgott" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-43322-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538526v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William O'Brien" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2021.3130682" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345642v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kailiang Xu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanter Mickael" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couture" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2019.2949046" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344318v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hingot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Heiles" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Tanter" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2018.2850811" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016703v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Payan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Balasse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Guillermin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roffino" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5066348" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093512v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355893v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiguo Han" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Andre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Erdman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0161734617729159" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312679v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guglielmi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangang Chen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pourcher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2563169" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355923v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Fouqueray" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Ngo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Poizat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Inserra" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2014.11.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296929v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Desjouy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fouqueray" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W. Lo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Seya" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lee" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2014.12.017" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355910v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Der Loughian" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pirat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bera" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm00427f" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355918v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2015.05.036" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524079v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Merino" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Lavarello" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS62464.2025.11201703" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05363659v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Mansilla Usero" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05363679v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359469v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Leon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mamou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS62464.2025.11201746" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762252v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Chabouh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UFFC-JS60046.2024.10793648" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772474v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Melodelima" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277210v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chavignon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS51837.2023.10306344" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04138519v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2648087" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245333v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819352v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277216v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Walid Aissani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9958516" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848226v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816999v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110511v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS46767.2020.9251710" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233967v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bernard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Petrusca" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0248" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783852v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain de Monchy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728438" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297176v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446422v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe B&#233;ra" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rieu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Der Loughian" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298438v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Karaki" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palma Rocchi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Franceschini" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298440v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Compin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pognonec" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495349v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moyne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Wargnier-Dauchelle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277228v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277234v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735897v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. D. O'Brien, Jr." TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702277v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rit" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ratiney" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>