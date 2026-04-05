--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1097,355 +1097,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04557141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">3, 2, 1, Impro!&amp;quot; ou quand l'art de l'improvisation rencontre l'enseignement du projet : techniques de jeu pour un urbanisme relationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24e Rencontres internationales en urbanisme (RIU) de l'APERAU : "Pour un urbanisme du vivant"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lausanne; Association pour la promotion de l’enseignement et de la recherche en aménagement et en urbanisme (APERAU); Centre de compétences en durabilité de l’UNIL (CCD), Jun 2023, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04926244v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning from spatial capital in architectural education Tools and perspectives : the case of Nantes architecture school, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bettina Horsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Teachers Conference: Educating the Cosmopolitan Architect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACSA/EAAE, Jun 2023, Reykjavik Iceland, Iceland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">4ème table ronde du cycle &amp;quot;Habiter pour exister, l'architecte, un citoyen militant et engagé&amp;quot;: entre préservation et occupation, l'exemple de la ZAD Notre-Dame-des-Landes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Paquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Allioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Guth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Habiter pour exister L’architecte, un citoyen militant et engagé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conseil de l'Ordre des Architectes des Pays de la Loire (CROAPL), May 2023, Nantes (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des architectes à l’épreuve de la multipositionnalité. Enquête exploratoire sur l’ancrage pluriel d’architectes-urbanistes et leurs circulations entre pratique, recherche et enseignement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international “Devenirs des métiers de la fabrique des territoires habités : Émergences, trans’formations, hybridations, floutages »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, AAU-CRESSON; RAMAU, May 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">, ENSA Grenoble, AAU-CRESSON; Réseau activités et métiers de l’architecture et de l’urbanisme (RAMAU), May 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935920v1</w:t>
-              </w:r>
-[...257 lines deleted...]
-                <w:t xml:space="preserve">hal-04926244v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning from spatial capital in architectural education Tools and perspectives : the case of the Nantes school of architecture, France</w:t>
               </w:r>
@@ -1651,51 +1651,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Devisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude “Bruno Latour et l’architecture”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Laboratoire GRIEF; UMR AAU-CRENAU; ACS UMR AUSser, Nov 2023, Rennes, Nantes, Paris, France</w:t>
+              <w:t xml:space="preserve">, Laboratoire GRIEF; CRENAU- UMR AAU; ACS - UMR AUSser, Nov 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1844,50 +1844,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Figures et conditions d’insertion professionnelle des jeunes diplômés en architecture (2015-2018) – Le cas de l’ensa Nantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bettina Horsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire ANR ensARCHI n° 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSA Strasbourg, Nov 2022, Strasbourg (67), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Devenir architecte, le capital spatial en questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bettina Horsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1896,139 +1978,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de bilan de l'ANR EnsArchi n° 6 : L’enseignement de l’architecture au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENSA Strasbourg, Nov 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936492v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04048380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l’art de improvisation s’invite en studio de projet : retour sur &amp;quot;l’Atelier Hybride Impro-Projet&amp;quot;, une expérimentation pédagogique autour de la conception architecturale et urbaine à l’ENSA Nantes</w:t>
               </w:r>
@@ -2366,316 +2366,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Acteurs, chercheurs : les liaisons dangereuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de rentrée du Forum Urbain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médiation de la recherche et éducation populaire : Diffuser sa recherche à la manière d’une conférence gesticulée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perdu.e de recherche : Les sciences sociales au risque de la médiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Émile Durkheim, Jun 2018, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une immersion dans la fabrique de la ville [Conférence gesticulée]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Ville Participative : tout un métier ! </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Les Robins des villes, Oct 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Enquêter en territoires non standards : retour sur deux immersions pédagogiques à Buenos Aires et Castel Volturno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Grispello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand les Pédagogies coopératives s’emparent des demandes sociales - Deuxièmes rencontres du réseau Centre SUD - Situations Urbaines de Développement - Pratiques et Pédagogies coopératives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cité de l’architecture et du patrimoine; Réseau SUD / PPC [Situations Urbaines de Développement / Pratiques et pédagogies coopératives], May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936500v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-04936064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le nouvel esprit de l’urbanisme, entre scènes et coulisses : une ethnographie de la fabrique du territoire de Saint-Nazaire à Nantes</w:t>
               </w:r>
@@ -2724,247 +2724,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les mondes de l’architecture : acteurs, métiers et pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bettina Horsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier de transformation de la pédagogie par le design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RFI Ouest Industries Créatives; Centre de Développement Pédagogique (CDP) de l’Université de Nantes, Nov 2017, Nantes (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherches et Professions, Bourses Cifre, Insertion dans les milieux professionnels [Table ronde]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10e anniversaire du Prix de la recherche et de la thèse en architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie d’Architecture, Dec 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Enquêter sur la fabrique urbaine depuis ses coulisses. Pousser les portes d’une agence d’urbanisme et traquer l’activité prospective pour comprendre l’agir urbanistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de Recherche du Master Villes et Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENSA Nantes; Université de Nantes. Institut de Géographie et d'Aménagement - IGARUN, Nov 2017, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936504v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-04936509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire de la prospective un instrument de gouvernance territoriale : des urbanistes en actes</w:t>
               </w:r>
@@ -3164,112 +3164,194 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Démarches d’anticipation et construction métropolitaine : les cas de Nantes et Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire IMUalpha « les chantiers de la recherche urbaine »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Lyon, May 2014, Lyon (ENS Lyon), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Agence d'urbanisme d'agglomération et la recherche : milieu(x), métiers et pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cafés de l’après thèse « Les métiers du conseil aux collectivités locales : agences d'urbanisme, bureaux d'études et de recherche. Quelle place pour les docteurs ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Descartes, May 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détours par le futur : usages de la prospective et construction métropolitaine à Nantes et à Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3285,139 +3367,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : La métropole comme objet politique. Historicités, catégories d’analyse et enjeux institutionnels de la métropolisation »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TRIANGLE, Lyon; Science Po Lyon; The Leverhulme Trust; Collegium de Lyon; Cardiff University; IUF, Nov 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935957v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04936587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le doctorant CIFRE : un agent-double entre les champs de la recherche et de l’action? Témoignages croisés de deux itinéraires de recherche sur la prospective territoriale</w:t>
               </w:r>
@@ -3686,50 +3686,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ethnographier l'action territoriale : Terrain(s), Posture(s), Méthode(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Penser et Produire la Ville au XXIe siècle. Modernisation écologique, qualité urbaine et justice spatiale"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APERAU « Association pour la Promotion de l'Enseignement et de la Recherche en Aménagement et Urbanisme »; Institut de géographie de l’Université de Lausanne, Jun 2012, Lausanne ( CH), Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le futur territorial comme objet de gouvernement?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Devisme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3738,126 +3807,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude du programme de recherche POPSU2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Langages, Actions urbaines, Altérités (LAUA); Plan Urbanisme Construction Architecture (PUCA); Maison des Sciences de l'Homme Ange-Guépin, May 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935982v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04935971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5857,51 +5857,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072061v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ouvrard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049595v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Chesnel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919417v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Horsch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13352" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936083v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711126v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devisme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030952ar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198965v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavallez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Berre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vidal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02949182v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02949243v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936622v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281236v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solal Lambert-Aouizerat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Escar Ot&#237;n" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Geisler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557141v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935920v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919536v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935891v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paquot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Allioux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Guth" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926244v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297509v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35483/ACSA.Teach.2023.6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935880v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beauparlant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935875v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935922v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936052v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936492v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048380v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935926v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936602v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936600v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936596v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935930v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936500v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Grispello" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936494v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936071v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936064v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936496v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936504v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936502v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936509v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936511v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936515v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935937v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936517v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935957v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936587v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936588v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935993v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935965v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936592v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935982v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935971v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922034v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922628v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936027v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses-universitaires.univ-amu.fr/fr/catalogue" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936025v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Herv&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126539v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936035v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936318v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936632v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092026v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936623v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663160v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Biau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Macaire" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Aristide" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Balti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bouysse-Mesnage" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076586v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046806v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936042v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Alletru" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312621v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Nordstr&#246;m" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duranel Guillaume" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genyk Isabelle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936048v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920818v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boss&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920908v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#232;bre C&#233;lia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01628486v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072061v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ouvrard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049595v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Chesnel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919417v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Horsch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13352" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936083v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711126v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devisme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030952ar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198965v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavallez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Berre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vidal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02949182v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02949243v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936622v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281236v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solal Lambert-Aouizerat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Escar Ot&#237;n" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Geisler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557141v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926244v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919536v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935891v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paquot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Allioux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Guth" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935920v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297509v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35483/ACSA.Teach.2023.6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935880v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beauparlant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935875v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935922v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936052v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048380v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936492v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935926v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936602v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936600v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936596v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935930v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936494v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936064v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936071v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936500v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Grispello" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936496v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936509v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936502v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936504v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936511v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936515v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935937v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936587v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936517v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935957v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936588v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935993v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935965v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936592v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935971v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935982v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922034v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922628v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936027v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses-universitaires.univ-amu.fr/fr/catalogue" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936025v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Herv&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126539v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936035v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936318v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936632v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092026v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936623v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663160v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Biau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Macaire" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Aristide" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Balti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bouysse-Mesnage" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076586v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046806v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936042v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Alletru" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312621v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Nordstr&#246;m" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duranel Guillaume" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genyk Isabelle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936048v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920818v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boss&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920908v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#232;bre C&#233;lia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01628486v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>