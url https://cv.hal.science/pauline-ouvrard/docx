--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -1097,112 +1097,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04557141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des architectes à l’épreuve de la multipositionnalité. Enquête exploratoire sur l’ancrage pluriel d’architectes-urbanistes et leurs circulations entre pratique, recherche et enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international “Devenirs des métiers de la fabrique des territoires habités : Émergences, trans’formations, hybridations, floutages »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSA Grenoble, AAU-CRESSON; Réseau activités et métiers de l’architecture et de l’urbanisme (RAMAU), May 2023, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">3, 2, 1, Impro!&amp;quot; ou quand l'art de l'improvisation rencontre l'enseignement du projet : techniques de jeu pour un urbanisme relationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e Rencontres internationales en urbanisme (RIU) de l'APERAU : "Pour un urbanisme du vivant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lausanne; Association pour la promotion de l’enseignement et de la recherche en aménagement et en urbanisme (APERAU); Centre de compétences en durabilité de l’UNIL (CCD), Jun 2023, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04926244v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning from spatial capital in architectural education Tools and perspectives : the case of Nantes architecture school, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bettina Horsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1218,234 +1287,165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teachers Conference: Educating the Cosmopolitan Architect</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACSA/EAAE, Jun 2023, Reykjavik Iceland, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04919536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4ème table ronde du cycle &amp;quot;Habiter pour exister, l'architecte, un citoyen militant et engagé&amp;quot;: entre préservation et occupation, l'exemple de la ZAD Notre-Dame-des-Landes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Paquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Allioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Guth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Habiter pour exister L’architecte, un citoyen militant et engagé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conseil de l'Ordre des Architectes des Pays de la Loire (CROAPL), May 2023, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935891v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04935920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning from spatial capital in architectural education Tools and perspectives : the case of the Nantes school of architecture, France</w:t>
               </w:r>
@@ -2366,316 +2366,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enquêter en territoires non standards : retour sur deux immersions pédagogiques à Buenos Aires et Castel Volturno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Grispello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quand les Pédagogies coopératives s’emparent des demandes sociales - Deuxièmes rencontres du réseau Centre SUD - Situations Urbaines de Développement - Pratiques et Pédagogies coopératives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cité de l’architecture et du patrimoine; Réseau SUD / PPC [Situations Urbaines de Développement / Pratiques et pédagogies coopératives], May 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Acteurs, chercheurs : les liaisons dangereuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de rentrée du Forum Urbain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médiation de la recherche et éducation populaire : Diffuser sa recherche à la manière d’une conférence gesticulée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perdu.e de recherche : Les sciences sociales au risque de la médiation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Émile Durkheim, Jun 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une immersion dans la fabrique de la ville [Conférence gesticulée]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Ville Participative : tout un métier ! </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Les Robins des villes, Oct 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936071v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04936500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le nouvel esprit de l’urbanisme, entre scènes et coulisses : une ethnographie de la fabrique du territoire de Saint-Nazaire à Nantes</w:t>
               </w:r>
@@ -2724,50 +2724,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Recherches et Professions, Bourses Cifre, Insertion dans les milieux professionnels [Table ronde]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10e anniversaire du Prix de la recherche et de la thèse en architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie d’Architecture, Dec 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les mondes de l’architecture : acteurs, métiers et pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bettina Horsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2776,126 +2845,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier de transformation de la pédagogie par le design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RFI Ouest Industries Créatives; Centre de Développement Pédagogique (CDP) de l’Université de Nantes, Nov 2017, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936509v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04936502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquêter sur la fabrique urbaine depuis ses coulisses. Pousser les portes d’une agence d’urbanisme et traquer l’activité prospective pour comprendre l’agir urbanistique</w:t>
               </w:r>
@@ -3164,50 +3164,201 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Agence d'urbanisme d'agglomération et la recherche : milieu(x), métiers et pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cafés de l’après thèse « Les métiers du conseil aux collectivités locales : agences d'urbanisme, bureaux d'études et de recherche. Quelle place pour les docteurs ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Descartes, May 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détours par le futur : usages de la prospective et construction métropolitaine à Nantes et à Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : La métropole comme objet politique. Historicités, catégories d’analyse et enjeux institutionnels de la métropolisation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TRIANGLE, Lyon; Science Po Lyon; The Leverhulme Trust; Collegium de Lyon; Cardiff University; IUF, Nov 2014, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Démarches d’anticipation et construction métropolitaine : les cas de Nantes et Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3216,208 +3367,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire IMUalpha « les chantiers de la recherche urbaine »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS Lyon, May 2014, Lyon (ENS Lyon), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936587v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-04935957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le doctorant CIFRE : un agent-double entre les champs de la recherche et de l’action? Témoignages croisés de deux itinéraires de recherche sur la prospective territoriale</w:t>
               </w:r>
@@ -3686,178 +3686,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le futur territorial comme objet de gouvernement?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Devisme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude du programme de recherche POPSU2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Langages, Actions urbaines, Altérités (LAUA); Plan Urbanisme Construction Architecture (PUCA); Maison des Sciences de l'Homme Ange-Guépin, May 2012, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ethnographier l'action territoriale : Terrain(s), Posture(s), Méthode(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Penser et Produire la Ville au XXIe siècle. Modernisation écologique, qualité urbaine et justice spatiale"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, APERAU « Association pour la Promotion de l'Enseignement et de la Recherche en Aménagement et Urbanisme »; Institut de géographie de l’Université de Lausanne, Jun 2012, Lausanne ( CH), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935971v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04935982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5857,51 +5857,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072061v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ouvrard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049595v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Chesnel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919417v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Horsch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13352" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936083v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711126v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devisme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030952ar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198965v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavallez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Berre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vidal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02949182v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02949243v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936622v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281236v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solal Lambert-Aouizerat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Escar Ot&#237;n" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Geisler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557141v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926244v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919536v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935891v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paquot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Allioux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Guth" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935920v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297509v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35483/ACSA.Teach.2023.6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935880v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beauparlant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935875v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935922v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936052v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048380v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936492v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935926v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936602v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936600v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936596v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935930v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936494v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936064v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936071v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936500v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Grispello" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936496v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936509v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936502v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936504v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936511v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936515v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935937v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936587v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936517v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935957v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936588v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935993v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935965v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936592v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935971v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935982v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922034v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922628v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936027v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses-universitaires.univ-amu.fr/fr/catalogue" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936025v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Herv&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126539v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936035v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936318v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936632v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092026v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936623v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663160v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Biau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Macaire" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Aristide" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Balti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bouysse-Mesnage" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076586v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046806v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936042v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Alletru" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312621v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Nordstr&#246;m" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duranel Guillaume" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genyk Isabelle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936048v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920818v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boss&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920908v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#232;bre C&#233;lia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01628486v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072061v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ouvrard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049595v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Chesnel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919417v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Horsch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13352" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936083v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711126v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devisme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030952ar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198965v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavallez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Berre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vidal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02949182v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02949243v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936622v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281236v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solal Lambert-Aouizerat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Escar Ot&#237;n" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Geisler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557141v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935920v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926244v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919536v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935891v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paquot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Allioux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Guth" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297509v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35483/ACSA.Teach.2023.6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935880v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beauparlant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935875v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935922v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936052v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048380v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936492v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935926v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936602v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936600v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936596v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935930v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936500v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Grispello" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936494v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936064v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936071v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936496v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936502v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936509v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936504v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936511v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936515v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935937v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936517v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935957v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936587v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936588v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935993v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935965v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936592v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935982v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935971v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922034v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922628v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936027v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses-universitaires.univ-amu.fr/fr/catalogue" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936025v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Herv&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126539v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936035v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936318v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936632v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092026v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936623v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663160v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Biau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Macaire" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Aristide" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Balti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bouysse-Mesnage" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076586v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046806v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936042v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Alletru" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312621v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Nordstr&#246;m" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duranel Guillaume" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genyk Isabelle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936048v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920818v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boss&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920908v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#232;bre C&#233;lia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01628486v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>