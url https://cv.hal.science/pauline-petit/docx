--- v0 (2026-03-09)
+++ v1 (2026-04-19)
@@ -1010,402 +1010,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04150345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grande salle d'Henri II Plantagenêt au château de Caen. Rapport de fouille programmée 2011-2014</w:t>
+                <w:t xml:space="preserve">Le château d'Houlbec-près-le-Gros-Theil. Rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irène Béguier</w:t>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap GO; Craham-UMR 6273 CNRS-UNICAEN. 2020</w:t>
+                <w:t xml:space="preserve">Élisabeth Lecler-Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GO. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03242221v1</w:t>
+                <w:t xml:space="preserve">hal-03242227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un marais aux portes de la ville d'Aumale. Rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">La grande salle d'Henri II Plantagenêt au château de Caen. Rapport de fouille programmée 2011-2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Béguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Barme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Barbier-Pain</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap GO. 2020</w:t>
+                <w:t xml:space="preserve">Benoît Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GO; Craham-UMR 6273 CNRS-UNICAEN. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03242228v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03242221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le château d'Houlbec-près-le-Gros-Theil. Rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Un marais aux portes de la ville d'Aumale. Rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Barbier-Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Lecler-Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GO. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élisabeth Lecler-Huby</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-03242227v1</w:t>
+                <w:t xml:space="preserve">hal-03242228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Butte, fossé, heurt et jardins au nord du Donjon de Rouen. Rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Barme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1753,51 +1753,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Calderoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Barme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1849,51 +1849,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution d'un quartier urbain à Elbeuf du XIIIe au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Barme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Calderoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2551,77 +2551,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le heurt de Bouvereul. Étude d'un dépotoir public du XVIe siècle à Rouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Barme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Lecler-Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3142,77 +3142,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le heurt de Bouvereul : étude d'un dépotoir public à Rouen au XVIe siècle (Normandie, Seine-Maritime, Rouen, 1 et 5A rue Pouchet, 15-23 rue Verte, 26 boulevard de la Marne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Barme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Lecler-Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Le Maho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3425,51 +3425,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05093763v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Jimenez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roudi&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Petit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Riche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460004v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dupont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/346-le-petit-mobilier-dans-les-sepultures-depoque-moderne-9782355181436.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419522v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Zaour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02534559v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aubry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminte Thomann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Biard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago-Lara Val&#233;rie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860163v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pr&#234;tre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Besombes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Brisotto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Cabot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delage" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04150163v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877120v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy B&#233;thus" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cardon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gendrot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poilpr&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04150327v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04150345v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242221v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Guillot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne B&#233;guier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Barme" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242228v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Lecler-Huby" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guitton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242227v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242223v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435906v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Besnard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dervin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095242v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Lukas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beurion" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorquet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g F&#233;ret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435903v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Calderoni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02547239v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Guihard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435908v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bonhomme" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Maux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429304v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vincent" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brunie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dar&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436846v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael L&#233;on" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435909v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429313v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435904v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lema&#238;tre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827440v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne M&#233;dard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419507v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04398145v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bell" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/vfyr-a254" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03103432v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Durand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delnef" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maguer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/7sye-t329" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02867895v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Le Maho" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/x88f-w486" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05093763v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Jimenez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roudi&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Petit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Riche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460004v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dupont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/346-le-petit-mobilier-dans-les-sepultures-depoque-moderne-9782355181436.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419522v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Zaour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02534559v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aubry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminte Thomann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Biard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago-Lara Val&#233;rie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860163v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pr&#234;tre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Besombes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Brisotto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Cabot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delage" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04150163v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877120v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy B&#233;thus" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cardon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gendrot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poilpr&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04150327v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04150345v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242227v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Guillot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Lecler-Huby" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242221v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne B&#233;guier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Barme" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242228v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guitton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242223v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435906v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Besnard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dervin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095242v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Lukas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beurion" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorquet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g F&#233;ret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435903v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Calderoni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02547239v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Guihard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435908v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bonhomme" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Maux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429304v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vincent" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brunie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dar&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436846v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael L&#233;on" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435909v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429313v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435904v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lema&#238;tre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827440v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne M&#233;dard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419507v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04398145v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bell" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/vfyr-a254" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03103432v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Durand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delnef" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maguer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/7sye-t329" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02867895v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Le Maho" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/x88f-w486" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>