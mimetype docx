--- v1 (2026-04-19)
+++ v2 (2026-05-10)
@@ -100,294 +100,294 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grèges, « La Maison Blanche » (Seine-Maritime) : habitat rural et artisanat du fer au haut Moyen Âge (fin du V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle-VII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle)</w:t>
+                <w:t xml:space="preserve">Le petit mobilier moderne et contemporain dans les tombes de cimetières normands. Première synthèse sur les pratiques funéraires d’après les fouilles récentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Jimenez</w:t>
+                <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Roudié</w:t>
+                <w:t xml:space="preserve">Pauline Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves-Marie Adrian</w:t>
-[...34 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carole Fossurier; Émilie Roux-Capron; Myriam Dohr (coll.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées archéologiques de Normandie, 2019 (Caen, 26-27 avril 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PURH, 2024, 9791024018300</w:t>
+              <w:t xml:space="preserve">Le petit mobilier dans les sépultures d'époque moderne. Actes de la table ronde organisée par le PCR CimMoNE, Nancy, 9 novembre 2022. Les cimetières modernes « hors les murs » dans le nord-est de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mergoil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.87-104, 2024, Monographies Instrumentum, 78, 978-2-35518-143-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05093763v1</w:t>
+                <w:t xml:space="preserve">hal-04460004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le petit mobilier moderne et contemporain dans les tombes de cimetières normands. Première synthèse sur les pratiques funéraires d’après les fouilles récentes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grèges, « La Maison Blanche » (Seine-Maritime) : habitat rural et artisanat du fer au haut Moyen Âge (fin du V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle-VII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Dupont</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Nicolas Roudié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Adrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le petit mobilier dans les sépultures d'époque moderne. Actes de la table ronde organisée par le PCR CimMoNE, Nancy, 9 novembre 2022. Les cimetières modernes « hors les murs » dans le nord-est de la France</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.87-104, 2024, Monographies Instrumentum, 78, 978-2-35518-143-6</w:t>
+              <w:t xml:space="preserve">Journées archéologiques de Normandie, 2019 (Caen, 26-27 avril 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PURH, 2024, 9791024018300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04460004v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05093763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les objets métalliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Zaour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -704,51 +704,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du mobilier métallique&amp;quot;, in Roussel Faustine (dir.), Pacy-sur-Eure, entre l'enceinte médiévale et le château, un habitat médiéval urbain, (Eure) : rapport de fouille, Cesson-Sévigné : Inrap GO, 2023, vol.1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut national de recherches archéologiques préventives (INRAP). 2023, pp.126-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -809,51 +809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gendrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poilpré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -884,51 +884,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De probables &amp;quot;boîtes de changeurs&amp;quot;&amp;quot;, In BETHUS (T.) dir. — Le dépôt monétaire d'Alain Larour, notaire royal, sieur de Kermao (ca 1619-1699), Plozévet, (Finistère) : rapport de diagnostic, Cesson-Sévigné : Inrap GO, 2022, volume 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut national de recherches archéologiques préventives (INRAP). 2022, pp.60-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -950,51 +950,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'instrumentum&amp;quot;, In FERRETTE (R.) dir. — Corseul, « Voie Douce ». Le quadrant nord-est de la ville antique (Côtes-d’Armor) : rapport final d’opération, Cesson-Sévigné : Inrap GO, volume 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut national de recherches archéologiques préventives (INRAP). 2022, pp.265-281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -1042,51 +1042,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Lecler-Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap GO. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -1282,51 +1282,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Lecler-Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap GO. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -2202,103 +2202,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Courcy “Le Bourg”, l'habitat de Bourg (XIe-XXe s.) et le cimetière paroissial médiéval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -2350,51 +2350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand-Ouest, S.R.A de Normandie. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -2692,51 +2692,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un séran à pied: un indice du traitement de la fibre de lin au haut Moyen-Âge en vallée de Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Médard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2774,51 +2774,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matrice de sceau en plomb de Saint-Crespin à Romilly-sur-Andelle (F, Eure)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, vol. 37, p. 47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2875,51 +2875,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Chemin aux Errants, zone C (Haute-Normandie, Eure, Val-de-Reuil)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Adrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Allenet de Ribemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3425,51 +3425,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05093763v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Jimenez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roudi&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Petit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Riche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460004v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dupont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/346-le-petit-mobilier-dans-les-sepultures-depoque-moderne-9782355181436.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419522v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Zaour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02534559v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aubry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminte Thomann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Biard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago-Lara Val&#233;rie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860163v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pr&#234;tre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Besombes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Brisotto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Cabot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delage" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04150163v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877120v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy B&#233;thus" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cardon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gendrot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poilpr&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04150327v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04150345v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242227v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Guillot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Lecler-Huby" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242221v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne B&#233;guier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Barme" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242228v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guitton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242223v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435906v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Besnard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dervin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095242v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Lukas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beurion" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorquet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g F&#233;ret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435903v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Calderoni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02547239v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Guihard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435908v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bonhomme" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Maux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429304v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vincent" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brunie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dar&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436846v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael L&#233;on" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435909v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429313v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435904v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lema&#238;tre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827440v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne M&#233;dard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419507v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04398145v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bell" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/vfyr-a254" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03103432v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Durand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delnef" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maguer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/7sye-t329" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02867895v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Le Maho" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/x88f-w486" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460004v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dupont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Petit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/346-le-petit-mobilier-dans-les-sepultures-depoque-moderne-9782355181436.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05093763v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Jimenez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roudi&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Riche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419522v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Zaour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02534559v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aubry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminte Thomann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Biard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago-Lara Val&#233;rie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860163v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pr&#234;tre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Besombes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Brisotto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Cabot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delage" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04150163v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877120v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy B&#233;thus" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cardon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gendrot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poilpr&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04150327v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04150345v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242227v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Guillot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Lecler-Huby" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242221v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne B&#233;guier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Barme" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242228v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guitton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242223v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435906v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Besnard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dervin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095242v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Lukas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beurion" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorquet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g F&#233;ret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435903v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Calderoni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02547239v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Guihard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435908v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bonhomme" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Maux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429304v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vincent" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brunie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dar&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436846v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael L&#233;on" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435909v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429313v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435904v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lema&#238;tre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827440v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne M&#233;dard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419507v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04398145v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bell" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/vfyr-a254" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03103432v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Durand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delnef" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maguer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/7sye-t329" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02867895v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Le Maho" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/x88f-w486" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>