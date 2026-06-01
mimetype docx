--- v2 (2026-05-10)
+++ v3 (2026-06-01)
@@ -66,503 +66,610 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’utilisation de la tomodensitométrie pour l’analyse des prélèvements métalliques du site gallo-romain de Petit-Caux (76)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophane Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2027</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05629791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le petit mobilier moderne et contemporain dans les tombes de cimetières normands. Première synthèse sur les pratiques funéraires d’après les fouilles récentes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grèges, « La Maison Blanche » (Seine-Maritime) : habitat rural et artisanat du fer au haut Moyen Âge (fin du V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle-VII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roudié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Adrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Dupont</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pauline Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le petit mobilier dans les sépultures d'époque moderne. Actes de la table ronde organisée par le PCR CimMoNE, Nancy, 9 novembre 2022. Les cimetières modernes « hors les murs » dans le nord-est de la France</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.87-104, 2024, Monographies Instrumentum, 78, 978-2-35518-143-6</w:t>
+              <w:t xml:space="preserve">Journées archéologiques de Normandie, 2019 (Caen, 26-27 avril 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PURH, 2024, 9791024018300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04460004v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05093763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grèges, « La Maison Blanche » (Seine-Maritime) : habitat rural et artisanat du fer au haut Moyen Âge (fin du V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle-VII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Le petit mobilier moderne et contemporain dans les tombes de cimetières normands. Première synthèse sur les pratiques funéraires d’après les fouilles récentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...14 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carole Fossurier; Émilie Roux-Capron; Myriam Dohr (coll.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées archéologiques de Normandie, 2019 (Caen, 26-27 avril 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PURH, 2024, 9791024018300</w:t>
+              <w:t xml:space="preserve">Le petit mobilier dans les sépultures d'époque moderne. Actes de la table ronde organisée par le PCR CimMoNE, Nancy, 9 novembre 2022. Les cimetières modernes « hors les murs » dans le nord-est de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mergoil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.87-104, 2024, Monographies Instrumentum, 78, 978-2-35518-143-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05093763v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les objets métalliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Zaour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guillot, Bénédicte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forges médiévales et écurie de la Renaissance au château de Caen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Caen, 2015, Publications du CRAHAM. Série Antique et médiévale, 978-2-84133-740-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01419522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une occupation du Tardiglaciaire, Alizay-Igoville (Eure)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aminte Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Biard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago-Lara Valérie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées archéologiques de Haute-Normandie, Harfleur, 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre, pp.9-24, 2011, 978-2-87775-513-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02534559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -572,2103 +679,2103 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un quartier commerçant et artisanal de la ville antique de Darioritum, 13-15 rue des Quatre Frères Créac'h, Vannes, (Morbihan) : rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Prêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-André Besombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vérane Brisotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap GO. 2024, https://dolia.inrap.fr/flora/ark:/64298/0178592</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du mobilier métallique&amp;quot;, in Roussel Faustine (dir.), Pacy-sur-Eure, entre l'enceinte médiévale et le château, un habitat médiéval urbain, (Eure) : rapport de fouille, Cesson-Sévigné : Inrap GO, 2023, vol.1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut national de recherches archéologiques préventives (INRAP). 2023, pp.126-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04150163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bretagne, Finistère, Plozevet, Kermao. Le dépôt monétaire d'Alain Larour, notaire royal, sieur de Kermao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Béthus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gendrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poilpré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP Grand-Ouest. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De probables &amp;quot;boîtes de changeurs&amp;quot;&amp;quot;, In BETHUS (T.) dir. — Le dépôt monétaire d'Alain Larour, notaire royal, sieur de Kermao (ca 1619-1699), Plozévet, (Finistère) : rapport de diagnostic, Cesson-Sévigné : Inrap GO, 2022, volume 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut national de recherches archéologiques préventives (INRAP). 2022, pp.60-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04150327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'instrumentum&amp;quot;, In FERRETTE (R.) dir. — Corseul, « Voie Douce ». Le quadrant nord-est de la ville antique (Côtes-d’Armor) : rapport final d’opération, Cesson-Sévigné : Inrap GO, volume 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut national de recherches archéologiques préventives (INRAP). 2022, pp.265-281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04150345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le château d'Houlbec-près-le-Gros-Theil. Rapport de diagnostic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Un marais aux portes de la ville d'Aumale. Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Barbier-Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Lecler-Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GO. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élisabeth Lecler-Huby</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-03242227v1</w:t>
+                <w:t xml:space="preserve">hal-03242228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grande salle d'Henri II Plantagenêt au château de Caen. Rapport de fouille programmée 2011-2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Béguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Barme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap GO; Craham-UMR 6273 CNRS-UNICAEN. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03242221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un marais aux portes de la ville d'Aumale. Rapport de diagnostic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Le château d'Houlbec-près-le-Gros-Theil. Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Lecler-Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap GO. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03242228v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03242227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Butte, fossé, heurt et jardins au nord du Donjon de Rouen. Rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Barme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GO. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03242223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Vieux Palais du château de Caen. État des connaissances, 1961-2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Besnard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoit Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand-Ouest, S.R.A de Normandie. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02435906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un terroir agricole gaulois et gallo-romain sur le plateau de Caux Saint-Riquier-Es-Plains : et quelques témoins de l'histoire récente : Le Golf, Saint-Riquier-ès-Plains et Ocqueville, (Seine-Maritime) : rapport de fouille, 3 vol. (908 p.) : 222 fig.,159 pl., couv. ill. en coul. ; 30 cm + 1 plan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dagmar Lukas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Beurion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lorquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lénaïg Féret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand-Ouest; SRA Normandie. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03095242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marécage, teinture, tabac et tannerie. Le quartier sud-est de Dieppe entre le XIIIe et le XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Calderoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Barme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand-Ouest, S.R.A de Normandie. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02435903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution d'un quartier urbain à Elbeuf du XIIIe au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Barme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Calderoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap GO. 2017, pp.2 volumes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le donjon de Caen. État des connaissances, 1956-2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Maux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand-Ouest, S.R.A de Normandie. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02435908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarzeau, Château de Suscinio, le logis Nord : Rapport final d’opération, campagne 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Borvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brunie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Daré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Département du Morbihan. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02429304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Courcy “Le Bourg”, l'habitat de Bourg (XIe-XXe s.) et le cimetière paroissial médiéval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Dupont</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pauline Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une cour palatiale, la prison et de nouveaux édifices au château de Caen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand-Ouest, S.R.A de Normandie. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02435909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarzeau, Château de Suscinio, le logis Nord : Rapport intermédiaire, campagne 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Borvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brunie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Brunie</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Adrien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Département du Morbihan. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02429313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le heurt de Bouvereul. Étude d'un dépotoir public du XVIe siècle à Rouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Barme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maude Barme</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Lecler-Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand-Ouest, S.R.A de Normandie. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02435904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2678,180 +2785,180 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un séran à pied: un indice du traitement de la fibre de lin au haut Moyen-Âge en vallée de Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Médard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers LandArc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 55, pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matrice de sceau en plomb de Saint-Crespin à Romilly-sur-Andelle (F, Eure)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, vol. 37, p. 47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01419507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2861,424 +2968,424 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Chemin aux Errants, zone C (Haute-Normandie, Eure, Val-de-Reuil)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Adrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Allenet de Ribemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bemilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boislève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. , pp.3 vol., 2023, Documents d’archéologie préventive 39, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34692/vfyr-a254⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un établissement agricole du second âge du Fer (Bretagne, Ille-et-Vilaine, Erbrée « La Huperie »)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vérane Brisotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Delnef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. , 1 vol. (414 p.), 2020, Documents d’archéologie préventive 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34692/7sye-t329⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03103432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le heurt de Bouvereul : étude d'un dépotoir public à Rouen au XVIe siècle (Normandie, Seine-Maritime, Rouen, 1 et 5A rue Pouchet, 15-23 rue Verte, 26 boulevard de la Marne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Barme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maude Barme</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Lecler-Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Le Maho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap. , 2 vol. (415 p.), 2019, Documents d’archéologie préventive 5, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34692/x88f-w486⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02867895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId96"/>
+      <w:footerReference w:type="default" r:id="rId98"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3425,51 +3532,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460004v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dupont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Petit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/346-le-petit-mobilier-dans-les-sepultures-depoque-moderne-9782355181436.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05093763v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Jimenez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roudi&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Riche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419522v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Zaour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02534559v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aubry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminte Thomann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Biard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago-Lara Val&#233;rie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860163v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pr&#234;tre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Besombes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Brisotto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Cabot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delage" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04150163v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877120v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy B&#233;thus" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cardon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gendrot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poilpr&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04150327v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04150345v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242227v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Guillot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Lecler-Huby" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242221v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne B&#233;guier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Barme" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242228v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guitton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242223v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435906v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Besnard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dervin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095242v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Lukas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beurion" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorquet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g F&#233;ret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435903v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Calderoni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02547239v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Guihard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435908v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bonhomme" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Maux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429304v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vincent" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brunie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dar&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436846v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael L&#233;on" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435909v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429313v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435904v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lema&#238;tre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827440v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne M&#233;dard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419507v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04398145v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bell" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/vfyr-a254" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03103432v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Durand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delnef" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maguer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/7sye-t329" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02867895v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Le Maho" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/x88f-w486" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629791v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Petit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane Nicolas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05093763v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Jimenez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roudi&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Riche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460004v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dupont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/346-le-petit-mobilier-dans-les-sepultures-depoque-moderne-9782355181436.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419522v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Zaour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02534559v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aubry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminte Thomann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Biard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago-Lara Val&#233;rie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860163v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pr&#234;tre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Besombes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Brisotto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Cabot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delage" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04150163v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877120v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy B&#233;thus" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cardon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gendrot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poilpr&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04150327v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04150345v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242228v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Guillot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Lecler-Huby" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guitton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242221v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne B&#233;guier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Barme" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242227v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242223v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435906v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Besnard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dervin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095242v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Lukas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beurion" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorquet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g F&#233;ret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435903v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Calderoni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02547239v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Guihard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435908v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bonhomme" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Maux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429304v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vincent" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brunie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dar&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436846v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael L&#233;on" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435909v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429313v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435904v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lema&#238;tre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827440v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne M&#233;dard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419507v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04398145v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bell" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/vfyr-a254" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03103432v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Durand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delnef" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maguer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/7sye-t329" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02867895v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Le Maho" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/x88f-w486" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>