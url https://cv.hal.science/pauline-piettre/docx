--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pauline Piettre </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en Histoire contemporaine à l'Institut catholique de Paris (ICP) / Directrice de l’Institut Ozanam - Science politique, Géopolitique, Humanités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pauline-piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0000-8233-6162</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Docteur en histoire de l’Université Paris IV-SorbonneMaître de conférences en Histoire à la Faculté des Lettres de l’Institut Catholique de Paris (ICP)Directrice de l´Institut Ozanam - Science politique, Géopolitique, Humanités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Histoire de l’opinion publique, de la presse et des représentationsHistoire politique, culturelle et religieuse de la France et de la Grande-Bretagne (XIXe-XXe siècles) : approche comparéeHistoire des relations franco-britanniques (XIXe-XXe siècles)Histoire des institutions et des idées politiques (XIXe-XXe siècles)Histoire de la monarchie britannique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Affiliation académiques / Centre de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Membre de l’Unité de Recherche « Religion, Culture et Société » (EA 7403) de l’Institut Catholique de Paris (pôle « Textes et Herméneutiques », Equipe de recherche « Mémoire et Patrimoine »).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités académiques et administratives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Vice-Doyen de la Faculté des Lettres de l’ICP (2007-2013)Directrice de la Licence Histoire-Science politique (2015-2019)Directrice des Affaires académiques (2019- )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualification CNU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Section 22 (Histoire et civilisations : histoire des mondes modernes, histoire du monde contemporain).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix et distinctions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Chevalier dans l’ordre des Palmes académiques (2021)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'image de l'Angleterre en France sous la Restauration : une autre histoire des relations franco-anglaises (1814-1830)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Nouvelle Société des Études sur la Restauration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, XXII, pp.97-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel d'Alzon (1810-1880) dans les évolutions politiques de son temps : le parcours d'un combattant au service de l'Eglise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transversalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 157, pp.117-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux sources de la laïcité et de la nation française : émancipation ou influence du religieux ? Dialogue croisé entre Lucien Jaume et Bernard Bourdin. Entretien réalisé par Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transversalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 142, pp.99-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle et l’attitude de George V durant la Première Guerre mondiale : une popularité renouvelée au service de la monarchie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guerres mondiales et conflits contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 264, pp.39-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rejet de Napoléon a contribué à la prise de conscience identitaire de l'Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Eléphant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, pp.138-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regard des Britanniques sur la France en guerre (1870-1871)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, économie et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, pp.51-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au contact des Français : voyageurs et touristes britanniques en France au début de la IIIe République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transversalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 122, pp.43-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail des enfants. Entretien avec Virginie Dhellemmes, secrétaire générale du Bice (Bureau international catholique de l'enfance). Entretien réalisé par Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transversalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 120, pp.101-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Britanniques et les tensions franco-allemandes après la guerre de 1870 : l'exemple de l'&amp;quot;alerte de 1875</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transversalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 120, pp.113-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse française et la politique extérieure du Cartel des gauches (1924-1926) : espoirs et méfiances d'une opinion attentive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transversalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 119, pp.139-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la chronique sur &amp;quot;Les relations internationales de 1919 à 1939 : tentatives et échecs du dialogue entre les nations et les peuples européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transversalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 119, pp.135-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catéchèse et instruction religieuse en France à l’époque contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transversalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115, pp.27-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction du dossier &amp;quot;Enfants et enfance spirituelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transversalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115, pp.9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briand et Stresemann : le rapprochement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historama</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Historama spécial : l'Allemagne et l'Europe, 28, pp.96-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les propositions d’André Tardieu face à la crise politique des années 30 : quels échos et quels héritages sur le gaullisme et la Constitution de la Ve République ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Fondation Charles de Gaulle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Charles de Gaulle, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le choix du bicamérisme en 1875 – Mémoire, enjeux et réticences : retour sur la naissance du Sénat républicain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions et modernité : regards sur 1875 et sa décennie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut catholique de Paris - UR RCS, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grande-Bretagne dans l'imaginaire français depuis 1815</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grands cours ICP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut catholique de Paris, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grande-Bretagne dans l'imaginaire français de 1815 au Brexit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences-IDSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IDSP (Institut du Savoir Partagé), Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grande-Bretagne dans l’imaginaire français depuis 1815</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grands Cours ICP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut catholique de Paris, Jan 2024, Reims (51), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'image de l'Angleterre en France sous la Restauration : une autre histoire des relations franco-anglaises (1814-1830)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'image de l'Angleterre en France sous la Restauration : une autre histoire des relations franco-anglaises (1814-1830)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A l'invitation de la NSER (Nouvelle Société des Etudes sur la Restauration), Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de la religion à l'école dans les systèmes français et anglais : approche historique et comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Eternel défi. L'Etat et les religions en France des origines à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séance académique autour de Lucien Jaume, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Eternel défi. L'Etat et les religions en France des origines à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Eternel défi. L'Etat et les religions en France des origines à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séance académique autour de l'ouvrage de Lucien Jaume (organisé en collaboration avec Bernard Bourdin), May 2023, Paris -ICP, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une réponse anglo-saxonne à la crise politique des années 30 en France : les propositions réformatrices d'André Tardieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La crise de la démocratie libérale (passé et présent) / La crisis de la democracia liberal (passado y presente)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut catholique de Paris; Universidad de Granada, Apr 2022, Grenade, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise de la démocratie dans les années 30 en France et en Grande-Bretagne et le poids de la culture politique : essai d’histoire comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La crise de la démocratie libérale (passé et présent) / La crisis de la democracia liberal (pasado y presente)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut catholique de Paris; Universidad de Granada (Espagne), Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines de la IIIe République : quelle adhésion aux principes fondateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Res publica - Généalogie et défis contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organisé par le groupe Religions, Eglise et Politique (GREPO); Institut catholique de Paris, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des relations internationales, histoire culturelle, histoire politique (1914-1945) : introduction historiographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire internationale, politique et culturelle de l’Europe (1914-1945)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire Master Histoire / Faculté des Lettres, Feb 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Churchill et de Gaulle pendant la guerre (1940-1945) : une alliance conflictuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des relations internationales, histoire culturelle, histoire politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire Master Histoire Faculté des Lettres / Institut catholique de Paris, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre de 1870 dans la presse britannique : histoire d'une chronique attentive et engagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniquer la guerre : la guerre de 1870 dans la presse européenne et atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque international organisé par l'Ecole Polytechnique, l'Université Sorbonne Nouvelle et le Musée de l'Armée, May 2021, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La famille royale britannique durant les deux guerres mondiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire internationale, politique et culturelle de l’Europe (1914-1945)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire Master Histoire Faculté des Lettres / Institut catholique de Paris, Feb 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La figure du &amp;quot;héros&amp;quot; dans le récit des historiens français du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures d'humanité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire doctoral de la Faculté des Lettres de l'ICP, Mar 2019, Institut catholique de Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Britanniques et l'Année terrible en France : un regard préoccupé sur la guerre de 70 et la Commune de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences en lien avec l'exposition "Les Impressionnistes à Londres"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée du Petit Palais - Ville de Paris, Oct 2018, Paris Auditorium du Petit Palais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un regard amusé sur un peuple indécis : l'installation de la République en France vue par l'hebdomadaire satirique anglais Punch (1870-1879)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences "les Jeudis de l'art"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut catholique de Paris, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France devant l'attitude de la Grande-Bretagne pendant la crise de l'été 1914 : les enjeux d'un engagement commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1914 : neutralités, neutralismes en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ineke Bockting; Béatrice Fonck; Pauline Piettre, Nov 2014, Institut Catholique de Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfance et quête de sens : regards croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfance et quête de sens : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut catholique de Paris / Bureau international catholique de l'enfance (en collaboration avec Sylvie Barnay), Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel d'Alzon (1810-1880) dans l'évolution politique de son temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emmanuel d'Alzon (1810-1880) dans l'évolution politique de son temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cycle de conférences sur Emmanuel d'Alzon organisé par la Congrégation des Augustins de l'Assomption, Nov 2011, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse française et la politique extérieure du Cartel des gauches (1924-1926)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les relations internationales de 1919 à 1939 : tentatives et échecs du dialogue entre les nations et les peuples européens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Catholique de Paris (Faculté des Lettres), Jan 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse française et la politique extérieure du Cartel des gauches (1924-1926)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les relations internationales de 1919 à 1939 : tentatives et échec du dialogue entre les nations et les peuples européens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut catholique de Paris / Faculté des Lettres, Jan 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catéchèse et enfance à l'époque contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Enfance spirituelle : Journée d'études autour de la théologienne Lytta Basset</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut catholique de Paris; Bureau International catholique de l'enfance (BICE), Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfance spirituelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enfance spirituelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut catholique de Paris / Bureau international catholique de l'enfance (Bice) (en collaboration avec Sylvie Barnay), Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfants et enfance spirituelle (journée d’études avec Lytta Basset)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barnay-Manuel Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transversalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 115, pp.3-110, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Res publica, généalogie et défis contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pauline Piettre, Bernard Bourdin, Anne Daguet-Gagey, Corinne Valasik, Pauline Vidal-Delplanque (dir.). Artois Presses Université (APU), A paraître, Histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1914 : neutralités et neutralismes en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ineke Bockting, Béatrice Fonck, Pauline Piettre (eds.). Peter Lang, pp.319, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05068016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botticelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palette, pp.28, 2008, L’Art et la manière</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petites et grandes inventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mango, pp.127, 2005, Collection "Regard junior"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les épreuves sur l'Europe et le monde contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Delmas, Marie-Alix Lagache, Gilles Moisan, Pauline Piettre (Eds.). Ellipses, pp.432, 2005, Concours administratifs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rois et reines de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mango, pp.146, 2004, Collection "Regard junior"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petites histoires de l'histoire de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mango, pp.127, 2004, Collection "Regard junior"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le siècle de la révolution industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mango, pp.48, 2003, Collection "Regard junior"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mango, 48 p., 2002, Collection "Regard junior"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre de 1870-1871 dans la presse britannique : histoire d’une chronique engagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eva Lafuente et Heidi Knörzer (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniquer la guerre de 1870 : la presse internationale face au conflit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes (PUR), 2025, Collection Histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines de la IIIe République : quelle adhésion aux principes fondateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Bourdin, Anne Gagey-Daguet, Pauline Piettre, Corinne Valasik, Pauline Vidal-Delplanque (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Res publica, généalogie et défis contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APU, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface de l'ouvrage : Naissance et consolidation d'un monde bipolaire (1917-1954)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis Bourg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et consolidation d'un monde bipolaire (1917-1954)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France devant l'attitude de la Grande-Bretagne pendant la crise de l'été 1914 : les enjeux d'un engagement commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ineke Bockting, Béatrice Fonck, Pauline Piettre (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1914 : neutralités, neutralismes en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.77-92, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface de l'ouvrage : European Paths and Voices in the Poetry of Yeats and Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ineke Bockting, Jennifer Kilgore-Caradec, Elizabeth Muller (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Paths and Voices in the Poetry of Yeats and Hill</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface de l'ouvrage : Poetry & Religion: Figures of the Sacred</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ineke Bockting, Jennifer Kilgore-Caradec, Cathy Parc (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poetry &amp; Religion: Figures of the Sacred</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regard de la presse anglaise sur les pratiques démocratiques et institutionnelles en France aux débuts de la IIIe République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reynald Abad (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l'honneur de Jean-Pierre Poussou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUPS, pp.389-400, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentaire télévisé : &amp;quot;Les monarchies face à Hitler&amp;quot;, réalisé par Maud Guillaumin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapporteur de la soutenance de thèse de François Maillot, Du refus à l'acceptation de la liberté politique et religieuse. Recherches sur une mutation de l'Eglise catholique de 1789 à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Bretagne occidentale - Brest; Institut catholique de Paris. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France devant l'opinion publique anglaise de 1864 à 1880 : un regard vigilant sur un peuple étonnant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Paris-IV Sorbonne, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04999706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId73"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pauline Piettre </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en Histoire contemporaine à l'Institut catholique de Paris (ICP) / Directrice de l’Institut Ozanam - Science politique, Géopolitique, Humanités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pauline-piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0000-8233-6162</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Docteur en histoire de l’Université Paris IV-SorbonneMaître de conférences en Histoire à la Faculté des Lettres de l’Institut Catholique de Paris (ICP)Directrice de l´Institut Ozanam - Science politique, Géopolitique, Humanités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Histoire de l’opinion publique, de la presse et des représentationsHistoire politique, culturelle et religieuse de la France et de la Grande-Bretagne (XIXe-XXe siècles) : approche comparéeHistoire des relations franco-britanniques (XIXe-XXe siècles)Histoire des institutions et des idées politiques (XIXe-XXe siècles)Histoire de la monarchie britannique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Affiliation académiques / Centre de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Membre de l’Unité de Recherche « Religion, Culture et Société » (EA 7403) de l’Institut Catholique de Paris (pôle « Textes et Herméneutiques », Equipe de recherche « Mémoire et Patrimoine »).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités académiques et administratives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Vice-Doyen de la Faculté des Lettres de l’ICP (2007-2013)Directrice de la Licence Histoire-Science politique (2015-2019)Directrice des Affaires académiques (2019- )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualification CNU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Section 22 (Histoire et civilisations : histoire des mondes modernes, histoire du monde contemporain).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix et distinctions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Chevalier dans l’ordre des Palmes académiques (2021)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'image de l'Angleterre en France sous la Restauration : une autre histoire des relations franco-anglaises (1814-1830)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Nouvelle Société des Études sur la Restauration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, XXII, pp.97-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel d'Alzon (1810-1880) dans les évolutions politiques de son temps : le parcours d'un combattant au service de l'Eglise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transversalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 157, pp.117-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux sources de la laïcité et de la nation française : émancipation ou influence du religieux ? Dialogue croisé entre Lucien Jaume et Bernard Bourdin. Entretien réalisé par Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transversalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 142, pp.99-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle et l’attitude de George V durant la Première Guerre mondiale : une popularité renouvelée au service de la monarchie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guerres mondiales et conflits contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 264, pp.39-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rejet de Napoléon a contribué à la prise de conscience identitaire de l'Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Eléphant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, pp.138-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regard des Britanniques sur la France en guerre (1870-1871)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, économie et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, pp.51-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au contact des Français : voyageurs et touristes britanniques en France au début de la IIIe République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transversalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 122, pp.43-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse française et la politique extérieure du Cartel des gauches (1924-1926) : espoirs et méfiances d'une opinion attentive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transversalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 119, pp.139-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Britanniques et les tensions franco-allemandes après la guerre de 1870 : l'exemple de l'&amp;quot;alerte de 1875</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transversalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 120, pp.113-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail des enfants. Entretien avec Virginie Dhellemmes, secrétaire générale du Bice (Bureau international catholique de l'enfance). Entretien réalisé par Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transversalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 120, pp.101-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la chronique sur &amp;quot;Les relations internationales de 1919 à 1939 : tentatives et échecs du dialogue entre les nations et les peuples européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transversalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 119, pp.135-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction du dossier &amp;quot;Enfants et enfance spirituelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transversalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115, pp.9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catéchèse et instruction religieuse en France à l’époque contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transversalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115, pp.27-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briand et Stresemann : le rapprochement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historama</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Historama spécial : l'Allemagne et l'Europe, 28, pp.96-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les propositions d’André Tardieu face à la crise politique des années 30 : quels échos et quels héritages sur le gaullisme et la Constitution de la Ve République ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Fondation Charles de Gaulle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Charles de Gaulle, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le choix du bicamérisme en 1875 – Mémoire, enjeux et réticences : retour sur la naissance du Sénat républicain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions et modernité : regards sur 1875 et sa décennie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut catholique de Paris - UR RCS, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grande-Bretagne dans l'imaginaire français de 1815 au Brexit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences-IDSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IDSP (Institut du Savoir Partagé), Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grande-Bretagne dans l'imaginaire français depuis 1815</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grands cours ICP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut catholique de Paris, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grande-Bretagne dans l’imaginaire français depuis 1815</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grands Cours ICP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut catholique de Paris, Jan 2024, Reims (51), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'image de l'Angleterre en France sous la Restauration : une autre histoire des relations franco-anglaises (1814-1830)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'image de l'Angleterre en France sous la Restauration : une autre histoire des relations franco-anglaises (1814-1830)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A l'invitation de la NSER (Nouvelle Société des Etudes sur la Restauration), Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de la religion à l'école dans les systèmes français et anglais : approche historique et comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Eternel défi. L'Etat et les religions en France des origines à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séance académique autour de Lucien Jaume, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Eternel défi. L'Etat et les religions en France des origines à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Eternel défi. L'Etat et les religions en France des origines à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séance académique autour de l'ouvrage de Lucien Jaume (organisé en collaboration avec Bernard Bourdin), May 2023, Paris -ICP, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une réponse anglo-saxonne à la crise politique des années 30 en France : les propositions réformatrices d'André Tardieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La crise de la démocratie libérale (passé et présent) / La crisis de la democracia liberal (passado y presente)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut catholique de Paris; Universidad de Granada, Apr 2022, Grenade, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise de la démocratie dans les années 30 en France et en Grande-Bretagne et le poids de la culture politique : essai d’histoire comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La crise de la démocratie libérale (passé et présent) / La crisis de la democracia liberal (pasado y presente)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut catholique de Paris; Universidad de Granada (Espagne), Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines de la IIIe République : quelle adhésion aux principes fondateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Res publica - Généalogie et défis contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organisé par le groupe Religions, Eglise et Politique (GREPO); Institut catholique de Paris, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre de 1870 dans la presse britannique : histoire d'une chronique attentive et engagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniquer la guerre : la guerre de 1870 dans la presse européenne et atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque international organisé par l'Ecole Polytechnique, l'Université Sorbonne Nouvelle et le Musée de l'Armée, May 2021, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La famille royale britannique durant les deux guerres mondiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire internationale, politique et culturelle de l’Europe (1914-1945)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire Master Histoire Faculté des Lettres / Institut catholique de Paris, Feb 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des relations internationales, histoire culturelle, histoire politique (1914-1945) : introduction historiographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire internationale, politique et culturelle de l’Europe (1914-1945)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire Master Histoire / Faculté des Lettres, Feb 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Churchill et de Gaulle pendant la guerre (1940-1945) : une alliance conflictuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des relations internationales, histoire culturelle, histoire politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire Master Histoire Faculté des Lettres / Institut catholique de Paris, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La figure du &amp;quot;héros&amp;quot; dans le récit des historiens français du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures d'humanité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire doctoral de la Faculté des Lettres de l'ICP, Mar 2019, Institut catholique de Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Britanniques et l'Année terrible en France : un regard préoccupé sur la guerre de 70 et la Commune de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences en lien avec l'exposition "Les Impressionnistes à Londres"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée du Petit Palais - Ville de Paris, Oct 2018, Paris Auditorium du Petit Palais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un regard amusé sur un peuple indécis : l'installation de la République en France vue par l'hebdomadaire satirique anglais Punch (1870-1879)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences "les Jeudis de l'art"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut catholique de Paris, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France devant l'attitude de la Grande-Bretagne pendant la crise de l'été 1914 : les enjeux d'un engagement commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1914 : neutralités, neutralismes en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ineke Bockting; Béatrice Fonck; Pauline Piettre, Nov 2014, Institut Catholique de Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfance et quête de sens : regards croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfance et quête de sens : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut catholique de Paris / Bureau international catholique de l'enfance (en collaboration avec Sylvie Barnay), Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel d'Alzon (1810-1880) dans l'évolution politique de son temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emmanuel d'Alzon (1810-1880) dans l'évolution politique de son temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cycle de conférences sur Emmanuel d'Alzon organisé par la Congrégation des Augustins de l'Assomption, Nov 2011, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse française et la politique extérieure du Cartel des gauches (1924-1926)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les relations internationales de 1919 à 1939 : tentatives et échec du dialogue entre les nations et les peuples européens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut catholique de Paris / Faculté des Lettres, Jan 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse française et la politique extérieure du Cartel des gauches (1924-1926)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les relations internationales de 1919 à 1939 : tentatives et échecs du dialogue entre les nations et les peuples européens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Catholique de Paris (Faculté des Lettres), Jan 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catéchèse et enfance à l'époque contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Enfance spirituelle : Journée d'études autour de la théologienne Lytta Basset</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut catholique de Paris; Bureau International catholique de l'enfance (BICE), Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfance spirituelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enfance spirituelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut catholique de Paris / Bureau international catholique de l'enfance (Bice) (en collaboration avec Sylvie Barnay), Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfants et enfance spirituelle (journée d’études avec Lytta Basset)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barnay-Manuel Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transversalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 115, pp.3-110, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Res publica, généalogie et défis contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pauline Piettre, Bernard Bourdin, Anne Daguet-Gagey, Corinne Valasik, Pauline Vidal-Delplanque (dir.). Artois Presses Université (APU), A paraître, Histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1914 : neutralités et neutralismes en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ineke Bockting, Béatrice Fonck, Pauline Piettre (eds.). Peter Lang, pp.319, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05068016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botticelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palette, pp.28, 2008, L’Art et la manière</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les épreuves sur l'Europe et le monde contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Delmas, Marie-Alix Lagache, Gilles Moisan, Pauline Piettre (Eds.). Ellipses, pp.432, 2005, Concours administratifs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petites et grandes inventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mango, pp.127, 2005, Collection "Regard junior"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rois et reines de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mango, pp.146, 2004, Collection "Regard junior"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petites histoires de l'histoire de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mango, pp.127, 2004, Collection "Regard junior"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le siècle de la révolution industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mango, pp.48, 2003, Collection "Regard junior"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mango, 48 p., 2002, Collection "Regard junior"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre de 1870-1871 dans la presse britannique : histoire d’une chronique engagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eva Lafuente et Heidi Knörzer (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniquer la guerre de 1870 : la presse internationale face au conflit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes (PUR), 2025, Collection Histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines de la IIIe République : quelle adhésion aux principes fondateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Bourdin, Anne Gagey-Daguet, Pauline Piettre, Corinne Valasik, Pauline Vidal-Delplanque (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Res publica, généalogie et défis contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APU, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface de l'ouvrage : Naissance et consolidation d'un monde bipolaire (1917-1954)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis Bourg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et consolidation d'un monde bipolaire (1917-1954)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France devant l'attitude de la Grande-Bretagne pendant la crise de l'été 1914 : les enjeux d'un engagement commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ineke Bockting, Béatrice Fonck, Pauline Piettre (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1914 : neutralités, neutralismes en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.77-92, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface de l'ouvrage : European Paths and Voices in the Poetry of Yeats and Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ineke Bockting, Jennifer Kilgore-Caradec, Elizabeth Muller (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Paths and Voices in the Poetry of Yeats and Hill</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface de l'ouvrage : Poetry & Religion: Figures of the Sacred</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ineke Bockting, Jennifer Kilgore-Caradec, Cathy Parc (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poetry &amp; Religion: Figures of the Sacred</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regard de la presse anglaise sur les pratiques démocratiques et institutionnelles en France aux débuts de la IIIe République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reynald Abad (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l'honneur de Jean-Pierre Poussou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUPS, pp.389-400, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentaire télévisé : &amp;quot;Les monarchies face à Hitler&amp;quot;, réalisé par Maud Guillaumin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapporteur de la soutenance de thèse de François Maillot, Du refus à l'acceptation de la liberté politique et religieuse. Recherches sur une mutation de l'Eglise catholique de 1789 à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Bretagne occidentale - Brest; Institut catholique de Paris. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France devant l'opinion publique anglaise de 1864 à 1880 : un regard vigilant sur un peuple étonnant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Paris-IV Sorbonne, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04999706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId73"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="41D9A522"/>
+    <w:nsid w:val="18A44412"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-piettre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-8233-6162" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517645v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Piettre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539896v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539897v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539898v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539931v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539899v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539900v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539901v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539904v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539902v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539903v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539905v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539906v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barnay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999713v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990940v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247413v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001864v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001869v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096442v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539926v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539922v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539919v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539913v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539912v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539917v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106247v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098018v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539914v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539923v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539924v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539927v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539928v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539915v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539911v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539929v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539918v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539921v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539916v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539920v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03848103v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barnay-Manuel Manuel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999712v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068016v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539930v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000744v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539925v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000764v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000753v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000771v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000777v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064202v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999665v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042812v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539908v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999677v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999678v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539909v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539932v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000837v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04999706v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-piettre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-8233-6162" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517645v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Piettre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539896v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539897v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539898v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539931v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539899v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539900v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539902v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539904v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539901v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539903v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539906v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barnay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539905v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999713v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990940v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247413v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001869v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001864v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096442v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539926v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539922v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539919v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539913v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539912v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539917v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539914v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539923v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106247v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098018v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539924v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539927v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539928v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539915v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539911v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539929v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539921v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539918v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539916v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539920v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03848103v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barnay-Manuel Manuel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999712v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068016v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539930v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539925v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000744v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000764v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000753v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000771v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000777v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064202v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999665v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042812v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539908v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999677v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999678v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539909v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539932v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000837v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04999706v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>