--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pauline Piettre </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en Histoire contemporaine à l'Institut catholique de Paris (ICP) / Directrice de l’Institut Ozanam - Science politique, Géopolitique, Humanités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pauline-piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0000-8233-6162</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Docteur en histoire de l’Université Paris IV-SorbonneMaître de conférences en Histoire à la Faculté des Lettres de l’Institut Catholique de Paris (ICP)Directrice de l´Institut Ozanam - Science politique, Géopolitique, Humanités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Histoire de l’opinion publique, de la presse et des représentationsHistoire politique, culturelle et religieuse de la France et de la Grande-Bretagne (XIXe-XXe siècles) : approche comparéeHistoire des relations franco-britanniques (XIXe-XXe siècles)Histoire des institutions et des idées politiques (XIXe-XXe siècles)Histoire de la monarchie britannique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Affiliation académiques / Centre de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Membre de l’Unité de Recherche « Religion, Culture et Société » (EA 7403) de l’Institut Catholique de Paris (pôle « Textes et Herméneutiques », Equipe de recherche « Mémoire et Patrimoine »).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités académiques et administratives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Vice-Doyen de la Faculté des Lettres de l’ICP (2007-2013)Directrice de la Licence Histoire-Science politique (2015-2019)Directrice des Affaires académiques (2019- )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualification CNU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Section 22 (Histoire et civilisations : histoire des mondes modernes, histoire du monde contemporain).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix et distinctions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Chevalier dans l’ordre des Palmes académiques (2021)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'image de l'Angleterre en France sous la Restauration : une autre histoire des relations franco-anglaises (1814-1830)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Nouvelle Société des Études sur la Restauration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, XXII, pp.97-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel d'Alzon (1810-1880) dans les évolutions politiques de son temps : le parcours d'un combattant au service de l'Eglise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transversalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 157, pp.117-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux sources de la laïcité et de la nation française : émancipation ou influence du religieux ? Dialogue croisé entre Lucien Jaume et Bernard Bourdin. Entretien réalisé par Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transversalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 142, pp.99-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle et l’attitude de George V durant la Première Guerre mondiale : une popularité renouvelée au service de la monarchie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guerres mondiales et conflits contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 264, pp.39-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rejet de Napoléon a contribué à la prise de conscience identitaire de l'Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Eléphant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, pp.138-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regard des Britanniques sur la France en guerre (1870-1871)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, économie et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, pp.51-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au contact des Français : voyageurs et touristes britanniques en France au début de la IIIe République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transversalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 122, pp.43-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse française et la politique extérieure du Cartel des gauches (1924-1926) : espoirs et méfiances d'une opinion attentive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transversalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 119, pp.139-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Britanniques et les tensions franco-allemandes après la guerre de 1870 : l'exemple de l'&amp;quot;alerte de 1875</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transversalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 120, pp.113-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail des enfants. Entretien avec Virginie Dhellemmes, secrétaire générale du Bice (Bureau international catholique de l'enfance). Entretien réalisé par Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transversalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 120, pp.101-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la chronique sur &amp;quot;Les relations internationales de 1919 à 1939 : tentatives et échecs du dialogue entre les nations et les peuples européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transversalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 119, pp.135-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction du dossier &amp;quot;Enfants et enfance spirituelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transversalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115, pp.9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catéchèse et instruction religieuse en France à l’époque contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transversalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115, pp.27-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briand et Stresemann : le rapprochement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historama</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Historama spécial : l'Allemagne et l'Europe, 28, pp.96-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les propositions d’André Tardieu face à la crise politique des années 30 : quels échos et quels héritages sur le gaullisme et la Constitution de la Ve République ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Fondation Charles de Gaulle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Charles de Gaulle, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le choix du bicamérisme en 1875 – Mémoire, enjeux et réticences : retour sur la naissance du Sénat républicain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions et modernité : regards sur 1875 et sa décennie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut catholique de Paris - UR RCS, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grande-Bretagne dans l'imaginaire français de 1815 au Brexit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences-IDSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IDSP (Institut du Savoir Partagé), Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grande-Bretagne dans l'imaginaire français depuis 1815</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grands cours ICP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut catholique de Paris, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grande-Bretagne dans l’imaginaire français depuis 1815</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grands Cours ICP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut catholique de Paris, Jan 2024, Reims (51), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'image de l'Angleterre en France sous la Restauration : une autre histoire des relations franco-anglaises (1814-1830)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'image de l'Angleterre en France sous la Restauration : une autre histoire des relations franco-anglaises (1814-1830)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A l'invitation de la NSER (Nouvelle Société des Etudes sur la Restauration), Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de la religion à l'école dans les systèmes français et anglais : approche historique et comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Eternel défi. L'Etat et les religions en France des origines à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séance académique autour de Lucien Jaume, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Eternel défi. L'Etat et les religions en France des origines à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Eternel défi. L'Etat et les religions en France des origines à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séance académique autour de l'ouvrage de Lucien Jaume (organisé en collaboration avec Bernard Bourdin), May 2023, Paris -ICP, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une réponse anglo-saxonne à la crise politique des années 30 en France : les propositions réformatrices d'André Tardieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La crise de la démocratie libérale (passé et présent) / La crisis de la democracia liberal (passado y presente)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut catholique de Paris; Universidad de Granada, Apr 2022, Grenade, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise de la démocratie dans les années 30 en France et en Grande-Bretagne et le poids de la culture politique : essai d’histoire comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La crise de la démocratie libérale (passé et présent) / La crisis de la democracia liberal (pasado y presente)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut catholique de Paris; Universidad de Granada (Espagne), Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines de la IIIe République : quelle adhésion aux principes fondateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Res publica - Généalogie et défis contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organisé par le groupe Religions, Eglise et Politique (GREPO); Institut catholique de Paris, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre de 1870 dans la presse britannique : histoire d'une chronique attentive et engagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniquer la guerre : la guerre de 1870 dans la presse européenne et atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque international organisé par l'Ecole Polytechnique, l'Université Sorbonne Nouvelle et le Musée de l'Armée, May 2021, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La famille royale britannique durant les deux guerres mondiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire internationale, politique et culturelle de l’Europe (1914-1945)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire Master Histoire Faculté des Lettres / Institut catholique de Paris, Feb 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des relations internationales, histoire culturelle, histoire politique (1914-1945) : introduction historiographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire internationale, politique et culturelle de l’Europe (1914-1945)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire Master Histoire / Faculté des Lettres, Feb 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Churchill et de Gaulle pendant la guerre (1940-1945) : une alliance conflictuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des relations internationales, histoire culturelle, histoire politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire Master Histoire Faculté des Lettres / Institut catholique de Paris, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La figure du &amp;quot;héros&amp;quot; dans le récit des historiens français du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures d'humanité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire doctoral de la Faculté des Lettres de l'ICP, Mar 2019, Institut catholique de Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Britanniques et l'Année terrible en France : un regard préoccupé sur la guerre de 70 et la Commune de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences en lien avec l'exposition "Les Impressionnistes à Londres"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée du Petit Palais - Ville de Paris, Oct 2018, Paris Auditorium du Petit Palais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un regard amusé sur un peuple indécis : l'installation de la République en France vue par l'hebdomadaire satirique anglais Punch (1870-1879)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences "les Jeudis de l'art"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut catholique de Paris, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France devant l'attitude de la Grande-Bretagne pendant la crise de l'été 1914 : les enjeux d'un engagement commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1914 : neutralités, neutralismes en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ineke Bockting; Béatrice Fonck; Pauline Piettre, Nov 2014, Institut Catholique de Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfance et quête de sens : regards croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfance et quête de sens : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut catholique de Paris / Bureau international catholique de l'enfance (en collaboration avec Sylvie Barnay), Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel d'Alzon (1810-1880) dans l'évolution politique de son temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emmanuel d'Alzon (1810-1880) dans l'évolution politique de son temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cycle de conférences sur Emmanuel d'Alzon organisé par la Congrégation des Augustins de l'Assomption, Nov 2011, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse française et la politique extérieure du Cartel des gauches (1924-1926)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les relations internationales de 1919 à 1939 : tentatives et échec du dialogue entre les nations et les peuples européens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut catholique de Paris / Faculté des Lettres, Jan 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse française et la politique extérieure du Cartel des gauches (1924-1926)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les relations internationales de 1919 à 1939 : tentatives et échecs du dialogue entre les nations et les peuples européens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Catholique de Paris (Faculté des Lettres), Jan 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catéchèse et enfance à l'époque contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Enfance spirituelle : Journée d'études autour de la théologienne Lytta Basset</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut catholique de Paris; Bureau International catholique de l'enfance (BICE), Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfance spirituelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enfance spirituelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut catholique de Paris / Bureau international catholique de l'enfance (Bice) (en collaboration avec Sylvie Barnay), Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfants et enfance spirituelle (journée d’études avec Lytta Basset)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barnay-Manuel Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transversalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 115, pp.3-110, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Res publica, généalogie et défis contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pauline Piettre, Bernard Bourdin, Anne Daguet-Gagey, Corinne Valasik, Pauline Vidal-Delplanque (dir.). Artois Presses Université (APU), A paraître, Histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1914 : neutralités et neutralismes en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ineke Bockting, Béatrice Fonck, Pauline Piettre (eds.). Peter Lang, pp.319, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05068016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botticelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palette, pp.28, 2008, L’Art et la manière</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les épreuves sur l'Europe et le monde contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Delmas, Marie-Alix Lagache, Gilles Moisan, Pauline Piettre (Eds.). Ellipses, pp.432, 2005, Concours administratifs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petites et grandes inventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mango, pp.127, 2005, Collection "Regard junior"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rois et reines de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mango, pp.146, 2004, Collection "Regard junior"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petites histoires de l'histoire de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mango, pp.127, 2004, Collection "Regard junior"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le siècle de la révolution industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mango, pp.48, 2003, Collection "Regard junior"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mango, 48 p., 2002, Collection "Regard junior"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre de 1870-1871 dans la presse britannique : histoire d’une chronique engagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eva Lafuente et Heidi Knörzer (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniquer la guerre de 1870 : la presse internationale face au conflit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes (PUR), 2025, Collection Histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines de la IIIe République : quelle adhésion aux principes fondateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Bourdin, Anne Gagey-Daguet, Pauline Piettre, Corinne Valasik, Pauline Vidal-Delplanque (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Res publica, généalogie et défis contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APU, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface de l'ouvrage : Naissance et consolidation d'un monde bipolaire (1917-1954)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis Bourg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et consolidation d'un monde bipolaire (1917-1954)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France devant l'attitude de la Grande-Bretagne pendant la crise de l'été 1914 : les enjeux d'un engagement commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ineke Bockting, Béatrice Fonck, Pauline Piettre (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1914 : neutralités, neutralismes en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.77-92, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface de l'ouvrage : European Paths and Voices in the Poetry of Yeats and Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ineke Bockting, Jennifer Kilgore-Caradec, Elizabeth Muller (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Paths and Voices in the Poetry of Yeats and Hill</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface de l'ouvrage : Poetry & Religion: Figures of the Sacred</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ineke Bockting, Jennifer Kilgore-Caradec, Cathy Parc (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poetry &amp; Religion: Figures of the Sacred</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regard de la presse anglaise sur les pratiques démocratiques et institutionnelles en France aux débuts de la IIIe République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reynald Abad (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l'honneur de Jean-Pierre Poussou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUPS, pp.389-400, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentaire télévisé : &amp;quot;Les monarchies face à Hitler&amp;quot;, réalisé par Maud Guillaumin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapporteur de la soutenance de thèse de François Maillot, Du refus à l'acceptation de la liberté politique et religieuse. Recherches sur une mutation de l'Eglise catholique de 1789 à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Bretagne occidentale - Brest; Institut catholique de Paris. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France devant l'opinion publique anglaise de 1864 à 1880 : un regard vigilant sur un peuple étonnant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Paris-IV Sorbonne, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04999706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId73"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pauline Piettre </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en Histoire contemporaine à l'Institut catholique de Paris (ICP) / Directrice de l’Institut Ozanam - Science politique, Géopolitique, Humanités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pauline-piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0000-8233-6162</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Docteur en histoire de l’Université Paris IV-SorbonneMaître de conférences en Histoire à la Faculté des Lettres de l’Institut Catholique de Paris (ICP)Directrice de l´Institut Ozanam - Science politique, Géopolitique, Humanités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Histoire de l’opinion publique, de la presse et des représentationsHistoire politique, culturelle et religieuse de la France et de la Grande-Bretagne (XIXe-XXe siècles) : approche comparéeHistoire des relations franco-britanniques (XIXe-XXe siècles)Histoire des institutions et des idées politiques (XIXe-XXe siècles)Histoire de la monarchie britannique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Affiliation académiques / Centre de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Membre de l’Unité de Recherche « Religion, Culture et Société » (EA 7403) de l’Institut Catholique de Paris (pôle « Textes et Herméneutiques », Equipe de recherche « Mémoire et Patrimoine »).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités académiques et administratives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Vice-Doyen de la Faculté des Lettres de l’ICP (2007-2013)Directrice de la Licence Histoire-Science politique (2015-2019)Directrice des Affaires académiques (2019- )</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualification CNU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Section 22 (Histoire et civilisations : histoire des mondes modernes, histoire du monde contemporain).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix et distinctions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Chevalier dans l’ordre des Palmes académiques (2021)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'image de l'Angleterre en France sous la Restauration : une autre histoire des relations franco-anglaises (1814-1830)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Nouvelle Société des Études sur la Restauration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, XXII, pp.97-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel d'Alzon (1810-1880) dans les évolutions politiques de son temps : le parcours d'un combattant au service de l'Eglise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transversalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 157, pp.117-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux sources de la laïcité et de la nation française : émancipation ou influence du religieux ? Dialogue croisé entre Lucien Jaume et Bernard Bourdin. Entretien réalisé par Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transversalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 142, pp.99-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle et l’attitude de George V durant la Première Guerre mondiale : une popularité renouvelée au service de la monarchie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guerres mondiales et conflits contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 264, pp.39-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rejet de Napoléon a contribué à la prise de conscience identitaire de l'Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Eléphant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, pp.138-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regard des Britanniques sur la France en guerre (1870-1871)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, économie et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, pp.51-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au contact des Français : voyageurs et touristes britanniques en France au début de la IIIe République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transversalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 122, pp.43-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse française et la politique extérieure du Cartel des gauches (1924-1926) : espoirs et méfiances d'une opinion attentive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transversalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 119, pp.139-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Britanniques et les tensions franco-allemandes après la guerre de 1870 : l'exemple de l'&amp;quot;alerte de 1875</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transversalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 120, pp.113-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail des enfants. Entretien avec Virginie Dhellemmes, secrétaire générale du Bice (Bureau international catholique de l'enfance). Entretien réalisé par Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transversalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 120, pp.101-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la chronique sur &amp;quot;Les relations internationales de 1919 à 1939 : tentatives et échecs du dialogue entre les nations et les peuples européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transversalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 119, pp.135-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catéchèse et instruction religieuse en France à l’époque contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transversalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115, pp.27-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction du dossier &amp;quot;Enfants et enfance spirituelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barnay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transversalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115, pp.9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briand et Stresemann : le rapprochement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historama</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Historama spécial : l'Allemagne et l'Europe, 28, pp.96-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les propositions d’André Tardieu face à la crise politique des années 30 : quels échos et quels héritages sur le gaullisme et la Constitution de la Ve République ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Fondation Charles de Gaulle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Charles de Gaulle, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le choix du bicamérisme en 1875 – Mémoire, enjeux et réticences : retour sur la naissance du Sénat républicain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions et modernité : regards sur 1875 et sa décennie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut catholique de Paris - UR RCS, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grande-Bretagne dans l'imaginaire français de 1815 au Brexit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences-IDSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IDSP (Institut du Savoir Partagé), Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grande-Bretagne dans l'imaginaire français depuis 1815</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grands cours ICP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut catholique de Paris, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grande-Bretagne dans l’imaginaire français depuis 1815</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grands Cours ICP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut catholique de Paris, Jan 2024, Reims (51), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05096442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'image de l'Angleterre en France sous la Restauration : une autre histoire des relations franco-anglaises (1814-1830)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'image de l'Angleterre en France sous la Restauration : une autre histoire des relations franco-anglaises (1814-1830)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A l'invitation de la NSER (Nouvelle Société des Etudes sur la Restauration), Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de la religion à l'école dans les systèmes français et anglais : approche historique et comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Eternel défi. L'Etat et les religions en France des origines à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séance académique autour de Lucien Jaume, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Eternel défi. L'Etat et les religions en France des origines à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Eternel défi. L'Etat et les religions en France des origines à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séance académique autour de l'ouvrage de Lucien Jaume (organisé en collaboration avec Bernard Bourdin), May 2023, Paris -ICP, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise de la démocratie dans les années 30 en France et en Grande-Bretagne et le poids de la culture politique : essai d’histoire comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La crise de la démocratie libérale (passé et présent) / La crisis de la democracia liberal (pasado y presente)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut catholique de Paris; Universidad de Granada (Espagne), Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une réponse anglo-saxonne à la crise politique des années 30 en France : les propositions réformatrices d'André Tardieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La crise de la démocratie libérale (passé et présent) / La crisis de la democracia liberal (passado y presente)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut catholique de Paris; Universidad de Granada, Apr 2022, Grenade, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines de la IIIe République : quelle adhésion aux principes fondateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Res publica - Généalogie et défis contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organisé par le groupe Religions, Eglise et Politique (GREPO); Institut catholique de Paris, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre de 1870 dans la presse britannique : histoire d'une chronique attentive et engagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniquer la guerre : la guerre de 1870 dans la presse européenne et atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque international organisé par l'Ecole Polytechnique, l'Université Sorbonne Nouvelle et le Musée de l'Armée, May 2021, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La famille royale britannique durant les deux guerres mondiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire internationale, politique et culturelle de l’Europe (1914-1945)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire Master Histoire Faculté des Lettres / Institut catholique de Paris, Feb 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Churchill et de Gaulle pendant la guerre (1940-1945) : une alliance conflictuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des relations internationales, histoire culturelle, histoire politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire Master Histoire Faculté des Lettres / Institut catholique de Paris, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des relations internationales, histoire culturelle, histoire politique (1914-1945) : introduction historiographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire internationale, politique et culturelle de l’Europe (1914-1945)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire Master Histoire / Faculté des Lettres, Feb 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La figure du &amp;quot;héros&amp;quot; dans le récit des historiens français du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures d'humanité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire doctoral de la Faculté des Lettres de l'ICP, Mar 2019, Institut catholique de Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Britanniques et l'Année terrible en France : un regard préoccupé sur la guerre de 70 et la Commune de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences en lien avec l'exposition "Les Impressionnistes à Londres"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée du Petit Palais - Ville de Paris, Oct 2018, Paris Auditorium du Petit Palais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un regard amusé sur un peuple indécis : l'installation de la République en France vue par l'hebdomadaire satirique anglais Punch (1870-1879)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences "les Jeudis de l'art"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut catholique de Paris, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France devant l'attitude de la Grande-Bretagne pendant la crise de l'été 1914 : les enjeux d'un engagement commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1914 : neutralités, neutralismes en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ineke Bockting; Béatrice Fonck; Pauline Piettre, Nov 2014, Institut Catholique de Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfance et quête de sens : regards croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfance et quête de sens : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut catholique de Paris / Bureau international catholique de l'enfance (en collaboration avec Sylvie Barnay), Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel d'Alzon (1810-1880) dans l'évolution politique de son temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emmanuel d'Alzon (1810-1880) dans l'évolution politique de son temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cycle de conférences sur Emmanuel d'Alzon organisé par la Congrégation des Augustins de l'Assomption, Nov 2011, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse française et la politique extérieure du Cartel des gauches (1924-1926)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les relations internationales de 1919 à 1939 : tentatives et échec du dialogue entre les nations et les peuples européens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut catholique de Paris / Faculté des Lettres, Jan 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse française et la politique extérieure du Cartel des gauches (1924-1926)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les relations internationales de 1919 à 1939 : tentatives et échecs du dialogue entre les nations et les peuples européens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Catholique de Paris (Faculté des Lettres), Jan 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catéchèse et enfance à l'époque contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Enfance spirituelle : Journée d'études autour de la théologienne Lytta Basset</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut catholique de Paris; Bureau International catholique de l'enfance (BICE), Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfance spirituelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enfance spirituelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut catholique de Paris / Bureau international catholique de l'enfance (Bice) (en collaboration avec Sylvie Barnay), Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfants et enfance spirituelle (journée d’études avec Lytta Basset)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barnay-Manuel Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transversalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 115, pp.3-110, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Res publica, généalogie et défis contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pauline Piettre, Bernard Bourdin, Anne Daguet-Gagey, Corinne Valasik, Pauline Vidal-Delplanque (dir.). Artois Presses Université (APU), A paraître, Histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1914 : neutralités et neutralismes en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ineke Bockting, Béatrice Fonck, Pauline Piettre (eds.). Peter Lang, pp.319, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05068016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botticelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palette, pp.28, 2008, L’Art et la manière</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les épreuves sur l'Europe et le monde contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Delmas, Marie-Alix Lagache, Gilles Moisan, Pauline Piettre (Eds.). Ellipses, pp.432, 2005, Concours administratifs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petites et grandes inventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mango, pp.127, 2005, Collection "Regard junior"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rois et reines de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mango, pp.146, 2004, Collection "Regard junior"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petites histoires de l'histoire de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mango, pp.127, 2004, Collection "Regard junior"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le siècle de la révolution industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mango, pp.48, 2003, Collection "Regard junior"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mango, 48 p., 2002, Collection "Regard junior"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre de 1870-1871 dans la presse britannique : histoire d’une chronique engagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eva Lafuente et Heidi Knörzer (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniquer la guerre de 1870 : la presse internationale face au conflit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes (PUR), 2025, Collection Histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines de la IIIe République : quelle adhésion aux principes fondateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Bourdin, Anne Gagey-Daguet, Pauline Piettre, Corinne Valasik, Pauline Vidal-Delplanque (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Res publica, généalogie et défis contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APU, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface de l'ouvrage : Naissance et consolidation d'un monde bipolaire (1917-1954)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis Bourg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et consolidation d'un monde bipolaire (1917-1954)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France devant l'attitude de la Grande-Bretagne pendant la crise de l'été 1914 : les enjeux d'un engagement commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ineke Bockting, Béatrice Fonck, Pauline Piettre (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1914 : neutralités, neutralismes en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.77-92, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface de l'ouvrage : European Paths and Voices in the Poetry of Yeats and Hill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ineke Bockting, Jennifer Kilgore-Caradec, Elizabeth Muller (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Paths and Voices in the Poetry of Yeats and Hill</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface de l'ouvrage : Poetry & Religion: Figures of the Sacred</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ineke Bockting, Jennifer Kilgore-Caradec, Cathy Parc (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poetry &amp; Religion: Figures of the Sacred</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regard de la presse anglaise sur les pratiques démocratiques et institutionnelles en France aux débuts de la IIIe République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reynald Abad (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l'honneur de Jean-Pierre Poussou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUPS, pp.389-400, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentaire télévisé : &amp;quot;Les monarchies face à Hitler&amp;quot;, réalisé par Maud Guillaumin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapporteur de la soutenance de thèse de François Maillot, Du refus à l'acceptation de la liberté politique et religieuse. Recherches sur une mutation de l'Eglise catholique de 1789 à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Bretagne occidentale - Brest; Institut catholique de Paris. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France devant l'opinion publique anglaise de 1864 à 1880 : un regard vigilant sur un peuple étonnant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Piettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Paris-IV Sorbonne, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04999706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId73"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="18A44412"/>
+    <w:nsid w:val="FC6BFB97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-piettre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-8233-6162" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517645v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Piettre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539896v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539897v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539898v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539931v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539899v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539900v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539902v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539904v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539901v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539903v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539906v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barnay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539905v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999713v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990940v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247413v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001869v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001864v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096442v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539926v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539922v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539919v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539913v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539912v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539917v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539914v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539923v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106247v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098018v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539924v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539927v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539928v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539915v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539911v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539929v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539921v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539918v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539916v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539920v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03848103v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barnay-Manuel Manuel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999712v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068016v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539930v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539925v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000744v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000764v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000753v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000771v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000777v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064202v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999665v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042812v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539908v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999677v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999678v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539909v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539932v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000837v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04999706v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pauline-piettre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-8233-6162" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517645v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Piettre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539896v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539897v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539898v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539931v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539899v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539900v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539902v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539904v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539901v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539903v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539905v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539906v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barnay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999713v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990940v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247413v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001869v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001864v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096442v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539926v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539922v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539919v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539912v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539913v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539917v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539914v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539923v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098018v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106247v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539924v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539927v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539928v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539915v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539911v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539929v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539921v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539918v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539916v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539920v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03848103v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barnay-Manuel Manuel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999712v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068016v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539930v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539925v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000744v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000764v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000753v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000771v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000777v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064202v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999665v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042812v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539908v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999677v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999678v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539909v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539932v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000837v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04999706v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>